--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -274,248 +274,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Log Scales: Toward Cognitively Informed Bar Charts for Orders of Magnitude Values</w:t>
+                <w:t xml:space="preserve">Enhancing urban data exploration: Layer Toggling and Visibility-Preserving Lenses for multi-attribute spatial analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerina Batziakoudi</w:t>
+                <w:t xml:space="preserve">Karelia Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Rey</w:t>
+                <w:t xml:space="preserve">Luis Gustavo Nonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Bartolo dos Santos Saran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3634795⟩</w:t>
+              <w:t xml:space="preserve">Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 139, pp.102712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.is.2026.102712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171203v1</w:t>
+                <w:t xml:space="preserve">hal-05540911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing urban data exploration: Layer Toggling and Visibility-Preserving Lenses for multi-attribute spatial analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond Log Scales: Toward Cognitively Informed Bar Charts for Orders of Magnitude Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Gustavo Nonato</w:t>
+                <w:t xml:space="preserve">Katerina Batziakoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Bartolo dos Santos Saran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 139, pp.102712. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32 (1), pp.1120-1130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.is.2026.102712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3634795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540911v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization-Driven Illumination for Density Plots</w:t>
               </w:r>
@@ -763,1928 +763,1928 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalability in Visualization</w:t>
+                <w:t xml:space="preserve">A Survey on Progressive Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Richer</w:t>
+                <w:t xml:space="preserve">Alex Ulmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Pister</w:t>
+                <w:t xml:space="preserve">Marco Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moataz Abdelaal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+                <w:t xml:space="preserve">Jörn Kohlhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Sedlmair</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thorsten May</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 30 (7), pp.3314 - 3330. </w:t>
+              <w:t xml:space="preserve">, 2024, 30 (9), pp.6447 - 6467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3231230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2023.3346641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820394v1</w:t>
+                <w:t xml:space="preserve">hal-04361344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Progressive Visualization</w:t>
+                <w:t xml:space="preserve">Scalability in Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Ulmer</w:t>
+                <w:t xml:space="preserve">Gaëlle Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Angelini</w:t>
+                <w:t xml:space="preserve">Alexis Pister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moataz Abdelaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorsten May</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Sedlmair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 30 (9), pp.6447 - 6467. </w:t>
+              <w:t xml:space="preserve">, 2024, 30 (7), pp.3314 - 3330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2023.3346641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3231230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361344v1</w:t>
+                <w:t xml:space="preserve">hal-03820394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Early Decision Making with Progressive Bar Charts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ComBiNet: Visual Query and Comparison of Bipartite Multivariate Dynamic Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameya Patil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominik Moritz</w:t>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3209426⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (1), pp.290-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738461v2</w:t>
+                <w:t xml:space="preserve">hal-03927450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Barriers to Network Exploration with Visualization: A Report from the Trenches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying Early Decision Making with Progressive Bar Charts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameya Patil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Jermaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mashael Alkadi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Plaisant</w:t>
+                <w:t xml:space="preserve">Dominik Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 29 (1), pp.907-917. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3209487⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 29 (1), pp.407-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3209426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738500v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738461v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ComBiNet: Visual Query and Comparison of Bipartite Multivariate Dynamic Social Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Pister</w:t>
+                <w:t xml:space="preserve">Understanding Barriers to Network Exploration with Visualization: A Report from the Trenches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mashael Alkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Scott-Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+                <w:t xml:space="preserve">Catherine Plaisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (1), pp.290-304. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (1), pp.907-917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.14731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3209487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927450v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six Methods for Transforming Layered Hypergraphs to Apply Layered Graph Layout Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pyramid-based Scatterplots Sampling for Progressive and Streaming Data Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Di Bartolomeo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Wing Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.14538⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (1), pp.593-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2021.3114880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694781v1</w:t>
+                <w:t xml:space="preserve">hal-03360776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BitConduite: Exploratory Visual Analysis of Entity Activity on the Bitcoin Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Six Methods for Transforming Layered Hypergraphs to Apply Layered Graph Layout Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Di Bartolomeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Buono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Plaisant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Kinkeldey</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cody Dunne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MCG.2021.3070303⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, EuroVis 2022 - Conference Proceedings, 41 (3), pp.1467-8659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199547v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyramid-based Scatterplots Sampling for Progressive and Streaming Data Visualization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xin Chen</w:t>
+                <w:t xml:space="preserve">BitConduite: Exploratory Visual Analysis of Entity Activity on the Bitcoin Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Kinkeldey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Blascheck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yunhai Wang</w:t>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (1), pp.593-603. </w:t>
+              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (1), pp.84--94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2021.3114880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MCG.2021.3070303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360776v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199547v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization and Inferences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartolabe: A Web-Based Scalable Visualization of Large Document Collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harvard Data Science Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/99608f92.049ac5b4⟩</w:t>
+              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (2), pp.76--88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCG.2020.3033401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03315721v1</w:t>
+                <w:t xml:space="preserve">hal-02499006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Prior Knowledge in Mixed Initiative Social Network Clustering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Analyzing Dynamic Hypergraphs with Parallel Aggregated Ordered Hypergraph Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola R Valdivia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Buono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Plaisant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Dufournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paola Valdivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27 (2), pp.1775 - 1785. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2020.3030347⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 27 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2019.2933196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566438v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Missing Path: Diagnosing Incompleteness in Linked Data</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">VAST 2020 Contest Challenge: GraphMatchMaker: Visual Analytics for Graph Comparison and Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natkamon Tovanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Valdivia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Visualization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1473871621991539⟩</w:t>
+              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (4), pp.89 - 102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/mcg.2021.3091955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612896v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VAST 2020 Contest Challenge: GraphMatchMaker: Visual Analytics for Graph Comparison and Matching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Integrating Prior Knowledge in Mixed Initiative Social Network Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Buono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Plaisant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Valdivia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/mcg.2021.3091955⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.1775 - 1785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2020.3030347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283200v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Dynamic Hypergraphs with Parallel Aggregated Ordered Hypergraph Visualization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicole Dufournaud</w:t>
+                <w:t xml:space="preserve">The Missing Path: Diagnosing Incompleteness in Linked Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2019.2933196⟩</w:t>
+              <w:t xml:space="preserve">Information Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), pp.66-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1473871621991539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264960v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartolabe: A Web-Based Scalable Visualization of Large Document Collections</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualization and Inferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (2), pp.76--88. </w:t>
+              <w:t xml:space="preserve">Harvard Data Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCG.2020.3033401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/99608f92.049ac5b4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499006v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PANENE: A Progressive Algorithm for Indexing and Querying Approximate k-Nearest Neighbors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaemin Jo</w:t>
+                <w:t xml:space="preserve">Exploring Reproducibility in Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinwook Seo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+                <w:t xml:space="preserve">Juliana Freire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (2), pp.1347-1360. </w:t>
+              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (5), pp.108-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2018.2869149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MCG.2020.3006412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855672v1</w:t>
+                <w:t xml:space="preserve">hal-02922295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Reproducibility in Visualization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PANENE: A Progressive Algorithm for Indexing and Querying Approximate k-Nearest Neighbors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaemin Jo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinwook Seo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliana Freire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (5), pp.108-119. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (2), pp.1347-1360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCG.2020.3006412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2018.2869149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922295v1</w:t>
+                <w:t xml:space="preserve">hal-01855672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Declarative Rendering Model for Multiclass Density Maps</w:t>
               </w:r>
@@ -2917,90 +2917,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of Blockchain Data: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (7), pp.3135 - 3152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3145,399 +3145,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bertin's Legacy in Information Visualization and the Reorderable Matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Perin</w:t>
+                <w:t xml:space="preserve">The CENDARI Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Bryant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataša Bulatović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milica Knežević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartography and Geographic Information Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15230406.2018.1470942⟩</w:t>
+              <w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (2), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3092906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786606v2</w:t>
+                <w:t xml:space="preserve">hal-01523102v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Visualization and Exploration of Large Bipartite Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicola Pezzotti</w:t>
+                <w:t xml:space="preserve">Jacques Bertin's Legacy in Information Visualization and the Reorderable Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (3), pp.12. </w:t>
+              <w:t xml:space="preserve">Cartography and Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (2), pp.176-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.13441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15230406.2018.1470942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787046v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786606v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CENDARI Infrastructure</w:t>
+                <w:t xml:space="preserve">Multiscale Visualization and Exploration of Large Bipartite Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+                <w:t xml:space="preserve">Nicola Pezzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Bryant</w:t>
+                <w:t xml:space="preserve">Thomas Höllt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataša Bulatović</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+                <w:t xml:space="preserve">Boudewijn Lelieveldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milica Knežević</w:t>
+                <w:t xml:space="preserve">Elmar Eisemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (2), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (3), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3092906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01523102v2</w:t>
+                <w:t xml:space="preserve">hal-01787046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnostics: Image-based Search of Interesting Matrix Views for Guided Network Exploration</w:t>
               </w:r>
@@ -3651,291 +3651,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARIES: Enabling Visual Exploration and Organization of Art Image Collections</w:t>
+                <w:t xml:space="preserve">How Progressive Visualizations Affect Exploratory Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhaylla Crissaff</w:t>
+                <w:t xml:space="preserve">Emanuel Zgraggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louisa Wood Ruby</w:t>
+                <w:t xml:space="preserve">Alex Galakatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Deutch</w:t>
+                <w:t xml:space="preserve">Andrew Crotty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Luke Dubois</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tim Kraska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38 (1), pp.91 - 108. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (8), pp.1977-1987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCG.2017.377152546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2016.2607714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612775v1</w:t>
+                <w:t xml:space="preserve">hal-01377896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Progressive Visualizations Affect Exploratory Analysis</w:t>
+                <w:t xml:space="preserve">ARIES: Enabling Visual Exploration and Organization of Art Image Collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Zgraggen</w:t>
+                <w:t xml:space="preserve">Lhaylla Crissaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Galakatos</w:t>
+                <w:t xml:space="preserve">Louisa Wood Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Crotty</w:t>
+                <w:t xml:space="preserve">Samantha Deutch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Luke Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (8), pp.1977-1987. </w:t>
+              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (1), pp.91 - 108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2016.2607714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MCG.2017.377152546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377896v1</w:t>
+                <w:t xml:space="preserve">hal-01612775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steering the Craft: UI Elements and Visualizations for Supporting Progressive Visual Analytics</w:t>
               </w:r>
@@ -4599,51 +4599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Willett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (12), pp.2291--2300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4671,147 +4671,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GraphDiaries: Animated Transitions and Temporal Navigation for Dynamic Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bach</w:t>
+                <w:t xml:space="preserve">A Principled Way of Assessing Visualization Literacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Pietriga</w:t>
+                <w:t xml:space="preserve">Ronald A. Rensink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Bertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 20 (5), pp.740 - 754. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2013.254⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 20 (12), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2014.2346984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906597v1</w:t>
+                <w:t xml:space="preserve">hal-01027582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting Bertin matrices: New Interactions for Crafting Tabular Visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4830,193 +4843,180 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (12), pp.2082 - 2091. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2014.2346279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Principled Way of Assessing Visualization Literacy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronald A. Rensink</w:t>
+                <w:t xml:space="preserve">GraphDiaries: Animated Transitions and Temporal Navigation for Dynamic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Bertini</w:t>
+                <w:t xml:space="preserve">Emmanuel Pietriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 20 (12), pp.10. </w:t>
+              <w:t xml:space="preserve">, 2014, 20 (5), pp.740 - 754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2014.2346984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2013.254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01027582v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sédimentation visuelle - Outil et technique pour visualiser les flux de données à destination du grand public.</w:t>
               </w:r>
@@ -5195,1694 +5195,1694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SoccerStories: A Kick-off for Visual Soccer Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Vuillemot</w:t>
+                <w:t xml:space="preserve">Hybrid-Image Visualization for Large Viewing Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Willett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 19 (12), pp.2506-2515. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2013.192⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 19 (12), pp.2346--2355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2013.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846718v1</w:t>
+                <w:t xml:space="preserve">hal-00844878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid-Image Visualization for Large Viewing Environments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visual Analytics Infrastructures: From Data Management to Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19 (12), pp.2346--2355. </w:t>
+              <w:t xml:space="preserve">Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Visual Analytics: Seeking the Unknown, 46 (7), pp.22-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2013.163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MC.2013.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844878v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Analytics Infrastructures: From Data Management to Exploration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SoccerStories: A Kick-off for Visual Soccer Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vuillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Visual Analytics: Seeking the Unknown, 46 (7), pp.22-29. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (12), pp.2506-2515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MC.2013.120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2013.192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815610v1</w:t>
+                <w:t xml:space="preserve">hal-00846718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Effect of Visualizations on Bayesian Reasoning Through Crowdsourcing</w:t>
+                <w:t xml:space="preserve">Visualization Applications and Design Studies [Guest editors' introduction]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luana Micallef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+                <w:t xml:space="preserve">Giuseppe Di Battista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huamin Qu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2012.199⟩</w:t>
+              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (1), pp.20-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCG.2012.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717503v2</w:t>
+                <w:t xml:space="preserve">hal-00712763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Sketchiness as a Visual Variable for the Depiction of Qualitative Uncertainty</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Managing Data for Visual Analytics: Opportunities and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of the Technical Committee on Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (3), pp.27-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717441v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization Applications and Design Studies [Guest editors' introduction]</w:t>
+                <w:t xml:space="preserve">Assessing the Effect of Visualizations on Bayesian Reasoning Through Crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Di Battista</w:t>
+                <w:t xml:space="preserve">Luana Micallef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huamin Qu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MCG.2012.28⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (12), pp.2536 - 2545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2012.199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712763v1</w:t>
+                <w:t xml:space="preserve">hal-00717503v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Data for Visual Analytics: Opportunities and Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating Sketchiness as a Visual Variable for the Depiction of Qualitative Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudio Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Technical Committee on Data Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (12), pp.2769-2778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2012.220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738277v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study on Dual-Scale Data Charts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
+                <w:t xml:space="preserve">Color Lens: Adaptive Color Scale Optimization for Visual Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Elmqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 17 (12), pp.2469-2487. </w:t>
+              <w:t xml:space="preserve">, 2011, 17 (6), pp.795--807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2011.160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2010.94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00638535v1</w:t>
+                <w:t xml:space="preserve">hal-00694430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La visualisation analytique, pour comprendre des données complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Study on Dual-Scale Data Charts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (12), pp.2469-2487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2011.160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350301v1</w:t>
+                <w:t xml:space="preserve">inria-00638535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Analysis of Large Graphs: State-of-the-Art and Future Research Challenges</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La visualisation analytique, pour comprendre des données complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712779v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color Lens: Adaptive Color Scale Optimization for Visual Exploration</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Visual Analysis of Large Graphs: State-of-the-Art and Future Research Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana von Landesberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan Kuijper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Kohlhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarke van Wijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 17 (6), pp.795--807. </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (6), pp.1719-1749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2010.94⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2011.01898.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694430v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Aggregation for Information Visualization: Overview, Techniques, and Design Guidelines</w:t>
+                <w:t xml:space="preserve">Mélange: Space Folding for Visual Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Elmqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 16 (3), pp.439-454. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2009.84⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 16 (3), pp.468-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2009.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696751v1</w:t>
+                <w:t xml:space="preserve">hal-00696761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeneaQuilts: A System for Exploring Large Genealogies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">GraphDice: A System for Exploring Multivariate Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Elmqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ben Watson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2010.159⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (3), pp.863-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2009.01687.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00532939v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00521661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélange: Space Folding for Visual Exploration</w:t>
+                <w:t xml:space="preserve">Hierarchical Aggregation for Information Visualization: Overview, Techniques, and Design Guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Elmqvist</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 16 (3), pp.468-483. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2009.86⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 16 (3), pp.439-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2009.84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696761v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GraphDice: A System for Exploring Multivariate Social Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">GeneaQuilts: A System for Exploring Large Genealogies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhee Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Chevalier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+                <w:t xml:space="preserve">Ben Watson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 29 (3), pp.863-872. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (6), pp.1073-1081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2009.01687.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2010.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00521661v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00532939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoCoNutTrix: Collaborative Retrofitting for Information Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6942,64 +6942,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Readability of Clustered Social Networks using Node Duplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7040,429 +7040,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Insight-Based Evaluation of Visualizations: From Contest to Benchmark Repository</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Plaisant</w:t>
+                <w:t xml:space="preserve">Rolling the Dice: Multidimensional Visual Exploration using Scatterplot Matrix Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Elmqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Grinstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 14 (1), pp.120-134. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2007.70412⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 14 (6), pp.1141-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2008.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701742v1</w:t>
+                <w:t xml:space="preserve">hal-00699065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations visuelles alternatives pour les réseaux sociaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Henry</w:t>
+                <w:t xml:space="preserve">Promoting Insight-Based Evaluation of Visualizations: From Contest to Benchmark Repository</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Plaisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Grinstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Communication - Technologie - Société, 26 (152), pp.59-92. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (1), pp.120-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/Réseaux.152.59-92⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2007.70412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772498v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V4Miner: un environnement de programmation visuelle pour la fouille de données</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Nghi Do</w:t>
+                <w:t xml:space="preserve">Représentations visuelles alternatives pour les réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ria.22.503-517⟩</w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Communication - Technologie - Société, 26 (152), pp.59-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/Réseaux.152.59-92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00311324v1</w:t>
+                <w:t xml:space="preserve">hal-00772498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling the Dice: Multidimensional Visual Exploration using Scatterplot Matrix Navigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+                <w:t xml:space="preserve">V4Miner: un environnement de programmation visuelle pour la fouille de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nghi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (3-4), pp.503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ria.22.503-517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2008.153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00699065v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00311324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet et la plateforme &amp;quot;Millefeuille&amp;quot; : recherches et outils informatiques pour de nouveaux usages des almanachs</w:t>
               </w:r>
@@ -7668,51 +7668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NodeTrix: a Hybrid Visualization of Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7772,51 +7772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20 Years of four HCI conferences: A Visual Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Goodell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7883,209 +7883,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MatrixExplorer: a Dual-Representation System to Explore Social Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Henry</w:t>
+                <w:t xml:space="preserve">Comparaison d'outils pour la visualisation de sources historiques codées en XML/TEI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Dufournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 12 (5), pp.677-684. </w:t>
+              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Visualisation pour les bibliothèques numériques, 9 (2006/2), pp.37-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2006.160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/dn.9.2.37-56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876592v1</w:t>
+                <w:t xml:space="preserve">hal-00876586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'outils pour la visualisation de sources historiques codées en XML/TEI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Dufournaud</w:t>
+                <w:t xml:space="preserve">MatrixExplorer: a Dual-Representation System to Explore Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Visualisation pour les bibliothèques numériques, 9 (2006/2), pp.37-57. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (5), pp.677-684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/dn.9.2.37-56⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2006.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876586v1</w:t>
+                <w:t xml:space="preserve">hal-00876592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Readability of Graphs using Node-Link and Matrix-Based Representations: a Controlled Experiment and Statistical Analysis</w:t>
               </w:r>
@@ -8377,51 +8377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse historique de sources manuscrites : application de TEI à un corpus de lettres de rémission du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Dufournaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Les documents anciens, 3 (1-2), pp.117-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8486,3578 +8486,5421 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Gutenberg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 28-29, pp.131-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring Public Budgets with Symber Tree: An Interactive Hierarchical Visualization for Comparisons Across Orders of Magnitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Batziakoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHI 2026 - Extended Abstracts of CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Barcellona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3772363.3798716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Design Space for Static Visualizations with Several Orders of Magnitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Batziakoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cabric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroVis 2024 -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Odense, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navigating Multi-Attribute Spatial Data Through Layer Toggling and Visibility-Preserving Lenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karelia Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Nonato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Posters of VIS 2024 - IEEE Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Virtual, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visual Queries on Bipartite Multivariate Dynamic Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroVis 2022 - 24th EG Conference on Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/evp.20221115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reordering for Matrix Visualization with Reorder.js</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan van Beusekom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIS 2022 - IEEE VIS 2022 Poster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Oklahoma City / Hybrid, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward an Interaction-Driven Framework for Modeling Big Data Visualization Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Benvenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fiordeponti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Catarci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroVis 2022 - 24th EG Conference on Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/evp.20221125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GraphletMatchMaker: Visual Analytics Approaches to Graph Matching in Cybersecurity Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natkamon Tovanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Valdivia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Visual Analytics Science and Technology, VAST Challenge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual Conference, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Systematic Review of Online Bitcoin Visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natkamon Tovanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Heulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Posters of the European Conference on Visualization (EuroVis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/eurp.20191148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring Entity Behavior on the Bitcoin Blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Kinkeldey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIS 2017 - IEEE Conference on Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Phoenix, United States. pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BitConduite: Visualizing and Analyzing Activity on the Bitcoin Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Kinkeldey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroVis 2017 - Eurographics Conference on Visualization, Posters Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Aire-la-Ville, Switzerland. pp.3, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypenet: Visualizing Dynamic Hypergraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Valdivia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Buono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroVis 2017 - 19th EG/VGC Conference on Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Barcelona, Spain. , pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design Considerations for Enhancing Word-Scale Visualizations with Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Goffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Willett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Posters of the Conference on Information Visualization (InfoVis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Los Alamitos, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IEEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NetworkCube: Bringing Dynamic Network Visualizations to Domain Scientists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henry Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanoulis Giannisakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bongshin Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Posters of the Conference on Information Visualization (InfoVis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chicago, United States. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reorder.js: A JavaScript Library to Reorder Tables and Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE VIS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chicago, United States. , 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertifier: New Interactions for Crafting Tabular Visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France. pp.16-17, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multidimensional brush for scatterplot data analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Heulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IEEE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visual Analytics Science and Technology (VAST), 2014 IEEE Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IEEE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.221 - 222, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VAST.2014.7042500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating Physical Visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2012 IEEE Conference on Information Visualization (INFOVIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Seattle, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (121)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">We Need to Talk (more) About Numeracy! Toward a Numeracy-Informed Visualization Design Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Batziakoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VisComm 2025 - 7th Workshop on Visualization for Communication, IEEE VIS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VisComm69388.2025.00007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libra: An Interaction Model for Data Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Apr 2025, Yokohama, Japan. pp.1-17, Article No.: 1169, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3706598.3713769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a Glyph-Based Hierarchical Visualization for Orders of Magnitude Values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Batziakoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Posters of IEEE VIS 2025 - Visualization &amp; Visual Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing the Paradigm from Dynamic Queries to LLM-generated SQL Queries with Human Intervention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">Understanding Expert Exploration in EHR Visualization Tools: The ParcoursVis Use Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Assor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sungbok Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2025 - 16th Annual Workshop on Visual Analytics in Healthcare</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 16th Workshop on Visual Analytics in Healthcare (VAHC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VAHC69430.2025.00005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05341025v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Expert Exploration in EHR Visualization Tools: The ParcoursVis Use Case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">Changing the Paradigm from Dynamic Queries to LLM-generated SQL Queries with Human Intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyeon Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sungbok Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 16th Workshop on Visual Analytics in Healthcare (VAHC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE VIS 2025 - 16th Annual Workshop on Visual Analytics in Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05341023v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lost in Magnitudes: Exploring Visualization Designs for Large Value Ranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Batziakoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Cabric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Apr 2025, Yokohama, Japan. pp.1-18 Article No.: 1170, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3706598.3713487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLAImate: AI-Enabled Climate Change Communication through Personalized and Localized Narrative Visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mashrur Rashik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narges Mahyar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VIS 2025 - Short Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Nov 2025, Vienna, Austria. pp.36-40, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VIS60296.2025.00012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Reproducibility for Visualization Figures in Climate Change Report</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Keynote: Scalability in Visualization and Visual Analytics with Progressive Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2024 Workshop on Visualization for Climate Action and Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AVI 2024: International Conference on Advanced Visual Interfaces 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Arenzano, Italy. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3656650.3660546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744236v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Visualizations for Enhancing Carbon Numeracy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Rey</w:t>
+                <w:t xml:space="preserve">Exploring the Reproducibility for Visualization Figures in Climate Change Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingcai Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VIS 2024 Workshop on Visualization for Climate Action and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Benjamin Bach; Fanny Chevalier; Helen-Nicole Kostis; Mark SubbaRao; Yvonne Jansen; Robert Soden, Oct 2024, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744209v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une Conférence IHM Hybride</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Designing Visualizations for Enhancing Carbon Numeracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Batziakoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Cabric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE VIS 2024 Workshop on Visualization for Climate Action and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benjamin Bach; Fanny Chevalier; Helen-Nicole Kostis; Mark SubbaRao; Yvonne Jansen; Robert Soden, Oct 2024, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486645v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keynote: Scalability in Visualization and Visual Analytics with Progressive Data Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour une Conférence IHM Hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cabric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVI 2024: International Conference on Advanced Visual Interfaces 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618005v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing Uncertainty in the Visual Text Analysis Pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantea Haghighatkhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennatallah El-Assady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narges Mahyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carita Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIS4DH 2022 - 7th Workshop on Visualization for the Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Oklahoma City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interdisciplinary Perspective on Evaluation and Experimental Design for Visual Text Analytics: Position Paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostiantyn Kucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Sultanum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Daza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasiliki Simaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Skeppstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BELIV 2022 - IEEE Workshop on Evaluation and Beyond - Methodological Approaches to Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Oklahoma City, United States. pp.28-37, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BELIV57783.2022.00008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Historical Documents To Social Network Visualization: Potential Pitfalls and Network Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Dufournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIS4DH 2022 - 7th Workshop on Visualization for the Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Oklahoma City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Database Benchmarking for Supporting Real-Time Interactive Querying of Large Data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnosing Incompleteness in Wikidata with The Missing Path</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGMOD ’20 - International Conference on Management of Data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Wiki Workshop 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Taipei, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556400v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Time-Series of Measures for Exploring Dynamic Networks</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Database Benchmarking for Supporting Real-Time Interactive Querying of Large Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leilani Battle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Eichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Catarci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Santucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVI' 20 - International Conference on Advanced Visual Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3399715.3399922⟩</w:t>
+              <w:t xml:space="preserve">SIGMOD ’20 - International Conference on Management of Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Portland, OR, United States. pp.1571-1587, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3318464.3389732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861852v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing and Exploring High-Dimensional Data with Dimensionality Reduction Algorithms and Matrix Visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Cutura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sedlmair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVI' 20 - International Conference on Advanced Visual Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Ischia Island, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3399715.3399875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Data Visualization and Analytics: Future Research Challenges and Emerging Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Steven M. Drucker</w:t>
+                <w:t xml:space="preserve">Interactive Time-Series of Measures for Exploring Dynamic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwenhan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James O'Donnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BigVis 2020: Big Data Visual Exploration and Analytics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AVI' 20 - International Conference on Advanced Visual Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Ischia Island, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3399715.3399922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568845v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosing Incompleteness in Wikidata with The Missing Path</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Destandau</w:t>
+                <w:t xml:space="preserve">Big Data Visualization and Analytics: Future Research Challenges and Emerging Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennady Andrienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Andrienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danyel Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiki Workshop 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">BigVis 2020: Big Data Visual Exploration and Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910712v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Use Cases for Progressive Visual Analytics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation interactive en agro-alimentaire: l’outilLiDeoGraM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSIA 2019 - 4th Workshop on Data Systems for Interactive Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Journée Visu 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342944v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation interactive en agro-alimentaire: l’outilLiDeoGraM</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Practical Use Cases for Progressive Visual Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuheng Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Visu 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France. pp.3</w:t>
+              <w:t xml:space="preserve">DSIA 2019 - 4th Workshop on Data Systems for Interactive Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737033v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Visual Data Analysis Systems: A Discussion Report</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Dynamic Hypergraphs to Reveal the Evolution of the Business Network of a 17th Century French Woman Merchant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Valdivia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Buono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Plaisant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Dufournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HILDA’18: Workshop on Human-In-the-Loop Data Analytics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VIS 2018 - 3rd Workshop on Visualization for the Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786507v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Dynamic Hypergraphs to Reveal the Evolution of the Business Network of a 17th Century French Woman Merchant</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluating Visual Data Analysis Systems: A Discussion Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leilani Battle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Binnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Catarci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Eichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIS 2018 - 3rd Workshop on Visualization for the Digital Humanities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HILDA’18: Workshop on Human-In-the-Loop Data Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Houston, TX, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3209900.3209901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855675v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Progressive k-d tree for Approximate k-Nearest Neighbors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaemin Jo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinwook Seo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Data Systems for Interactive Analysis (DSIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Use of The Vistorian: Complementing Logs with Context Mini-Questionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Serrano Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Plaisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Dufournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visualization for the Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SeekAView: An Intelligent Dimensionality Reduction Strategy for Navigating High-Dimensional Data Spaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aritra Dasgupta</w:t>
+                <w:t xml:space="preserve">Using VisKit: A Manual for Running a Constructive Visualization Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrico Bertini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LDAV 2016 - IEEE 6th Symposium on Large Data Analysis and Visualization </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2016, Baltimore, MD, United States</w:t>
+              <w:t xml:space="preserve">Pedagogy of Data Visualization Workshop at IEEE VIS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Baltimore, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377974v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Better Grasp on Pictures Under Glass: Comparing Touch and Tangible Object Manipulation using Physical Proxies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Boy</w:t>
+                <w:t xml:space="preserve">SeekAView: An Intelligent Dimensionality Reduction Strategy for Navigating High-Dimensional Data Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josua Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aritra Dasgupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Bertini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Working Conference on Advanced Visual Interfaces (AVI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LDAV 2016 - IEEE 6th Symposium on Large Data Analysis and Visualization </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2016, Baltimore, MD, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323474v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zooids: Building Blocks for Swarm User Interfaces</w:t>
+                <w:t xml:space="preserve">A Better Grasp on Pictures Under Glass: Comparing Touch and Tangible Object Manipulation using Physical Proxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Goc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ali Parsaei</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 29th Annual Symposium on User Interface Software and Technology (UIST)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2984511.2984547⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Working Conference on Advanced Visual Interfaces (AVI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bari, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2909132.2909247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391281v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using VisKit: A Manual for Running a Constructive Visualization Workshop</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Boy</w:t>
+                <w:t xml:space="preserve">Zooids: Building Blocks for Swarm User Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Goc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence H Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Parsaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedagogy of Data Visualization Workshop at IEEE VIS 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 29th Annual Symposium on User Interface Software and Technology (UIST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2984511.2984547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384388v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIY Bertin Matrix</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Di Vozzo</w:t>
+                <w:t xml:space="preserve">Supporting Historical Research Through User-Centered Visual Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Giannisakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evanthia Dimara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Willett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the CHI Workshop on Exploring the Challenges of Making Data Physical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">sixth international Eurovis workshop on visual analytics (EuroVA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Cagliary, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/eurova.20151095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138897v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossets: Manipulating Multiple Sliders by Crossing</w:t>
+                <w:t xml:space="preserve">DIY Bertin Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Goc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Di Vozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Graphics Interface Conference (GI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toronto, Canada. pp.233-240</w:t>
+              <w:t xml:space="preserve">Proceedings of the CHI Workshop on Exploring the Challenges of Making Data Physical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152074v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartTokens: Embedding Motion and Grip Sensing in Small Tangible Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Goc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12102,265 +13945,256 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Symposium on User Interface Software and Technology (UIST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Nov 2015, New York, NY, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2807442.2807488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storytelling in Information Visualizations: Does it Engage Users to Explore Data?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Détienne</w:t>
+                <w:t xml:space="preserve">Crossets: Manipulating Multiple Sliders by Crossing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of Graphics Interface Conference (GI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toronto, Canada. pp.233-240</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133595v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProgressiVis: a Toolkit for Steerable Progressive Analytics and Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Workshop on Data Systems for Interactive Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chicago, United States. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Considerations for Composite Physical Visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Goc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12402,761 +14236,735 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the CHI Workshop on Exploring the Challenges of Making Data Physical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Historical Research Through User-Centered Visual Analytics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wesley Willett</w:t>
+                <w:t xml:space="preserve">Storytelling in Information Visualizations: Does it Engage Users to Explore Data?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Détienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">sixth international Eurovis workshop on visual analytics (EuroVA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2312/eurova.20151095⟩</w:t>
+              <w:t xml:space="preserve">CHI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2702123.2702452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156527v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating physical visualizations with makervis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À Table! Improving Temporal Navigation in Soccer Ranking Tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vuillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2014 - Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2559206.2574788⟩</w:t>
+              <w:t xml:space="preserve">CHI 2014 - Proceedings of the 2014 Annual Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.887-896, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2556288.2557379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828270v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00929844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting the Design and Fabrication of Physical Visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saiganesh Swaminathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conglei Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Oehlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2014 Annual Conference on Human Factors in Computing Systems (CHI 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Apr 2014, Toronto, ON, Canada. pp.3845--3854, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2556288.2557310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing Dynamic Networks with Matrix Cubes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Creating physical visualizations with makervis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saiganesh Swaminathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conglei Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Oehlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2014 Annual Conference on Human Factors in Computing Systems (CHI 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2556288.2557010⟩</w:t>
+              <w:t xml:space="preserve">CHI 2014 - Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.543-546, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2559206.2574788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931911v2</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CO2 Pollution Map: Lessons Learned from Designing a Visualization that Bridges the Gap between Visual Communication and Information Visualization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Boy</w:t>
+                <w:t xml:space="preserve">Visualizing Dynamic Networks with Matrix Cubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pietriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Information Visualization [Poster paper]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2014 Annual Conference on Human Factors in Computing Systems (CHI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.877-886, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2556288.2557010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061773v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931911v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À Table! Improving Temporal Navigation in Soccer Ranking Tables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Vuillemot</w:t>
+                <w:t xml:space="preserve">The CO2 Pollution Map: Lessons Learned from Designing a Visualization that Bridges the Gap between Visual Communication and Information Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2014 - Proceedings of the 2014 Annual Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Conference on Information Visualization [Poster paper]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00929844v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Horizon Graphs: Improving the Compact Visualization of Multiple Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13175,92 +14983,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2013 Annual Conference on Human Factors in Computing Systems (CHI 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Apr 2013, Paris, France. pp.3217-3226, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2470654.2466441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubble-TV: Live Visual Feedback for Social TV Broadcast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13289,636 +15097,636 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM CHI 2013 Workshop : Exploring and enhancing the user experience for television</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PolemicTweet: Video Annotation and Analysis through Tagged Tweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Human-Computer Interaction (INTERACT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFIP, Sep 2013, Heidelberg, Germany. pp.135-152, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-40480-1_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing Dense Dynamic Networks with Matrix Cubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pietriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Information Visualization [Poster]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Atlanta, GA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted Graph Comparison Techniques for Brain Connectivity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basak Alper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henry Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2013 Annual Conference on Human Factors in Computing Systems (CHI 2013, April 27-May 2, 2013, Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Apr 2013, New York, United States. pp.483-492, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2470654.2470724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POWERWALL: international workshop on interactive, ultra-high-resolution displays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Rooney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Endert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper Hornbæk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris North</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Human Factors in Computing Systems - CHI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chris Rooney, Kasper Hornbæk, Alex Endert, Chris North, Jean-Daniel Fekete, Apr 2013, Paris, France. pp.3227--3230, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2468356.2479653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Efficiency of Physical Visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2013 Annual Conference on Human Factors in Computing Systems (CHI 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Apr 2013, Paris, France. pp.2593-2602, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2470654.2481359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Crowdsourcing of Detailed Soccer Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13947,402 +15755,380 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">What's the score? The 1st Workshop on Sports Data Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Atlanta, GA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProxiLens: Interactive Exploration of High-Dimensional Data using Projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VAMP: EuroVis Workshop on Visual Analytics using Multidimensional Projections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michael Aupetit; Laurens van der Maaten, Jun 2013, Leipzig, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2312/PE.VAMP.VAMP2013.011-015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523025v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangible Remote Controllers for Wall-Size Displays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+                <w:t xml:space="preserve">From the Individual to the Group: Integrating Asynchronous Collaboration with Co-located Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM annual conference on Human Factors in Computing Systems. CHI '12</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the AVI Workshop on Supporting Asynchronous Collaboration in Visual Analytics Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Capri, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694305v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stackables: Faceted Browsing with Stacked Tangibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Klum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Langner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimund Dachselt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Human Factors in Computing Systems (CHI Interactivity)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, New York, NY, United States. pp.1083--1086</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive Horizon Graphs: Improving Small Multiples Visualization of Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14371,2682 +16157,2704 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Information Visualization (INFOVIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2012, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Navigation in Dynamic Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Pietriga</w:t>
+                <w:t xml:space="preserve">Tangible Remote Controllers for Wall-Size Displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Information Visualization (InfoVis) [Poster]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM annual conference on Human Factors in Computing Systems. CHI '12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, May 2012, Austin, TX, United States. pp.2865-2874, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2207676.2208691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781503v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Visual Sedimentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Vuillemot</w:t>
+                <w:t xml:space="preserve">Temporal Navigation in Dynamic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pietriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Posters of the IEEE Conference on Information Visualization (InfoVis)</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Information Visualization (InfoVis) [Poster]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734084v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-Supplied Sentiments in Tweets</w:t>
+                <w:t xml:space="preserve">Towards Visual Sedimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Information Visualization (INFOVIS): 2nd Workshop on Interactive Visual Text Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2012, Seattle, Washington, USA, United States</w:t>
+              <w:t xml:space="preserve">Posters of the IEEE Conference on Information Visualization (InfoVis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734407v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stackables: Combining Tangibles for Faceted Browsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Klum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Langner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimund Dachselt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Visual Interfaces (AVI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, New York, NY, United States. pp.241--248, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2254556.2254600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00689958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Random Graph Generation with Evolutionary Algorithms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+                <w:t xml:space="preserve">User-Supplied Sentiments in Tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graph Drawing 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Conference on Information Visualization (INFOVIS): 2nd Workshop on Interactive Visual Text Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2012, Seattle, Washington, USA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720161v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Individual to the Group: Integrating Asynchronous Collaboration with Co-located Work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petra Isenberg</w:t>
+                <w:t xml:space="preserve">Interactive Random Graph Generation with Evolutionary Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Spritzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the AVI Workshop on Supporting Asynchronous Collaboration in Visual Analytics Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Graph Drawing 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Berlin, Germany. pp.541-552, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36763-2_48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689916v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EdiFlow: data-intensive interactive workflows for visual analytics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronique Benzaken</w:t>
+                <w:t xml:space="preserve">Visual Analytics of EA Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ioana Manolescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Data Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference, GECCO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00532552v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance Management in the EdiFlow VA Workflow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EdiFlow: data-intensive interactive workflows for visual analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Benzaken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Luc Hémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Manolescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronique Benzaken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI Workshop on Analytic Provenance: Process+Interaction+Insight</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International conference on Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2011, Hannover, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDE.2011.5767914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690156v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00532552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Distortion for Animated Transitions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obvious: A Meta-Toolkit to Encapsulate Information Visualization Toolkits --- One Toolkit to Bind Them All</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Luc Hémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 11: International Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Visual Analytics Science and Technology (VAST), 2011 IEEE Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2011, Providence, RI, United States. pp.89--98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00556177v2</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00638578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obvious: A Meta-Toolkit to Encapsulate Information Visualization Toolkits --- One Toolkit to Bind Them All</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal Distortion for Animated Transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waqas Javed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Elmqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jo Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Analytics Science and Technology (VAST), 2011 IEEE Symposium on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI 11: International Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, May 2011, Vancouver, Canada. pp.2009--2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1978942.1979233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00638578v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00556177v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extended Evaluation of the Readability of Tapered, Animated, and Textured Directed-Edge Representations in Node-Link Graphs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Provenance Management in the EdiFlow VA Workflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Manolescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Benzaken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Visualization Symposium (PacificVis), 2011 IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Hong Kong, China. 8p</w:t>
+              <w:t xml:space="preserve">CHI Workshop on Analytic Provenance: Process+Interaction+Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Held in conjunction with the ACM Conference on Human Factors in Computing Systems (CHI), Vancouver,, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548180v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual analysis of population scatterplots</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Louchet</w:t>
+                <w:t xml:space="preserve">An Extended Evaluation of the Readability of Tapered, Animated, and Textured Directed-Edge Representations in Node-Link Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Holten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarke van Wijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Biannual International Conference on Artificial Evolution (EA-2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">Pacific Visualization Symposium (PacificVis), 2011 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Hong Kong, China. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642307v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Analytics of EA Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+                <w:t xml:space="preserve">Visual analysis of population scatterplots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foucquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference, GECCO 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">10th Biannual International Conference on Artificial Evolution (EA-2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642300v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Text Animated Transitions to Support Navigation in Document Histories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Apr 2010, Atlanta, GA, United States. pp.683-692, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1753326.1753427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Aggregation of Wikipedia Data for Visual Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Visual Analytics Science and Technology (VAST 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Salt Lake City, United States. pp.147--154, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VAST.2010.5652896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EdiFlow: data-intensive interactive workflows for visual analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Benzaken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Manolescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Bases de Données Avancées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00539718v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WikipediaViz: Conveying Article Quality for Casual Wikipedia Readers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PacificVis '10: IEEE Pacific Visualization Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Taipei, Taiwan. pp.49-56, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PACIFICVIS.2010.5429611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00550698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation de mesures agrégées pour l'estimation de la qualité des articles Wikipedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2010: Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Hammamet, Tunisie. Cépaduès-Éditions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00550697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing the dynamics of e-science social networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asterios Katsifodimos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Germain-Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGEE User Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00544452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive workflows for visual analytics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motion-pointing: target selection using elliptical motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Elmqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Bases de Données Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Naumur, Belgium</w:t>
+              <w:t xml:space="preserve">Conference on Human Factors in Computing Systems - Proceedings of the 27th international conference on Human factors in computing systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2009, Boston, United States. pp.289-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00425666v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00383759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReaViz: Reactive Workflows for Visual Analytics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId436" w:history="1">
+                <w:t xml:space="preserve">Reactive workflows for visual analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Manolescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Benzaken</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Benzaken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Management &amp; Visual Analytics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journées Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Naumur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699063v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00425666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology-Aware Navigation in Large Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomer Moscovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pietriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGCHI conference on Human Factors in computing systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Apr 2009, Boston, United States. pp.2319--2328, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1518701.1519056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00373679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion-pointing: target selection using elliptical motions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ReaViz: Reactive Workflows for Visual Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Manolescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Benzaken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Guiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Human Factors in Computing Systems - Proceedings of the 27th international conference on Human factors in computing systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, Apr 2009, Boston, United States. pp.289-298</w:t>
+              <w:t xml:space="preserve">Data Management &amp; Visual Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00383759v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZAME: Interactive Large-Scale Graph Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Elmqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Nghi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Goodell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Pacific Visualization Symposium 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Mar 2008, Kyoto, Japan. pp.215-222, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PACIFICVIS.2008.4475479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00273796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Methodological Note on Setting-up Logging and Replay Mechanisms in InfoVis Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Elmqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17061,190 +18869,190 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BELIV'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Apr 2008, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélange: Space Folding for Multi-Focus Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Elmqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI '08: Proceeding of the twenty-sixth annual SIGCHI conference on Human factors in computing systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Apr 2008, Florence, Italy. pp.1333-1342, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1357054.1357263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00273804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Pointing for Object Picking in Complex 3D Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Elmqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17260,1618 +19068,1618 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Graphics Interface 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Windsor, ON, Canada. pp.243-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naviguer dans des grands arbres avec ControlTree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of the Association Francophone d'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1541436.1541463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00538506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MatLink: Enhanced Matrix Visualization for Analyzing Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human-Computer Interaction - INTERACT 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFIP, Sep 2007, Rio de Janeiro, Brazil. pp.288-302, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-74800-7_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive Data Mining via Boosting of Least Squares SVM Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Nghi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IEEE International Conference on Computer Sciences: Research &amp; Innovation and Vision for the Future, RIVF'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Hanoï, Vietnam. pp.47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touchstone: Exploratory Design of Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangzhou Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Human factors in computing systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, San Jose, CA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1240624.1240840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00538384v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task taxonomy for graph visualization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Sims</w:t>
+                <w:t xml:space="preserve">OrthoZoom Scroller: 1D Multi-Scale Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BELIV '06: Proceedings of the 2006 AVI workshop on BEyond time and errors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1168149.1168168⟩</w:t>
+              <w:t xml:space="preserve">International conference on Human factors in computing systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montréal, Canada. pp.21-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1124772.1124776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851754v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00538428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MatrixExplorer: Un système pour l'analyse exploratoire de réseaux sociaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Task taxonomy for graph visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bongshin Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Plaisant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2006</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1132736.1132745⟩</w:t>
+              <w:t xml:space="preserve">BELIV '06: Proceedings of the 2006 AVI workshop on BEyond time and errors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, May 2006, Venezia, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1168149.1168168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00107308v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating visual table data understanding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">MatrixExplorer: Un système pour l'analyse exploratoire de réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2006 AVI workshop on BEyond time and errors: novel evaluation methods for information visualization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1168149.1168154⟩</w:t>
+              <w:t xml:space="preserve">IHM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, 2006, Montréal, Canada. pp.67 - 74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1132736.1132745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876580v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00107308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shakespeareʼs Complete Works as a Benchmark for Evaluating Multiscale Document-Navigation Techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yangzhou Du</w:t>
+                <w:t xml:space="preserve">Evaluating visual table data understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVI workshop on BEyond time and errors: novel evaluation methods for information visualization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1168149.1168165⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2006 AVI workshop on BEyond time and errors: novel evaluation methods for information visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Venezia, Italy. pp.1--5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1168149.1168154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00539067v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ControlTree: Navigating and Selecting in a Large Tree</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId481" w:history="1">
+                <w:t xml:space="preserve">Shakespeareʼs Complete Works as a Benchmark for Evaluating Multiscale Document-Navigation Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangzhou Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM symposium on User interface software and technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AVI workshop on BEyond time and errors: novel evaluation methods for information visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Venice, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1168149.1168165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00539065v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00539067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OrthoZoom Scroller: 1D Multi-Scale Navigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId481" w:history="1">
+                <w:t xml:space="preserve">ControlTree: Navigating and Selecting in a Large Tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Human factors in computing systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM symposium on User interface software and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montreux, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00538428v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00539065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peeking in Solver Strategies Using Explanations -- Visualization of Dynamic Graphs for Constraint Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ghoniem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narendra Jussien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM symposium on Software Visualization (SOFTVIS'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Saint-Louis, MO, USA, United States. pp.27--36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'utilisation de la mémoire épisodique pour la gestion de données familières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Langet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 17th international conference on Francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.247--250, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1148550.1148588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VISEXP: visualizing constraint solver dynamics using explanations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ghoniem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narendra Jussien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLAIRS'04: Seventeenth international Florida Artificial Intelligence Research Society conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Miami, Florida, United States. pp.263--268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MaggLite Post-WIMP Toolkit: Draw It, Connect It and Run It</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hégron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Symposium on User Interface Software and Technology (UIST 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Santa Fe, NM, United States. pp.257-266, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1029632.1029677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00550595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La boîte à outils InfoVis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 16th conference on Association Francophone d'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIHM, Aug 2004, Namur, Belgium. pp.69--76, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1148613.1148624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de la lisibilité des graphes en représentation noeuds-liens et matricielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ghoniem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18890,1312 +20698,1312 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castagliola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Namur, Belgique. pp.77-84, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1148613.1148625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration des manuscrits : du corpus à la région</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurèle Crasson</w:t>
+                <w:t xml:space="preserve">The Input Configurator toolkit: towards high input adaptability in interactive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine du Document Numérique (SDN 2004). Conférence Internationale Francophone sur l'Ecrit et le Document (CIFED 04)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the working conference on Advanced visual interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Gallipoli, Italy. pp.244--247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/989863.989904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_00001210v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of the Readability of Graphs Using Node-Link and Matrix-Based Representations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Ghoniem</w:t>
+                <w:t xml:space="preserve">Support for input adaptability in the ICON toolkit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Castagliola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InfoVis'04 - 10th IEEE Symposium on Information Visualization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/INFVIS.2004.1⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 6th international conference on Multimodal interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, State College, PA, United States. pp.212--219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1027933.1027969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343819v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les leçons tirées des deux compétitions de visualisation d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Plaisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 16th conference on Association Francophone d'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIHM, Sep 2004, Namur, Belgique. pp.7--12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1148613.1148616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Input Configurator toolkit: towards high input adaptability in interactive applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+                <w:t xml:space="preserve">A Comparison of the Readability of Graphs Using Node-Link and Matrix-Based Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ghoniem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagliola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the working conference on Advanced visual interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/989863.989904⟩</w:t>
+              <w:t xml:space="preserve">InfoVis'04 - 10th IEEE Symposium on Information Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Austin, United States. pp.17-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFVIS.2004.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875920v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support for input adaptability in the ICON toolkit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+                <w:t xml:space="preserve">Structuration des manuscrits : du corpus à la région</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Crasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th international conference on Multimodal interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Semaine du Document Numérique (SDN 2004). Conférence Internationale Francophone sur l'Ecrit et le Document (CIFED 04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, La Rochelle, France. pp.162-168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875916v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00001210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The InfoVis Toolkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IEEE Symposium on Information Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Austin, TX, United States. pp.167--174, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INFOVIS.2004.64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Infovis Toolkit</w:t>
+                <w:t xml:space="preserve">Overlaying Graph Links on Treemaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niem Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Plaisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on User Interface Software and Technology (UIST 2003) Conference Compendium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, Nov 2003, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Information Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2003, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875189v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Infovis Toolkit</w:t>
+                <w:t xml:space="preserve">Visualisation matricielle des graphes et manipulation directe de hiérarchies de clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Information Visualization Conference Compendium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM 2003 Proceedings of the 15th French-speaking conference on human-computer interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, Oct 2003, Caen, France. pp.206-207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1063669.1063698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877111v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlaying Graph Links on Treemaps</w:t>
+                <w:t xml:space="preserve">The Infovis Toolkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Plaisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2003, Seattle, United States</w:t>
+              <w:t xml:space="preserve">ACM Symposium on User Interface Software and Technology (UIST 2003) Conference Compendium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Nov 2003, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875194v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation matricielle des graphes et manipulation directe de hiérarchies de clusters</w:t>
+                <w:t xml:space="preserve">The Infovis Toolkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2003 Proceedings of the 15th French-speaking conference on human-computer interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Symposium on Information Visualization Conference Compendium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Seattle, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875362v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing explanations to exhibit dynamic structure in constraint problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ghoniem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narendra Jussien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on User-Interaction in Constraint Satisfaction (UICS'03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Kinsale, Ireland, Ireland. pp.1--15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de TEI comme support méthodologique au dépouillement de sources manuscrites. Application aux lettres de rémission du XVIe siècle dans le duché de Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Dufournaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’Association pour l’Histoire et l’Informatique « L’informatique dans l’enseignement de l’histoire et la formation des historiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Information Visualization of a Million Items</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Plaisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. IEEE Symposium on Information Visualization 2002 (InfoVis 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2002, Boston, United States. pp.117-124, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INFVIS.2002.1173156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation de graphes de co-activité par matrices d'adjacence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ghoniem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th French-speaking conference on Human-computer interaction (Conférence Francophone sur l'Interaction Homme-Machine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIHM, Nov 2002, Poitiers, France. pp.279--282, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/777005.777054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input Device Selection and Interaction Configuration with ICON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20211,73 +22019,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference IHM-HCI 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Lille, France. pp.543-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une architecture multi-dispositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20293,882 +22101,882 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Colloque sur les Interfaces Multimodales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurence Nigay, May 2000, Grenoble, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compus: visualization and analysis of structured documents for understanding social life in the 16th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Dufournaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the fifth ACM conference on Digital libraries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, San Antonio, TX, United States. pp.47--55, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/336597.336632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'une Boîte à Outils Multi-Dispositifs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Excentric labeling: dynamic neighborhood labeling for data visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Plaisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la onzième conférence francophone sur l'Interaction Homme-Machine (IHM 99)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the SIGCHI conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Pittsburgh, PA, United States. pp.512--519, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/302979.303148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908516v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excentric labeling: dynamic neighborhood labeling for data visualization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude d'une Boîte à Outils Multi-Dispositifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Plaisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the SIGCHI conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes de la onzième conférence francophone sur l'Interaction Homme-Machine (IHM 99)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jocelyne Nanard, Nov 1999, Montpellier, France. pp.55-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877395v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trois services du noyau sémantique indispensables à l'IHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8emes journées sur l'ingénierie de l'Interaction Homme-Machine (IHM 96)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Grenoble, France. pp.45-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the Multi-layer Model for Building Interactive Graphical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 9th Annual ACM Symposium on User Interface Software and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1996, Seattle, United States. pp.109--118, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/237091.237108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TicTacToon: A Paperless System for Professional 2D Animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érick Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Cournarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Galas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Taillefer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGGRAPH '95 22nd International ACM Conference on Computer Graphics and Interactive Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1995, Los-Angeles, United States. pp.79--90, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/218380.218417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Gap Closing for Freehand Drawing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gangnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Manuel Van Thong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Siggraph'94</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Jul 1994, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-layer graphic model for building interactive graphical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Graphics Interface '92</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1992, Vancouver, Canada. pp.294-300, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20380/GI1992.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENESE: narrowing the gap between experts and systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Hap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Dumeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images of the Twenty-First Century. Annual International Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1989, Seattle, United States. pp.1845-1846, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.1989.96481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21178,982 +22986,1878 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of Electronic Health Record Sequences at Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05218369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lost in Magnitudes: Exploring the Design Space for Visualizing Data with Large Value Ranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Batziakoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Cabric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BitConduite: Visualizing and Analyzing Entity Activity on the Bitcoin Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Kinkeldey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Blascheck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path Outlines: Browsing Path-Based Summaries of Linked Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giboin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive Data Science: Potential and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cagatay Turkay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Pezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Binnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Strobelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartolabe, un système d’information par apprentissage automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing Dimensionality Reduction Artifacts: An Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aupetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive Analytics: A Computation Paradigm for Exploratory Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Primet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Progressive Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danyel Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sedlmair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eurographics, pp.231, 2024, 978-3-03868-270-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/pda.20242707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report from Dagstuhl Seminar 18462: Provenance and Logging for Sense Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. J. Jankun-Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Tory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagstuhl Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8 (11), pp.35--62, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/DagRep.8.11.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Progressive Data Analysis and Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danyel Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnab Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sedlmair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Schloss Dagstuhl--Leibniz-Zentrum fuer Informatik, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/DagRep.8.10.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visualisation de grandes masses de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lavoisier, 33, pp.100, 2014, 978-2-7462-4661-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacific Visualization Symposium (PacificVis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Di Battista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huamin Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IEEE, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information Visualization: Human-Centered Issues and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kerren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John T. Stasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris North</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer. Springer, 4950/2008, pp.177, 2008, Lecture Notes in Computer Science, 978-3-540-70955-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visualisation pour les bibliothèques numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lecolinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques André. Lavoisier, 9, pp.126, 2006, 2006/2, 1279-5127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IHM 2004 Proceedings of the 16th conference on Association Francophone d'Interaction Homme-Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monique Noirhomme. ACM, pp.266, 2004, ISBN:1-58113-926-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proceedings of the 1st international symposium on Non-photorealistic animation and rendering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salesin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Daniel Fekete and David Salesin. ACM, pp.126, 2000, 1-58113-277-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes des 10ièmes journées francophones d'Interaction Homme Machine (IHM 98)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Daniel Fekete. Cepadues, pp.157, 1998, 9-782854-285178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Structures and Algorithms for Progressive Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Daniel Fekete; Danyel Fisher; Michael Sedlmair. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progressive Data Analysis: Roadmap and Research Agenda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eurographics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.49-68, 2024, 978-3-03868-270-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty and Quality for Progressive Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vilanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sriram Karthik Badam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22168,168 +24872,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progressive Data Analysis: Roadmap and Research Agenda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eurographics, pp.92-107, 2024, 978-3-03868-270-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation for Progressive Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sedlmair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progressive Data Analysis: Roadmap and Research Agenda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eurographics, pp.150-170, 2024, 978-3-03868-270-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zooids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Goc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22388,668 +25092,668 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samuel Huron; Till Nagel; Lora Oehlberg; Wesley Willett. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Making with Data: Physical Design and Craft in a Data-Driven World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A K Peters/CRC Press, 2023, 9781032207223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unifying the framework of Multi-Layer Network and Visual Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remco Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Analytics of Multilayer Networks Across Disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9 (2), pp.19-23, 2019, Dagstuhl Reports</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction in the Visualization of Multivariate Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Wybrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Elmqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana von Landesberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarke van Wijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kerren, Andreas; Purchase, Helen; Ward, Matthew O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multivariate Network Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8380, Springer, pp.XV, 237, 2014, Lecture Notes in Computer Science, 978-3-319-06792-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974335v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrastructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Visualizations and Interactions for Social Networks Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henry Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eurographics Association. </w:t>
+              <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mastering the information age - Solving problems with visual analytics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HANDBOOK OF SOCIAL NETWORK TECHNOLOGIES AND APPLICATIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.611-636, 2010, 978-1-4419-7142-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-7142-5_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696814v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualiser l'information pour la comprendre vite et bien</w:t>
+                <w:t xml:space="preserve">Infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ADBS éditions. </w:t>
+              <w:t xml:space="preserve">Eurographics Association. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'usager numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADBS éditions, pp.161-194, 2010, 978-2-84365-126-7</w:t>
+              <w:t xml:space="preserve">Mastering the information age - Solving problems with visual analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eurographics Association, pp.87-108, 2010, 978-3-905673-77-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696816v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Visualizations and Interactions for Social Networks Exploration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualiser l'information pour la comprendre vite et bien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer. </w:t>
+              <w:t xml:space="preserve">ADBS éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HANDBOOK OF SOCIAL NETWORK TECHNOLOGIES AND APPLICATIONS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'usager numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADBS éditions, pp.161-194, 2010, 978-2-84365-126-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698894v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treemap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Database Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2009, 978-0-387-35544-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Value of Information Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarke van Wijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John T. Stasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23058,2492 +25762,788 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris North</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Visualization: Human-Centered Issues and Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.1-18, 2008, Lecture Notes in Computer Science, 978-3-540-70955-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-70956-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Analytics: Definition, Process and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Keim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennady Andrienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Görg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Kohlhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andreas Kerren and John T. Stasko and Jean-Daniel Fekete and Chris North. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Visualization - Human-Centered Issues and Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4950, Springer, pp.154-175, 2008, LNCS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00272779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacky Akoka Isabelle Comyn-Wattiau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de l'informatique et des systèmes d'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, 2006, 2-7117-4846-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Format PDF</w:t>
+                <w:t xml:space="preserve">Le Langage PostScript</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques André. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le format PDF</w:t>
+              <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions T.I., 2004, Techniques de l'ingénieur</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877101v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Tools</w:t>
+                <w:t xml:space="preserve">Le Format PDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ben Shneiderman, Catherine Plaisant. </w:t>
+              <w:t xml:space="preserve">Jacques André. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Designing the User Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Addison Wesley, pp.174-210, 2004, 0321197860</w:t>
+              <w:t xml:space="preserve">Le format PDF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions T.I., 2004, Techniques de l'ingénieur</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877110v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Langage PostScript</w:t>
+                <w:t xml:space="preserve">Software Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jacques André. </w:t>
+              <w:t xml:space="preserve">Ben Shneiderman, Catherine Plaisant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions T.I., 2004, Techniques de l'ingénieur</w:t>
+              <w:t xml:space="preserve">Designing the User Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Addison Wesley, pp.174-210, 2004, 0321197860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877100v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnements de développement de systèmes interactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Kolski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'information et Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Hermès - Lavoisier, 2001, 9782746202436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879901v1</w:t>
-              </w:r>
-[...1702 lines deleted...]
-                <w:t xml:space="preserve">hal-00981001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eighth Workshop on Human-In-the-Loop Data Analytics (HILDA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kexin Rong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrooz Omidvar-Tehrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roee Shraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGMOD/PODS '24: Companion of the 2024 International Conference on Management of Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, pp.657-658, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3626246.3655017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIVVIL: Logging Interactive Visualizations and Visualizing Interaction Logs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25558,1106 +26558,210 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop IEEE VIS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Baltimore, United States. pp.33, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535913v1</w:t>
-              </w:r>
-[...894 lines deleted...]
-                <w:t xml:space="preserve">hal-00908514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartolabe-visu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hande Gözükan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:b6e26b967f0056d9933baad4cb94136678123e50;origin=https://gitlab.inria.fr/cartolabe/cartolabe-visu.git;visit=swh:1:snp:22a1dc08954a7534bdb1cb6efe90aceb742cb409;anchor=swh:1:rev:1578dbe49772534ef5681a72fbd2a1973eabaef4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId670" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26667,100 +26771,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2020 Visualization Technical Achievement Award</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2020.3033690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26770,124 +26874,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Analytics for Monitoring and Exploration of Blockchain Data With a Focus on the Bitcoin Blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Kinkeldey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI for Blockchain: A CHI 2018 workshop on Studying, Critiquing, Designing and Envisioning Distributed Ledger Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26897,774 +27001,774 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting Visualization and Data Management Research (Dagstuhl Seminar 17461)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remco Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Scheidegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2018/8670, Dagstuhl. 2018, pp.46--58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Sketchy Lines for the Visualization of Qualitative Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7910, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682965v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual analytics and experimental analysis of evolutionary algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7605, INRIA. 2011, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00587170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of Tapered, Curved, and Animated Directed-Edge Representations in Node-Link Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Holten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarke J. van Wijk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2010, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating Wikipedia with the Zoomable Adjacency Matrix Explorer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NodeTrix: Hybrid Representation for Analyzing Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6163, INRIA. 2007, pp.25</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mcguffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6183, INRIA. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00141168v3</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00144496v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NodeTrix: Hybrid Representation for Analyzing Social Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Navigating Wikipedia with the Zoomable Adjacency Matrix Explorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Elmqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nghi Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Goodell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6183, INRIA. 2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6163, INRIA. 2007, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00144496v3</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00141168v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The InfoVis Toolkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-4818, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The svgl toolkit: enabling fast rendering of rich 2D graphics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2002, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27674,91 +27778,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle génération d'Interfaces Homme-Machine pour mieux agir et mieux comprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Paris Sud - Paris XI, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00876183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27768,114 +27872,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modele multicouche pour la construction d'applications graphiques interactives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Paris Sud - Paris XI, 1996. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00911565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId690"/>
+      <w:footerReference w:type="default" r:id="rId692"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -27943,51 +28047,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA2C6E1D"/>
+    <w:nsid w:val="6D685736"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28174,51 +28278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-daniel-fekete" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3770-8726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08305491X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/fekete_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220807935" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000360668419" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-9175-2018" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171203v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Batziakoudi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3634795" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05540911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelia Salinas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Nonato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Bartolo dos Santos Saran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2026.102712" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04776837v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhai Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwei Bao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kecheng Lu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaemin Jo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3495695" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04952763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wing Fu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104180" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03820394v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pister" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moataz Abdelaal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sedlmair" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3231230" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04361344v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ulmer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Angelini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Kohlhammer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten May" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3346641" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738461v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameya Patil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jermaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Moritz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3209426" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashael Alkadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Serrano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Scott-Brown" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Plaisant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3209487" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03927450v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14731" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03694781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Di Bartolomeo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Buono" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Dunne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14538" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199547v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kinkeldey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Blascheck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2021.3070303" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03360776v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114880" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03315721v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/99608f92.049ac5b4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02566438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Valdivia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3030347" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Destandau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1473871621991539" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283200v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natkamon Tovanich" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcg.2021.3091955" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02264960v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola R Valdivia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2933196" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02499006v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Renault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Letournel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2020.3033401" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01855672v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwook Seo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2869149" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02922295v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Freire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2020.3006412" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848427v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2865141" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848436v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Goc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Follmer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2865159" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426339v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heulot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2963018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02344205v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Jankun-Kelly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Tory" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Xu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2019.2945378" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01786606v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2018.1470942" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pezzotti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#246;llt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn Lelieveldt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Eisemann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13441" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523102v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Bryant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Bulatovi&#263;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Kne&#382;evi&#263;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092906" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377861v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Behrisch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hund" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Delz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura von R&#252;den" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2598467" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612775v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhaylla Crissaff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Wood Ruby" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Deutch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Luke Dubois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2017.377152546" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377896v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Zgraggen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Galakatos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Crotty" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kraska" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2607714" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01512256v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Karthik Badam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Elmqvist" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13205" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188973v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Eveillard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2467201" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01326759v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henry Riche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Schreck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12935" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158987v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henry-Riche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Dwyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Madhyastha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12615" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFF6DF36C4D514FBE750CA601059D229FA678C87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158223v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Suslik Spritzer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Maria Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12658" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32KWSC3B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024278v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Goffin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Willett" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2346435" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906597v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pietriga" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.254" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023890v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2346279" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01027582v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald A. Rensink" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2346984" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00988001v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846260v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.227" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846718v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.192" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844878v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.163" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00815610v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2013.120" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717503v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Micallef" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.199" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717441v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Isenberg" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.220" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712763v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Battista" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huamin Qu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2012.28" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738277v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Silva" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638535v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2011.160" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350301v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712779v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana von Landesberger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Kuijper" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarke van Wijk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.01898.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694430v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2010.94" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696751v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2009.84" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532939v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhee Bae" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Watson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2010.159" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696761v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Riche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2009.86" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521661v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01687.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690020v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelagh Carpendale" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2009.78" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702012v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2008.141" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701742v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Grinstein" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2007.70412" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772498v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/R&#233;seaux.152.59-92" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311324v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nghi Do" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.22.503-517" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-LC0VSHQ6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699065v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2008.153" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732131v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ogilvie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bec.2008.464662" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851878v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kerren" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T. Stasko" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris North" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.ivs.9500160" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-FT7MN4WV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689983v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Mcguffin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2007.70582" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851874v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Goodell" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447310701702402" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876592v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2006.160" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876586v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.9.2.37-56" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340790v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghoniem" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagliola" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875912v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Crasson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875365v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Mart&#237;n" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Torres" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8659.00583" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60VXFTJB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911550v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02161821v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241509v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VisComm69388.2025.00007" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04979983v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhao" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Luo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Wang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713769" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236011v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Assor" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341025v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon Jeon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungbok Shin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341023v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAHC69430.2025.00005" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04981028v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cabric" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713487" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05425947v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashrur Rashik" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Mahyar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VIS60296.2025.00012" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04744236v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ying" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingcai Wu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04744209v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486645v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04618005v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3656650.3660546" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03784519v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantea Haghighatkhah" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennatallah El-Assady" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carita Paradis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03786359v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Kucher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sultanum" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Daza" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Simaki" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Skeppstedt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BELIV57783.2022.00008" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03784532v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02556400v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilani Battle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Eichmann" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Catarci" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Santucci" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3318464.3389732" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02861852v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwenhan Xie" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James O'Donnell" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3399715.3399922" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02861899v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Cutura" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aupetit" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3399715.3399875" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02568845v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Andrienko" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Andrienko" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Drucker" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyel Fisher" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910712v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02342944v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Chen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Feng" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737033v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;jean" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01786507v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Binnig" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209900.3209901" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01855675v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650272v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650259v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Serrano Molinero" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377974v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josua Krause" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Dasgupta" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323474v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909247" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391281v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence H Kim" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Parsaei" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2984511.2984547" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384388v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138897v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Di Vozzo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152074v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211270v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807442.2807488" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133595v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;tienne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702452" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202901v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138024v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01156527v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Giannisakis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Dimara" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eurova.20151095" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828270v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiganesh Swaminathan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conglei Shi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Oehlberg" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2574788" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935978v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557310" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931911v2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557010" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061773v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929844v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557379" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781390v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2466441" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796354v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817591v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40480-1_9" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850662v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780999v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Alper" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2470724" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819844v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Rooney" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Endert" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Hornb&#230;k" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2479653" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781831v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2481359" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868775v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523025v2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aupetit" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE.VAMP.VAMP2013.011-015" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694305v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2207676.2208691" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691449v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Klum" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Langner" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Dachselt" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734497v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781503v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734084v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734407v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689958v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254600" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720161v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Spritzer" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36763-2_48" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689916v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532552v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Benzaken" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc H&#233;mery" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Khemiri" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Manolescu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2011.5767914" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690156v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556177v2" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas Javed" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1978942.1979233" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638578v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Wood" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548180v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Holten" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642307v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foucquier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louchet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642300v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690289v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1753326.1753427" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690084v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2010.5652896" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539718v2" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benzaken" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550698v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2010.5429611" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550697v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544452v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asterios Katsifodimos" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cady" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Germain-Renaud" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425666v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699063v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00373679v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Moscovich" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1518701.1519056" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383759v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guiard" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00273796v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Do" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2008.4475479" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731728v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00273804v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1357054.1357263" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851711v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538506v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Appert" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541463" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851672v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74800-7_24" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652770v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538384v2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangzhou Du" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1240624.1240840" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851754v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bongshin Lee" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sims" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1168149.1168168" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107308v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132745" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876580v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1168149.1168154" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539067v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1168149.1168165" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539065v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538428v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1124772.1124776" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448539v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Jussien" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876185v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Langet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148550.1148588" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869112v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550595v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1029632.1029677" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877104v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148624" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343831v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148625" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001210v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343819v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFVIS.2004.1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877105v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148616" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875920v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/989863.989904" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875916v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1027933.1027969" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876189v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOVIS.2004.64" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875189v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877111v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875194v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wang" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niem Dang" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875362v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1063669.1063698" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448540v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02306634v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875363v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFVIS.2002.1173156" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875364v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777054" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877336v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908513v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877344v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/336597.336632" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908516v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877395v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/302979.303148" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911555v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911559v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/237091.237108" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911849v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rick Bizouarn" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cournarie" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Galas" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taillefer" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/218380.218417" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02924222v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gangnet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Van Thong" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02357999v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI1992.34" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02357988v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hap" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dumeur" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.1989.96481" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05218369v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Sereno" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589909v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02499003v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490218v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01961871v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Turkay" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Strobelt" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hammer" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248104v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523028v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361430v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Primet" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04776603v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diglib.eg.org/handle/10.2312/3607057" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04776615v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vilanova" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04776624v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03978632v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185272v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Knudsen" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Aerts" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Archambault" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Chang" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974335v2" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wybrow" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696814v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696816v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00698894v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7142-5_28" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699061v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701741v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70956-5_1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272779v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Keim" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten G&#246;rg" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876575v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877101v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877110v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877100v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879901v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04744681v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04873100v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rey" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03786492v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan van Beusekom" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700865v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Benvenuti" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fiordeponti" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Cheng" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/evp.20221125" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700849v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/evp.20221115" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986447v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155171v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eurp.20191148" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658500v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528605v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658087v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205822v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fernandez" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanoulis Giannisakis" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216216v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeevis.org" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214274v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089616v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523026v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/document/7042500/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2014.7042500" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981001v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589907v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Rong" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Omidvar-Tehrani" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roee Shraga" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3626246.3655017" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01535913v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04776568v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/pda.20242707" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095768v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://drops.dagstuhl.de/opus/volltexte/2019/10355/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.8.11.35" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02090121v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Nandi" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.8.10.1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070466v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696742v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701737v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876578v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolinet" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877107v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908512v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salesin" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908514v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417569v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sebag" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande G&#246;z&#252;kan" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b6e26b967f0056d9933baad4cb94136678123e50;origin=https://gitlab.inria.fr/cartolabe/cartolabe-visu.git;visit=swh:1:snp:22a1dc08954a7534bdb1cb6efe90aceb742cb409;anchor=swh:1:rev:1578dbe49772534ef5681a72fbd2a1973eabaef4" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03315738v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3033690" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950934v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01756799v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Scheidegger" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682965v3" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587170v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696823v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarke J. van Wijk" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00141168v3" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00144496v3" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcguffin" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071768v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877124v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00876183v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00911565v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-daniel-fekete" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3770-8726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08305491X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/fekete_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220807935" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000360668419" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-9175-2018" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05540911v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelia Salinas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Nonato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Bartolo dos Santos Saran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2026.102712" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Batziakoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3634795" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04776837v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhai Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwei Bao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kecheng Lu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaemin Jo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3495695" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04952763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wing Fu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104180" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04361344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ulmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Angelini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Kohlhammer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten May" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3346641" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03820394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pister" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moataz Abdelaal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sedlmair" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3231230" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03927450v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14731" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738461v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameya Patil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jermaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Moritz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3209426" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738500v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashael Alkadi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Serrano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Scott-Brown" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Plaisant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3209487" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03360776v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114880" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03694781v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Di Bartolomeo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Buono" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Dunne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14538" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199547v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kinkeldey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Blascheck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2021.3070303" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02499006v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Renault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Letournel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2020.3033401" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02264960v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola R Valdivia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2933196" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283200v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natkamon Tovanich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Valdivia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcg.2021.3091955" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02566438v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3030347" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612896v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Destandau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1473871621991539" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03315721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/99608f92.049ac5b4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02922295v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Freire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2020.3006412" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01855672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwook Seo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2869149" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848427v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2865141" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848436v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Goc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Follmer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2865159" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426339v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heulot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2963018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02344205v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Jankun-Kelly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Tory" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Xu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2019.2945378" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523102v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Bryant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Bulatovi&#263;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Kne&#382;evi&#263;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092906" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01786606v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2018.1470942" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787046v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pezzotti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#246;llt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn Lelieveldt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Eisemann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13441" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377861v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Behrisch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hund" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Delz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura von R&#252;den" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2598467" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377896v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Zgraggen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Galakatos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Crotty" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kraska" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2607714" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612775v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhaylla Crissaff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Wood Ruby" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Deutch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Luke Dubois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2017.377152546" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01512256v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Karthik Badam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Elmqvist" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13205" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188973v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Eveillard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2467201" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01326759v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henry Riche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Schreck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12935" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158987v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henry-Riche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Dwyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Madhyastha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12615" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFF6DF36C4D514FBE750CA601059D229FA678C87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158223v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Suslik Spritzer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Maria Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12658" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32KWSC3B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024278v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Goffin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Willett" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2346435" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01027582v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald A. Rensink" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2346984" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023890v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2346279" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906597v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pietriga" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.254" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00988001v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846260v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.227" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844878v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.163" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00815610v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2013.120" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846718v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.192" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712763v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Battista" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huamin Qu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2012.28" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738277v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Silva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717503v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Micallef" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.199" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717441v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Isenberg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.220" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694430v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2010.94" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638535v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2011.160" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350301v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712779v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana von Landesberger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Kuijper" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarke van Wijk" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.01898.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696761v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Riche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2009.86" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521661v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01687.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696751v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2009.84" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532939v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhee Bae" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Watson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2010.159" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690020v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelagh Carpendale" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2009.78" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702012v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2008.141" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699065v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2008.153" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701742v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Grinstein" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2007.70412" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772498v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/R&#233;seaux.152.59-92" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311324v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nghi Do" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.22.503-517" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-LC0VSHQ6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732131v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ogilvie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bec.2008.464662" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851878v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kerren" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T. Stasko" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris North" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.ivs.9500160" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-FT7MN4WV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689983v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Mcguffin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2007.70582" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851874v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Goodell" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447310701702402" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876586v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.9.2.37-56" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876592v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2006.160" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340790v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghoniem" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagliola" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875912v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Crasson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875365v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Mart&#237;n" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Torres" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8659.00583" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60VXFTJB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911550v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02161821v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561729v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Assor" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772363.3798716" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04873100v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cabric" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04744681v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700849v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/evp.20221115" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03786492v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan van Beusekom" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700865v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Benvenuti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fiordeponti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Cheng" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Catarci" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/evp.20221125" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986447v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155171v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eurp.20191148" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658500v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528605v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658087v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216216v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeevis.org" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205822v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fernandez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanoulis Giannisakis" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bongshin Lee" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214274v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089616v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523026v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aupetit" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/document/7042500/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2014.7042500" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981001v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241509v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VisComm69388.2025.00007" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04979983v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhao" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Luo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Wang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713769" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236011v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341023v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAHC69430.2025.00005" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341025v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon Jeon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungbok Shin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04981028v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713487" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05425947v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashrur Rashik" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Mahyar" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VIS60296.2025.00012" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04618005v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3656650.3660546" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04744236v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ying" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingcai Wu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04744209v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486645v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03784519v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantea Haghighatkhah" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennatallah El-Assady" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carita Paradis" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03786359v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Kucher" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sultanum" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Daza" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Simaki" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Skeppstedt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BELIV57783.2022.00008" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03784532v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910712v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02556400v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilani Battle" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Eichmann" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Santucci" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3318464.3389732" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02861899v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Cutura" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3399715.3399875" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02861852v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwenhan Xie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James O'Donnell" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3399715.3399922" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02568845v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Andrienko" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Andrienko" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Drucker" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyel Fisher" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737033v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;jean" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02342944v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Chen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Feng" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01855675v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01786507v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Binnig" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209900.3209901" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650272v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650259v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Serrano Molinero" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384388v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377974v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josua Krause" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Dasgupta" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323474v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909247" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391281v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence H Kim" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Parsaei" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2984511.2984547" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01156527v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Giannisakis" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Dimara" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eurova.20151095" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138897v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Di Vozzo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211270v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807442.2807488" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152074v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202901v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138024v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133595v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;tienne" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702452" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929844v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557379" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935978v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiganesh Swaminathan" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conglei Shi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Oehlberg" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557310" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828270v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2574788" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931911v2" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557010" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061773v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781390v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2466441" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796354v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817591v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40480-1_9" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850662v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780999v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Alper" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2470724" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819844v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Rooney" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Endert" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Hornb&#230;k" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2479653" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781831v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2481359" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868775v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523025v2" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aupetit" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE.VAMP.VAMP2013.011-015" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689916v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691449v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Klum" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Langner" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Dachselt" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734497v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694305v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2207676.2208691" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781503v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734084v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689958v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254600" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734407v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720161v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Spritzer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36763-2_48" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642300v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532552v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Benzaken" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc H&#233;mery" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Khemiri" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Manolescu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2011.5767914" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638578v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Wood" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556177v2" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas Javed" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1978942.1979233" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690156v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548180v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Holten" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642307v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foucquier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louchet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690289v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1753326.1753427" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690084v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2010.5652896" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539718v2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benzaken" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550698v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2010.5429611" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550697v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544452v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asterios Katsifodimos" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cady" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Germain-Renaud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383759v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guiard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425666v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00373679v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Moscovich" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1518701.1519056" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699063v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00273796v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Do" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2008.4475479" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731728v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00273804v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1357054.1357263" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851711v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538506v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Appert" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541463" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851672v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74800-7_24" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652770v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538384v2" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangzhou Du" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1240624.1240840" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538428v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1124772.1124776" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851754v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sims" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1168149.1168168" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107308v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132745" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876580v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1168149.1168154" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539067v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1168149.1168165" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539065v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448539v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Jussien" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876185v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Langet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148550.1148588" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869112v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550595v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1029632.1029677" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877104v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148624" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343831v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148625" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875920v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/989863.989904" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875916v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1027933.1027969" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877105v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148616" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343819v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFVIS.2004.1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001210v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876189v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOVIS.2004.64" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875194v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wang" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niem Dang" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875362v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1063669.1063698" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875189v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877111v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448540v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02306634v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875363v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFVIS.2002.1173156" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875364v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777054" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877336v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908513v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877344v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/336597.336632" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877395v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/302979.303148" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908516v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911555v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911559v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/237091.237108" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911849v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rick Bizouarn" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cournarie" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Galas" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taillefer" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/218380.218417" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02924222v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gangnet" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Van Thong" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02357999v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI1992.34" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02357988v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hap" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dumeur" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.1989.96481" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05218369v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Sereno" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589909v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02499003v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490218v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01961871v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Turkay" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Strobelt" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hammer" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248104v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523028v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361430v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Primet" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04776568v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/pda.20242707" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095768v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://drops.dagstuhl.de/opus/volltexte/2019/10355/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.8.11.35" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02090121v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Nandi" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.8.10.1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070466v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696742v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701737v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876578v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolinet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877107v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908512v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salesin" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908514v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04776603v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diglib.eg.org/handle/10.2312/3607057" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04776615v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vilanova" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04776624v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03978632v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185272v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Knudsen" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Aerts" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Archambault" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Chang" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974335v2" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wybrow" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00698894v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7142-5_28" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696814v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696816v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699061v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701741v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70956-5_1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272779v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Keim" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten G&#246;rg" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876575v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877100v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877101v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877110v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879901v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589907v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Rong" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Omidvar-Tehrani" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roee Shraga" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3626246.3655017" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01535913v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417569v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sebag" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande G&#246;z&#252;kan" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b6e26b967f0056d9933baad4cb94136678123e50;origin=https://gitlab.inria.fr/cartolabe/cartolabe-visu.git;visit=swh:1:snp:22a1dc08954a7534bdb1cb6efe90aceb742cb409;anchor=swh:1:rev:1578dbe49772534ef5681a72fbd2a1973eabaef4" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03315738v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3033690" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950934v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01756799v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Scheidegger" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682965v3" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587170v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696823v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarke J. van Wijk" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00144496v3" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcguffin" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00141168v3" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071768v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877124v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00876183v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00911565v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>