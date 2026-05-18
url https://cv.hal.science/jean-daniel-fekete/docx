--- v1 (2026-04-10)
+++ v2 (2026-05-18)
@@ -1,27992 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...27940 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Daniel Fekete </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-daniel-fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3770-8726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">08305491X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fekete_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">220807935</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=en&user=PMZ3h7sAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000360668419</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-9175-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing urban data exploration: Layer Toggling and Visibility-Preserving Lenses for multi-attribute spatial analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karelia Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Nonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Bartolo dos Santos Saran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 139, pp.102712. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2026.102712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Log Scales: Toward Cognitively Informed Bar Charts for Orders of Magnitude Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Batziakoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 32 (1), pp.1120-1130. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3634795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-Scale density-plot enhancement based on variance-aware filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaiwei Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kecheng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Wing Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, pp.104180. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2025.104180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization-Driven Illumination for Density Plots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaiwei Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kecheng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaemin Jo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (2), pp.1631-1644. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2024.3495695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Progressive Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ulmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Kohlhammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten May</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (9), pp.6447 - 6467. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3346641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalability in Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moataz Abdelaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sedlmair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (7), pp.3314 - 3330. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2022.3231230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ComBiNet: Visual Query and Comparison of Bipartite Multivariate Dynamic Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (1), pp.290-304. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Early Decision Making with Progressive Bar Charts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameya Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Jermaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), pp.407-417. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2022.3209426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738461v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Barriers to Network Exploration with Visualization: A Report from the Trenches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashael Alkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Scott-Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), pp.907-917. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2022.3209487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyramid-based Scatterplots Sampling for Progressive and Streaming Data Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Wing Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhai Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (1), pp.593-603. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2021.3114880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six Methods for Transforming Layered Hypergraphs to Apply Layered Graph Layout Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Di Bartolomeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Buono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cody Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, EuroVis 2022 - Conference Proceedings, 41 (3), pp.1467-8659. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BitConduite: Exploratory Visual Analysis of Entity Activity on the Bitcoin Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Kinkeldey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Blascheck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Isenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (1), pp.84--94. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2021.3070303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199547v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartolabe: A Web-Based Scalable Visualization of Large Document Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (2), pp.76--88. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2020.3033401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Prior Knowledge in Mixed Initiative Social Network Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Buono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Valdivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.1775 - 1785. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2020.3030347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Missing Path: Diagnosing Incompleteness in Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Destandau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (1), pp.66-82. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1473871621991539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization and Inferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harvard Data Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/99608f92.049ac5b4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Dynamic Hypergraphs with Parallel Aggregated Ordered Hypergraph Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola R Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Buono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dufournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2019.2933196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VAST 2020 Contest Challenge: GraphMatchMaker: Visual Analytics for Graph Comparison and Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natkamon Tovanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (4), pp.89 - 102. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mcg.2021.3091955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Reproducibility in Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Freire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (5), pp.108-119. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2020.3006412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANENE: A Progressive Algorithm for Indexing and Querying Approximate k-Nearest Neighbors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaemin Jo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinwook Seo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), pp.1347-1360. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2018.2869149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Composite Data Physicalization Using Wheeled Micro-Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Follmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (1), pp.737-747. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2018.2865159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848436v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Declarative Rendering Model for Multiclass Density Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaemin Jo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (1), pp.470-480. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2018.2865141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of Blockchain Data: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natkamon Tovanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Isenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (7), pp.3135 - 3152. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2019.2963018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance Analysis for Sensemaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Jankun-Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Tory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (6), pp.27-29. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2019.2945378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CENDARI Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Bryant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataša Bulatović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Knežević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3092906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523102v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bertin's Legacy in Information Visualization and the Reorderable Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartography and Geographic Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (2), pp.176-181. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15230406.2018.1470942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786606v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Visualization and Exploration of Large Bipartite Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Höllt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudewijn Lelieveldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmar Eisemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (3), pp.12. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.13441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Progressive Visualizations Affect Exploratory Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Zgraggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Galakatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Crotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Kraska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (8), pp.1977-1987. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2016.2607714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARIES: Enabling Visual Exploration and Organization of Art Image Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhaylla Crissaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Wood Ruby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Deutch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Luke Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (1), pp.91 - 108. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2017.377152546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnostics: Image-based Search of Interesting Matrix Views for Guided Network Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Behrisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Delz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura von Rüden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2016.2598467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steering the Craft: UI Elements and Visualizations for Supporting Progressive Visual Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Karthik Badam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Eurographics Conference on Visualization (EuroVis 2017), 36 (3), pp. 491-502. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.13205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suggested Interactivity: Seeking Perceived Affordances for Information Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), pp.639-648. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2015.2467201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Reordering Methods for Table and Network Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Behrisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henry Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Schreck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35, pp.24. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.12935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small MultiPiles: Piling Time to Explore Temporal Patterns in Dynamic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henry-Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Dwyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Madhyastha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (3), pp.31-40. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.12615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a smooth design process for static communicative node-link diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Suslik Spritzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Dal Sasso Freitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, EuroVis 2015 - Conference Proceedings, 34 (3), pp.461-470. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.12658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Placement and Design of Word-Scale Visualizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Willett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Isenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (12), pp.2291--2300. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2014.2346435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Bertin matrices: New Interactions for Crafting Tabular Visualizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (12), pp.2082 - 2091. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2014.2346279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GraphDiaries: Animated Transitions and Temporal Navigation for Dynamic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pietriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (5), pp.740 - 754. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2013.254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Principled Way of Assessing Visualization Literacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald A. Rensink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (12), pp.10. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2014.2346984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sédimentation visuelle - Outil et technique pour visualiser les flux de données à destination du grand public.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Huron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Big Data</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Sedimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Huron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, IEEE Transactions on Visualization and Computer Graphics, 19 (12), pp.2446-2455. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2013.227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoccerStories: A Kick-off for Visual Soccer Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (12), pp.2506-2515. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2013.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Analytics Infrastructures: From Data Management to Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Visual Analytics: Seeking the Unknown, 46 (7), pp.22-29. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MC.2013.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid-Image Visualization for Large Viewing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Isenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Willett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bezerianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (12), pp.2346--2355. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2013.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization Applications and Design Studies [Guest editors' introduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Di Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huamin Qu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (1), pp.20-21. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2012.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Data for Visual Analytics: Opportunities and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Technical Committee on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (3), pp.27-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Effect of Visualizations on Bayesian Reasoning Through Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luana Micallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (12), pp.2536 - 2545. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2012.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717503v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Sketchiness as a Visual Variable for the Depiction of Qualitative Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bezerianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Isenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (12), pp.2769-2778. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2012.220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Lens: Adaptive Color Scale Optimization for Visual Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (6), pp.795--807. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2010.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on Dual-Scale Data Charts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Isenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bezerianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (12), pp.2469-2487. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2011.160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La visualisation analytique, pour comprendre des données complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Analysis of Large Graphs: State-of-the-Art and Future Research Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana von Landesberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan Kuijper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Schreck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Kohlhammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarke van Wijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (6), pp.1719-1749. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8659.2011.01898.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélange: Space Folding for Visual Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (3), pp.468-483. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2009.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GraphDice: A System for Exploring Multivariate Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bezerianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (3), pp.863-872. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8659.2009.01687.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00521661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Aggregation for Information Visualization: Overview, Techniques, and Design Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (3), pp.439-454. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2009.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeneaQuilts: A System for Exploring Large Genealogies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bezerianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhee Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (6), pp.1073-1081. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2010.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00532939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoCoNutTrix: Collaborative Retrofitting for Information Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Isenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bezerianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheelagh Carpendale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special Issue on Collaborative Visualization, 29 (5), pp.44--57. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2009.78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling the Dice: Multidimensional Visual Exploration using Scatterplot Matrix Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (6), pp.1141-1148. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2008.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Insight-Based Evaluation of Visualizations: From Contest to Benchmark Repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Grinstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1), pp.120-134. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2007.70412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations visuelles alternatives pour les réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Communication - Technologie - Société, 26 (152), pp.59-92. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/Réseaux.152.59-92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V4Miner: un environnement de programmation visuelle pour la fouille de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nghi Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (3-4), pp.503. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.22.503-517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00311324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Readability of Clustered Social Networks using Node Duplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bezerianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (6), pp.1317-1324. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2008.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet et la plateforme &amp;quot;Millefeuille&amp;quot; : recherches et outils informatiques pour de nouveaux usages des almanachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Ogilvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 166 (1), pp.89-98. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bec.2008.464662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NodeTrix: a Hybrid Visualization of Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Mcguffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (6), pp.1302-1309. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2007.70582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689983v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop report: information visualization-human-centered issues in visual representation, interaction, and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kerren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John T. Stasko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris North</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (3), pp.189-196. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/palgrave.ivs.9500160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 Years of four HCI conferences: A Visual Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Goodell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Special issue in honor of Ben Shneiderman's 60th birthday: Reflections on Human-Computer Interaction, 23 (3), pp.239-285. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447310701702402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'outils pour la visualisation de sources historiques codées en XML/TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dufournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Visualisation pour les bibliothèques numériques, 9 (2006/2), pp.37-57. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.9.2.37-56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MatrixExplorer: a Dual-Representation System to Explore Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (5), pp.677-684. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2006.160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Readability of Graphs using Node-Link and Matrix-Based Representations: a Controlled Experiment and Statistical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghoniem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagliola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (2), pp.114-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corpus à la région : représentations multi-échelles pour les manuscrits modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurèle Crasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistica Computazionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, XX-XXI, pp.111-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flattening 3D objects using silhouettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingo Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (3), pp.239--248. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8659.00583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse historique de sources manuscrites : application de TEI à un corpus de lettres de rémission du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dufournaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Les documents anciens, 3 (1-2), pp.117-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience de codage de document à intérêt graphique à l’aide de TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Gutenberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 28-29, pp.131-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Public Budgets with Symber Tree: An Interactive Hierarchical Visualization for Comparisons Across Orders of Magnitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Batziakoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2026 - Extended Abstracts of CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Barcellona, Spain. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3772363.3798716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Multi-Attribute Spatial Data Through Layer Toggling and Visibility-Preserving Lenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karelia Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Nonato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Posters of VIS 2024 - IEEE Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Space for Static Visualizations with Several Orders of Magnitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Batziakoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cabric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVis 2024 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Queries on Bipartite Multivariate Dynamic Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVis 2022 - 24th EG Conference on Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/evp.20221115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reordering for Matrix Visualization with Reorder.js</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan van Beusekom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIS 2022 - IEEE VIS 2022 Poster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Oklahoma City / Hybrid, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Interaction-Driven Framework for Modeling Big Data Visualization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Benvenuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fiordeponti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Catarci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVis 2022 - 24th EG Conference on Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/evp.20221125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GraphletMatchMaker: Visual Analytics Approaches to Graph Matching in Cybersecurity Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natkamon Tovanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Visual Analytics Science and Technology, VAST Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of Online Bitcoin Visualizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natkamon Tovanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Isenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Posters of the European Conference on Visualization (EuroVis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/eurp.20191148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Entity Behavior on the Bitcoin Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Isenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Kinkeldey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIS 2017 - IEEE Conference on Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Phoenix, United States. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BitConduite: Visualizing and Analyzing Activity on the Bitcoin Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Kinkeldey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Isenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVis 2017 - Eurographics Conference on Visualization, Posters Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aire-la-Ville, Switzerland. pp.3, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypenet: Visualizing Dynamic Hypergraphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Buono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVis 2017 - 19th EG/VGC Conference on Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Barcelona, Spain. , pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Considerations for Enhancing Word-Scale Visualizations with Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Willett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Isenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Posters of the Conference on Information Visualization (InfoVis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Los Alamitos, CA, United States. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetworkCube: Bringing Dynamic Network Visualizations to Domain Scientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henry Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanoulis Giannisakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bongshin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Posters of the Conference on Information Visualization (InfoVis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chicago, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorder.js: A JavaScript Library to Reorder Tables and Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VIS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chicago, United States. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertifier: New Interactions for Crafting Tabular Visualizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. pp.16-17, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensional brush for scatterplot data analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Analytics Science and Technology (VAST), 2014 IEEE Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221 - 222, 2014, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VAST.2014.7042500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Physical Visualizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Conference on Information Visualization (INFOVIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (121)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libra: An Interaction Model for Data Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2025, Yokohama, Japan. pp.1-17, Article No.: 1169, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706598.3713769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We Need to Talk (more) About Numeracy! Toward a Numeracy-Informed Visualization Design Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Batziakoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VisComm 2025 - 7th Workshop on Visualization for Communication, IEEE VIS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VisComm69388.2025.00007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Glyph-Based Hierarchical Visualization for Orders of Magnitude Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Batziakoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Posters of IEEE VIS 2025 - Visualization &amp; Visual Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Expert Exploration in EHR Visualization Tools: The ParcoursVis Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VAHC - 2025 IEEE 16th Workshop on Visual Analytics in Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VAHC69430.2025.00005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost in Magnitudes: Exploring Visualization Designs for Large Value Ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Batziakoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cabric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2025, Yokohama, Japan. pp.1-18 Article No.: 1170, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706598.3713487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing the Paradigm from Dynamic Queries to LLM-generated SQL Queries with Human Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeon Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sungbok Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VIS 2025 - 16th Annual Workshop on Visual Analytics in Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLAImate: AI-Enabled Climate Change Communication through Personalized and Localized Narrative Visualizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashrur Rashik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narges Mahyar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VIS 2025 - Short Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2025, Vienna, Austria. pp.36-40, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VIS60296.2025.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote: Scalability in Visualization and Visual Analytics with Progressive Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVI 2024: International Conference on Advanced Visual Interfaces 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Arenzano, Italy. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3656650.3660546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Reproducibility for Visualization Figures in Climate Change Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingcai Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VIS 2024 Workshop on Visualization for Climate Action and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamin Bach; Fanny Chevalier; Helen-Nicole Kostis; Mark SubbaRao; Yvonne Jansen; Robert Soden, Oct 2024, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Visualizations for Enhancing Carbon Numeracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Batziakoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cabric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VIS 2024 Workshop on Visualization for Climate Action and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamin Bach; Fanny Chevalier; Helen-Nicole Kostis; Mark SubbaRao; Yvonne Jansen; Robert Soden, Oct 2024, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une Conférence IHM Hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cabric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interdisciplinary Perspective on Evaluation and Experimental Design for Visual Text Analytics: Position Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostiantyn Kucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sultanum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Daza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Simaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Skeppstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BELIV 2022 - IEEE Workshop on Evaluation and Beyond - Methodological Approaches to Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Oklahoma City, United States. pp.28-37, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BELIV57783.2022.00008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Uncertainty in the Visual Text Analysis Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantea Haghighatkhah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mennatallah El-Assady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narges Mahyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carita Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIS4DH 2022 - 7th Workshop on Visualization for the Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Oklahoma City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Historical Documents To Social Network Visualization: Potential Pitfalls and Network Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dufournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIS4DH 2022 - 7th Workshop on Visualization for the Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Oklahoma City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosing Incompleteness in Wikidata with The Missing Path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Destandau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiki Workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Time-Series of Measures for Exploring Dynamic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liwenhan Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVI' 20 - International Conference on Advanced Visual Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Ischia Island, Italy. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3399715.3399922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing and Exploring High-Dimensional Data with Dimensionality Reduction Algorithms and Matrix Visualizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Cutura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sedlmair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVI' 20 - International Conference on Advanced Visual Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Ischia Island, Italy. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3399715.3399875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database Benchmarking for Supporting Real-Time Interactive Querying of Large Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leilani Battle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Eichmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Catarci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD ’20 - International Conference on Management of Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Portland, OR, United States. pp.1571-1587, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3318464.3389732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Visualization and Analytics: Future Research Challenges and Emerging Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady Andrienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Andrienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven M. Drucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danyel Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BigVis 2020: Big Data Visual Exploration and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Use Cases for Progressive Visual Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuheng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSIA 2019 - 4th Workshop on Data Systems for Interactive Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation interactive en agro-alimentaire: l’outilLiDeoGraM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Visu 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Visual Data Analysis Systems: A Discussion Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leilani Battle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Binnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Catarci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Eichmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HILDA’18: Workshop on Human-In-the-Loop Data Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Houston, TX, United States. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3209900.3209901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Dynamic Hypergraphs to Reveal the Evolution of the Business Network of a 17th Century French Woman Merchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Buono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dufournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIS 2018 - 3rd Workshop on Visualization for the Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Progressive k-d tree for Approximate k-Nearest Neighbors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaemin Jo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinwook Seo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Data Systems for Interactive Analysis (DSIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Use of The Vistorian: Complementing Logs with Context Mini-Questionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Serrano Molinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dufournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visualization for the Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using VisKit: A Manual for Running a Constructive Visualization Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Huron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheelagh Carpendale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedagogy of Data Visualization Workshop at IEEE VIS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Baltimore, MD, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Better Grasp on Pictures Under Glass: Comparing Touch and Tangible Object Manipulation using Physical Proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Huron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Working Conference on Advanced Visual Interfaces (AVI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bari, Italy. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2909132.2909247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooids: Building Blocks for Swarm User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence H Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Parsaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th Annual Symposium on User Interface Software and Technology (UIST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2984511.2984547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeekAView: An Intelligent Dimensionality Reduction Strategy for Navigating High-Dimensional Data Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josua Krause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritra Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDAV 2016 - IEEE 6th Symposium on Large Data Analysis and Visualization </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2016, Baltimore, MD, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Historical Research Through User-Centered Visual Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Giannisakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Dimara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Willett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sixth international Eurovis workshop on visual analytics (EuroVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Cagliary, Italy. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/eurova.20151095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartTokens: Embedding Motion and Grip Sensing in Small Tangible Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Huron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Symposium on User Interface Software and Technology (UIST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2015, New York, NY, United States. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2807442.2807488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossets: Manipulating Multiple Sliders by Crossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Graphics Interface Conference (GI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toronto, Canada. pp.233-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIY Bertin Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Di Vozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the CHI Workshop on Exploring the Challenges of Making Data Physical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Considerations for Composite Physical Visualizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Huron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the CHI Workshop on Exploring the Challenges of Making Data Physical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storytelling in Information Visualizations: Does it Engage Users to Explore Data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2702123.2702452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProgressiVis: a Toolkit for Steerable Progressive Analytics and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Data Systems for Interactive Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chicago, United States. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Table! Improving Temporal Navigation in Soccer Ranking Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2014 - Proceedings of the 2014 Annual Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.887-896, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2556288.2557379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting the Design and Fabrication of Physical Visualizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saiganesh Swaminathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conglei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lora Oehlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2014 Annual Conference on Human Factors in Computing Systems (CHI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2014, Toronto, ON, Canada. pp.3845--3854, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2556288.2557310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating physical visualizations with makervis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saiganesh Swaminathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conglei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lora Oehlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2014 - Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.543-546, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2559206.2574788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Dynamic Networks with Matrix Cubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pietriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2014 Annual Conference on Human Factors in Computing Systems (CHI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.877-886, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2556288.2557010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931911v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CO2 Pollution Map: Lessons Learned from Designing a Visualization that Bridges the Gap between Visual Communication and Information Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Information Visualization [Poster paper]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PolemicTweet: Video Annotation and Analysis through Tagged Tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Huron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Isenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP, Sep 2013, Heidelberg, Germany. pp.135-152, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40480-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble-TV: Live Visual Feedback for Social TV Broadcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Huron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI 2013 Workshop : Exploring and enhancing the user experience for television</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Horizon Graphs: Improving the Compact Visualization of Multiple Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2013 Annual Conference on Human Factors in Computing Systems (CHI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2013, Paris, France. pp.3217-3226, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2470654.2466441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Dense Dynamic Networks with Matrix Cubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pietriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Information Visualization [Poster]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Atlanta, GA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Graph Comparison Techniques for Brain Connectivity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basak Alper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henry Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Isenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2013 Annual Conference on Human Factors in Computing Systems (CHI 2013, April 27-May 2, 2013, Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2013, New York, United States. pp.483-492, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2470654.2470724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POWERWALL: international workshop on interactive, ultra-high-resolution displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Rooney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Endert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasper Hornbæk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris North</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Human Factors in Computing Systems - CHI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chris Rooney, Kasper Hornbæk, Alex Endert, Chris North, Jean-Daniel Fekete, Apr 2013, Paris, France. pp.3227--3230, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2468356.2479653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Efficiency of Physical Visualizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2013 Annual Conference on Human Factors in Computing Systems (CHI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2013, Paris, France. pp.2593-2602, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2470654.2481359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Crowdsourcing of Detailed Soccer Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What's the score? The 1st Workshop on Sports Data Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Atlanta, GA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProxiLens: Interactive Exploration of High-Dimensional Data using Projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VAMP: EuroVis Workshop on Visual Analytics using Multidimensional Projections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michael Aupetit; Laurens van der Maaten, Jun 2013, Leipzig, Germany. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/PE.VAMP.VAMP2013.011-015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Individual to the Group: Integrating Asynchronous Collaboration with Co-located Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Isenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AVI Workshop on Supporting Asynchronous Collaboration in Visual Analytics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stackables: Faceted Browsing with Stacked Tangibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Isenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Klum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Langner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Dachselt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Human Factors in Computing Systems (CHI Interactivity)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, New York, NY, United States. pp.1083--1086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive Horizon Graphs: Improving Small Multiples Visualization of Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Information Visualization (INFOVIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2012, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Remote Controllers for Wall-Size Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM annual conference on Human Factors in Computing Systems. CHI '12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, May 2012, Austin, TX, United States. pp.2865-2874, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2207676.2208691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Navigation in Dynamic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pietriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Information Visualization (InfoVis) [Poster]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Visual Sedimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Huron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Posters of the IEEE Conference on Information Visualization (InfoVis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Supplied Sentiments in Tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Huron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Information Visualization (INFOVIS): 2nd Workshop on Interactive Visual Text Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2012, Seattle, Washington, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stackables: Combining Tangibles for Faceted Browsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Klum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Isenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Langner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Dachselt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Visual Interfaces (AVI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, New York, NY, United States. pp.241--248, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2254556.2254600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Random Graph Generation with Evolutionary Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Spritzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph Drawing 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Berlin, Germany. pp.541-552, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36763-2_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Analytics of EA Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference, GECCO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obvious: A Meta-Toolkit to Encapsulate Information Visualization Toolkits --- One Toolkit to Bind Them All</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Hémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Analytics Science and Technology (VAST), 2011 IEEE Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2011, Providence, RI, United States. pp.89--98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Distortion for Animated Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bezerianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waqas Javed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 11: International Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, May 2011, Vancouver, Canada. pp.2009--2018, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1978942.1979233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00556177v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance Management in the EdiFlow VA Workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Benzaken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI Workshop on Analytic Provenance: Process+Interaction+Insight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Held in conjunction with the ACM Conference on Human Factors in Computing Systems (CHI), Vancouver,, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EdiFlow: data-intensive interactive workflows for visual analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Benzaken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Hémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2011, Hannover, Germany. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE.2011.5767914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00532552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extended Evaluation of the Readability of Tapered, Animated, and Textured Directed-Edge Representations in Node-Link Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Holten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Isenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarke van Wijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Visualization Symposium (PacificVis), 2011 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hong Kong, China. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual analysis of population scatterplots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foucquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Biannual International Conference on Artificial Evolution (EA-2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Aggregation of Wikipedia Data for Visual Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Visual Analytics Science and Technology (VAST 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Salt Lake City, United States. pp.147--154, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VAST.2010.5652896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Text Animated Transitions to Support Navigation in Document Histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bezerianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2010, Atlanta, GA, United States. pp.683-692, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1753326.1753427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WikipediaViz: Conveying Article Quality for Casual Wikipedia Readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PacificVis '10: IEEE Pacific Visualization Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Taipei, Taiwan. pp.49-56, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PACIFICVIS.2010.5429611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00550698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EdiFlow: data-intensive interactive workflows for visual analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Benzaken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539718v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the dynamics of e-science social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asterios Katsifodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation de mesures agrégées pour l'estimation de la qualité des articles Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2010: Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hammamet, Tunisie. Cépaduès-Éditions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00550697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion-pointing: target selection using elliptical motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Human Factors in Computing Systems - Proceedings of the 27th international conference on Human factors in computing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2009, Boston, United States. pp.289-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00383759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReaViz: Reactive Workflows for Visual Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Benzaken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Management &amp; Visual Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology-Aware Navigation in Large Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomer Moscovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pietriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGCHI conference on Human Factors in computing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2009, Boston, United States. pp.2319--2328, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1518701.1519056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00373679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive workflows for visual analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Benzaken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Naumur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Note on Setting-up Logging and Replay Mechanisms in InfoVis Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BELIV'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2008, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélange: Space Folding for Multi-Focus Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '08: Proceeding of the twenty-sixth annual SIGCHI conference on Human factors in computing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2008, Florence, Italy. pp.1333-1342, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1357054.1357263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00273804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZAME: Interactive Large-Scale Graph Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Nghi Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Goodell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pacific Visualization Symposium 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2008, Kyoto, Japan. pp.215-222, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PACIFICVIS.2008.4475479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00273796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Pointing for Object Picking in Complex 3D Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Graphics Interface 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Windsor, ON, Canada. pp.243-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MatLink: Enhanced Matrix Visualization for Analyzing Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction - INTERACT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP, Sep 2007, Rio de Janeiro, Brazil. pp.288-302, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74800-7_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naviguer dans des grands arbres avec ControlTree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Association Francophone d'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1541436.1541463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive Data Mining via Boosting of Least Squares SVM Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Nghi Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Computer Sciences: Research &amp; Innovation and Vision for the Future, RIVF'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hanoï, Vietnam. pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touchstone: Exploratory Design of Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Mackay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangzhou Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Human factors in computing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, San Jose, CA, United States. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1240624.1240840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538384v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrthoZoom Scroller: 1D Multi-Scale Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Human factors in computing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montréal, Canada. pp.21-30, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1124772.1124776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task taxonomy for graph visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bongshin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BELIV '06: Proceedings of the 2006 AVI workshop on BEyond time and errors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, May 2006, Venezia, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1168149.1168168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MatrixExplorer: Un système pour l'analyse exploratoire de réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, 2006, Montréal, Canada. pp.67 - 74, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1132736.1132745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating visual table data understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2006 AVI workshop on BEyond time and errors: novel evaluation methods for information visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Venezia, Italy. pp.1--5, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1168149.1168154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeareʼs Complete Works as a Benchmark for Evaluating Multiscale Document-Navigation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangzhou Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVI workshop on BEyond time and errors: novel evaluation methods for information visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Venice, Italy. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1168149.1168165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ControlTree: Navigating and Selecting in a Large Tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM symposium on User interface software and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montreux, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeking in Solver Strategies Using Explanations -- Visualization of Dynamic Graphs for Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghoniem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Cambazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Jussien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM symposium on Software Visualization (SOFTVIS'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-Louis, MO, USA, United States. pp.27--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'utilisation de la mémoire épisodique pour la gestion de données familières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Langet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th international conference on Francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.247--250, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1148550.1148588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Input Configurator toolkit: towards high input adaptability in interactive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the working conference on Advanced visual interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Gallipoli, Italy. pp.244--247, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/989863.989904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support for input adaptability in the ICON toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th international conference on Multimodal interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, State College, PA, United States. pp.212--219, </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1027933.1027969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of the Readability of Graphs Using Node-Link and Matrix-Based Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghoniem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagliola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InfoVis'04 - 10th IEEE Symposium on Information Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Austin, United States. pp.17-24, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFVIS.2004.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des manuscrits : du corpus à la région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurèle Crasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du Document Numérique (SDN 2004). Conférence Internationale Francophone sur l'Ecrit et le Document (CIFED 04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, La Rochelle, France. pp.162-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons tirées des deux compétitions de visualisation d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Plaisant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th conference on Association Francophone d'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Sep 2004, Namur, Belgique. pp.7--12, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1148613.1148616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MaggLite Post-WIMP Toolkit: Draw It, Connect It and Run It</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Hégron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on User Interface Software and Technology (UIST 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Santa Fe, NM, United States. pp.257-266, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1029632.1029677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00550595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boîte à outils InfoVis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th conference on Association Francophone d'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2004, Namur, Belgium. pp.69--76, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1148613.1148624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VISEXP: visualizing constraint solver dynamics using explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghoniem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Jussien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAIRS'04: Seventeenth international Florida Artificial Intelligence Research Society conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Miami, Florida, United States. pp.263--268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la lisibilité des graphes en représentation noeuds-liens et matricielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghoniem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagliola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Conférence Francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Namur, Belgique. pp.77-84, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1148613.1148625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The InfoVis Toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Symposium on Information Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Austin, TX, United States. pp.167--174, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFOVIS.2004.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlaying Graph Links on Treemaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niem Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Plaisant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2003, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation matricielle des graphes et manipulation directe de hiérarchies de clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2003 Proceedings of the 15th French-speaking conference on human-computer interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Oct 2003, Caen, France. pp.206-207, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1063669.1063698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Infovis Toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on User Interface Software and Technology (UIST 2003) Conference Compendium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2003, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Infovis Toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Information Visualization Conference Compendium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing explanations to exhibit dynamic structure in constraint problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghoniem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Jussien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on User-Interaction in Constraint Satisfaction (UICS'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Kinsale, Ireland, Ireland. pp.1--15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de TEI comme support méthodologique au dépouillement de sources manuscrites. Application aux lettres de rémission du XVIe siècle dans le duché de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dufournaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association pour l’Histoire et l’Informatique « L’informatique dans l’enseignement de l’histoire et la formation des historiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Information Visualization of a Million Items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Plaisant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE Symposium on Information Visualization 2002 (InfoVis 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2002, Boston, United States. pp.117-124, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFVIS.2002.1173156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation de graphes de co-activité par matrices d'adjacence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghoniem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th French-speaking conference on Human-computer interaction (Conférence Francophone sur l'Interaction Homme-Machine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Nov 2002, Poitiers, France. pp.279--282, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/777005.777054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input Device Selection and Interaction Configuration with ICON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference IHM-HCI 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Lille, France. pp.543-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture multi-dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque sur les Interfaces Multimodales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Nigay, May 2000, Grenoble, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compus: visualization and analysis of structured documents for understanding social life in the 16th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dufournaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the fifth ACM conference on Digital libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, San Antonio, TX, United States. pp.47--55, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/336597.336632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excentric labeling: dynamic neighborhood labeling for data visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Plaisant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the SIGCHI conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Pittsburgh, PA, United States. pp.512--519, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/302979.303148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'une Boîte à Outils Multi-Dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la onzième conférence francophone sur l'Interaction Homme-Machine (IHM 99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jocelyne Nanard, Nov 1999, Montpellier, France. pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois services du noyau sémantique indispensables à l'IHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8emes journées sur l'ingénierie de l'Interaction Homme-Machine (IHM 96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Grenoble, France. pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Multi-layer Model for Building Interactive Graphical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th Annual ACM Symposium on User Interface Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Seattle, United States. pp.109--118, </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/237091.237108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TicTacToon: A Paperless System for Professional 2D Animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érick Bizouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Cournarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Taillefer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH '95 22nd International ACM Conference on Computer Graphics and Interactive Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Los-Angeles, United States. pp.79--90, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/218380.218417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Gap Closing for Freehand Drawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gangnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Van Thong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siggraph'94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Jul 1994, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-layer graphic model for building interactive graphical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Graphics Interface '92</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Vancouver, Canada. pp.294-300, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20380/GI1992.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENESE: narrowing the gap between experts and systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dumeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images of the Twenty-First Century. Annual International Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1989, Seattle, United States. pp.1845-1846, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.1989.96481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of Electronic Health Record Sequences at Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost in Magnitudes: Exploring the Design Space for Visualizing Data with Large Value Ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Batziakoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cabric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BitConduite: Visualizing and Analyzing Entity Activity on the Bitcoin Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Kinkeldey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Blascheck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Isenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path Outlines: Browsing Path-Based Summaries of Linked Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Destandau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive Data Science: Potential and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cagatay Turkay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Binnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Strobelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartolabe, un système d’information par apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Dimensionality Reduction Artifacts: An Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aupetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive Analytics: A Computation Paradigm for Exploratory Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Primet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danyel Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sedlmair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eurographics, pp.231, 2024, 978-3-03868-270-7. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/pda.20242707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report from Dagstuhl Seminar 18462: Provenance and Logging for Sense Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Jankun-Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Tory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagstuhl Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8 (11), pp.35--62, 2019, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/DagRep.8.11.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive Data Analysis and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danyel Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sedlmair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schloss Dagstuhl--Leibniz-Zentrum fuer Informatik, 2019, </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/DagRep.8.10.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation de grandes masses de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, 33, pp.100, 2014, 978-2-7462-4661-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacific Visualization Symposium (PacificVis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Di Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huamin Qu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Visualization: Human-Centered Issues and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kerren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John T. Stasko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris North</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. Springer, 4950/2008, pp.177, 2008, Lecture Notes in Computer Science, 978-3-540-70955-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation pour les bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques André. Lavoisier, 9, pp.126, 2006, 2006/2, 1279-5127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IHM 2004 Proceedings of the 16th conference on Association Francophone d'Interaction Homme-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Noirhomme. ACM, pp.266, 2004, ISBN:1-58113-926-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st international symposium on Non-photorealistic animation and rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Salesin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Daniel Fekete and David Salesin. ACM, pp.126, 2000, 1-58113-277-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 10ièmes journées francophones d'Interaction Homme Machine (IHM 98)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Daniel Fekete. Cepadues, pp.157, 1998, 9-782854-285178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Structures and Algorithms for Progressive Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Daniel Fekete; Danyel Fisher; Michael Sedlmair. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progressive Data Analysis: Roadmap and Research Agenda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurographics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-68, 2024, 978-3-03868-270-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty and Quality for Progressive Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Karthik Badam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progressive Data Analysis: Roadmap and Research Agenda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, pp.92-107, 2024, 978-3-03868-270-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation for Progressive Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sedlmair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progressive Data Analysis: Roadmap and Research Agenda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, pp.150-170, 2024, 978-3-03868-270-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Follmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Huron; Till Nagel; Lora Oehlberg; Wesley Willett. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making with Data: Physical Design and Craft in a Data-Driven World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A K Peters/CRC Press, 2023, 9781032207223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying the framework of Multi-Layer Network and Visual Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remco Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Analytics of Multilayer Networks Across Disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (2), pp.19-23, 2019, Dagstuhl Reports</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction in the Visualization of Multivariate Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wybrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana von Landesberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarke van Wijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kerren, Andreas; Purchase, Helen; Ward, Matthew O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multivariate Network Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8380, Springer, pp.XV, 237, 2014, Lecture Notes in Computer Science, 978-3-319-06792-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974335v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Visualizations and Interactions for Social Networks Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henry Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDBOOK OF SOCIAL NETWORK TECHNOLOGIES AND APPLICATIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.611-636, 2010, 978-1-4419-7142-5. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-7142-5_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eurographics Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mastering the information age - Solving problems with visual analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics Association, pp.87-108, 2010, 978-3-905673-77-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualiser l'information pour la comprendre vite et bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADBS éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'usager numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBS éditions, pp.161-194, 2010, 978-2-84365-126-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treemap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2009, 978-0-387-35544-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Value of Information Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarke van Wijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John T. Stasko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris North</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Visualization: Human-Centered Issues and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-18, 2008, Lecture Notes in Computer Science, 978-3-540-70955-8. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-70956-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Analytics: Definition, Process and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Keim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady Andrienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Görg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Kohlhammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Kerren and John T. Stasko and Jean-Daniel Fekete and Chris North. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Visualization - Human-Centered Issues and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4950, Springer, pp.154-175, 2008, LNCS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00272779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacky Akoka Isabelle Comyn-Wattiau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'informatique et des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2006, 2-7117-4846-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Langage PostScript</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions T.I., 2004, Techniques de l'ingénieur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Format PDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le format PDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions T.I., 2004, Techniques de l'ingénieur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben Shneiderman, Catherine Plaisant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing the User Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Addison Wesley, pp.174-210, 2004, 0321197860</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements de développement de systèmes interactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Kolski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'information et Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Hermès - Lavoisier, 2001, 9782746202436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eighth Workshop on Human-In-the-Loop Data Analytics (HILDA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Rong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrooz Omidvar-Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roee Shraga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD/PODS '24: Companion of the 2024 International Conference on Management of Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, pp.657-658, 2024, </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3626246.3655017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIVVIL: Logging Interactive Visualizations and Visualizing Interaction Logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop IEEE VIS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Baltimore, United States. pp.33, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartolabe-visu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hande Gözükan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:b6e26b967f0056d9933baad4cb94136678123e50;origin=https://gitlab.inria.fr/cartolabe/cartolabe-visu.git;visit=swh:1:snp:22a1dc08954a7534bdb1cb6efe90aceb742cb409;anchor=swh:1:rev:1578dbe49772534ef5681a72fbd2a1973eabaef4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2020 Visualization Technical Achievement Award</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2020.3033690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Analytics for Monitoring and Exploration of Blockchain Data With a Focus on the Bitcoin Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Isenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Kinkeldey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI for Blockchain: A CHI 2018 workshop on Studying, Critiquing, Designing and Envisioning Distributed Ledger Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Visualization and Data Management Research (Dagstuhl Seminar 17461)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remco Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Scheidegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2018/8670, Dagstuhl. 2018, pp.46--58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Sketchy Lines for the Visualization of Qualitative Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bezerianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Isenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7910, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682965v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual analytics and experimental analysis of evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7605, INRIA. 2011, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Tapered, Curved, and Animated Directed-Edge Representations in Node-Link Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Holten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Isenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarke J. van Wijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NodeTrix: Hybrid Representation for Analyzing Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mcguffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6183, INRIA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00144496v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Wikipedia with the Zoomable Adjacency Matrix Explorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nghi Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Goodell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6163, INRIA. 2007, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00141168v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The InfoVis Toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4818, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The svgl toolkit: enabling fast rendering of rich 2D graphics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Conversy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2002, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle génération d'Interfaces Homme-Machine pour mieux agir et mieux comprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Paris Sud - Paris XI, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00876183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modele multicouche pour la construction d'applications graphiques interactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Paris Sud - Paris XI, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00911565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId693"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -28047,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D685736"/>
+    <w:nsid w:val="1249CCFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28278,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-daniel-fekete" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3770-8726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08305491X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/fekete_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220807935" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000360668419" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-9175-2018" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05540911v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelia Salinas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Nonato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Bartolo dos Santos Saran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2026.102712" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Batziakoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3634795" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04776837v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhai Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwei Bao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kecheng Lu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaemin Jo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3495695" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04952763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wing Fu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104180" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04361344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ulmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Angelini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Kohlhammer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten May" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3346641" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03820394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pister" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moataz Abdelaal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sedlmair" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3231230" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03927450v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14731" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738461v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameya Patil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jermaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Moritz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3209426" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738500v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashael Alkadi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Serrano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Scott-Brown" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Plaisant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3209487" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03360776v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114880" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03694781v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Di Bartolomeo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Buono" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Dunne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14538" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199547v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kinkeldey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Blascheck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2021.3070303" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02499006v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Renault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Letournel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2020.3033401" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02264960v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola R Valdivia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2933196" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283200v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natkamon Tovanich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Valdivia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcg.2021.3091955" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02566438v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3030347" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612896v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Destandau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1473871621991539" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03315721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/99608f92.049ac5b4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02922295v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Freire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2020.3006412" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01855672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwook Seo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2869149" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848427v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2865141" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848436v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Goc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Follmer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2865159" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426339v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heulot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2963018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02344205v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Jankun-Kelly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Tory" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Xu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2019.2945378" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523102v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Bryant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Bulatovi&#263;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Kne&#382;evi&#263;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092906" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01786606v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2018.1470942" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787046v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pezzotti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#246;llt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn Lelieveldt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Eisemann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13441" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377861v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Behrisch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hund" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Delz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura von R&#252;den" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2598467" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377896v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Zgraggen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Galakatos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Crotty" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kraska" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2607714" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612775v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhaylla Crissaff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Wood Ruby" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Deutch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Luke Dubois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2017.377152546" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01512256v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Karthik Badam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Elmqvist" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13205" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188973v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Eveillard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2467201" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01326759v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henry Riche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Schreck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12935" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158987v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henry-Riche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Dwyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Madhyastha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12615" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFF6DF36C4D514FBE750CA601059D229FA678C87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158223v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Suslik Spritzer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Maria Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12658" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32KWSC3B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024278v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Goffin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Willett" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2346435" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01027582v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald A. Rensink" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2346984" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023890v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2346279" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906597v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pietriga" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.254" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00988001v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846260v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.227" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844878v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.163" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00815610v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2013.120" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846718v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.192" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712763v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Battista" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huamin Qu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2012.28" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738277v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Silva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717503v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Micallef" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.199" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717441v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Isenberg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.220" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694430v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2010.94" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638535v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2011.160" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350301v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712779v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana von Landesberger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Kuijper" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarke van Wijk" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.01898.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696761v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Riche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2009.86" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521661v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01687.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696751v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2009.84" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532939v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhee Bae" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Watson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2010.159" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690020v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelagh Carpendale" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2009.78" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702012v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2008.141" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699065v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2008.153" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701742v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Grinstein" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2007.70412" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772498v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/R&#233;seaux.152.59-92" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311324v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nghi Do" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.22.503-517" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-LC0VSHQ6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732131v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ogilvie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bec.2008.464662" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851878v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kerren" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T. Stasko" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris North" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.ivs.9500160" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-FT7MN4WV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689983v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Mcguffin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2007.70582" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851874v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Goodell" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447310701702402" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876586v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.9.2.37-56" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876592v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2006.160" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340790v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghoniem" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagliola" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875912v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Crasson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875365v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Mart&#237;n" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Torres" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8659.00583" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60VXFTJB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911550v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02161821v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561729v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Assor" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772363.3798716" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04873100v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cabric" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04744681v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700849v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/evp.20221115" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03786492v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan van Beusekom" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700865v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Benvenuti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fiordeponti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Cheng" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Catarci" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/evp.20221125" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986447v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155171v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eurp.20191148" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658500v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528605v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658087v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216216v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeevis.org" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205822v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fernandez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanoulis Giannisakis" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bongshin Lee" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214274v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089616v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523026v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aupetit" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/document/7042500/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2014.7042500" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981001v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241509v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VisComm69388.2025.00007" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04979983v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhao" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Luo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Wang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713769" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236011v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341023v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAHC69430.2025.00005" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341025v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon Jeon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungbok Shin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04981028v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713487" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05425947v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashrur Rashik" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Mahyar" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VIS60296.2025.00012" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04618005v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3656650.3660546" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04744236v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ying" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingcai Wu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04744209v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486645v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03784519v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantea Haghighatkhah" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennatallah El-Assady" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carita Paradis" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03786359v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Kucher" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sultanum" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Daza" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Simaki" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Skeppstedt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BELIV57783.2022.00008" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03784532v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910712v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02556400v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilani Battle" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Eichmann" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Santucci" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3318464.3389732" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02861899v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Cutura" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3399715.3399875" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02861852v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwenhan Xie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James O'Donnell" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3399715.3399922" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02568845v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Andrienko" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Andrienko" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Drucker" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyel Fisher" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737033v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;jean" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02342944v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Chen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Feng" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01855675v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01786507v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Binnig" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209900.3209901" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650272v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650259v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Serrano Molinero" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384388v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377974v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josua Krause" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Dasgupta" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323474v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909247" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391281v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence H Kim" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Parsaei" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2984511.2984547" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01156527v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Giannisakis" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Dimara" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eurova.20151095" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138897v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Di Vozzo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211270v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807442.2807488" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152074v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202901v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138024v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133595v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;tienne" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702452" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929844v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557379" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935978v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiganesh Swaminathan" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conglei Shi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Oehlberg" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557310" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828270v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2574788" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931911v2" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557010" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061773v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781390v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2466441" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796354v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817591v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40480-1_9" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850662v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780999v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Alper" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2470724" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819844v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Rooney" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Endert" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Hornb&#230;k" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2479653" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781831v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2481359" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868775v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523025v2" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aupetit" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE.VAMP.VAMP2013.011-015" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689916v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691449v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Klum" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Langner" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Dachselt" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734497v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694305v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2207676.2208691" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781503v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734084v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689958v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254600" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734407v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720161v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Spritzer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36763-2_48" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642300v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532552v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Benzaken" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc H&#233;mery" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Khemiri" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Manolescu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2011.5767914" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638578v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Wood" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556177v2" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas Javed" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1978942.1979233" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690156v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548180v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Holten" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642307v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foucquier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louchet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690289v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1753326.1753427" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690084v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2010.5652896" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539718v2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benzaken" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550698v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2010.5429611" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550697v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544452v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asterios Katsifodimos" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cady" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Germain-Renaud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383759v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guiard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425666v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00373679v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Moscovich" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1518701.1519056" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699063v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00273796v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Do" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2008.4475479" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731728v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00273804v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1357054.1357263" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851711v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538506v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Appert" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541463" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851672v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74800-7_24" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652770v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538384v2" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangzhou Du" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1240624.1240840" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538428v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1124772.1124776" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851754v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sims" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1168149.1168168" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107308v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132745" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876580v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1168149.1168154" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539067v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1168149.1168165" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539065v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448539v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Jussien" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876185v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Langet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148550.1148588" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869112v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550595v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1029632.1029677" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877104v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148624" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343831v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148625" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875920v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/989863.989904" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875916v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1027933.1027969" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877105v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148616" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343819v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFVIS.2004.1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001210v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876189v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOVIS.2004.64" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875194v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wang" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niem Dang" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875362v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1063669.1063698" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875189v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877111v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448540v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02306634v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875363v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFVIS.2002.1173156" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875364v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777054" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877336v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908513v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877344v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/336597.336632" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877395v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/302979.303148" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908516v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911555v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911559v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/237091.237108" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911849v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rick Bizouarn" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cournarie" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Galas" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taillefer" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/218380.218417" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02924222v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gangnet" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Van Thong" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02357999v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI1992.34" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02357988v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hap" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dumeur" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.1989.96481" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05218369v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Sereno" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589909v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02499003v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490218v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01961871v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Turkay" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Strobelt" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hammer" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248104v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523028v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361430v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Primet" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04776568v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/pda.20242707" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095768v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://drops.dagstuhl.de/opus/volltexte/2019/10355/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.8.11.35" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02090121v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Nandi" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.8.10.1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070466v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696742v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701737v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876578v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolinet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877107v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908512v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salesin" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908514v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04776603v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diglib.eg.org/handle/10.2312/3607057" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04776615v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vilanova" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04776624v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03978632v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185272v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Knudsen" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Aerts" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Archambault" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Chang" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974335v2" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wybrow" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00698894v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7142-5_28" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696814v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696816v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699061v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701741v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70956-5_1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272779v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Keim" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten G&#246;rg" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876575v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877100v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877101v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877110v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879901v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589907v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Rong" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Omidvar-Tehrani" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roee Shraga" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3626246.3655017" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01535913v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417569v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sebag" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande G&#246;z&#252;kan" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b6e26b967f0056d9933baad4cb94136678123e50;origin=https://gitlab.inria.fr/cartolabe/cartolabe-visu.git;visit=swh:1:snp:22a1dc08954a7534bdb1cb6efe90aceb742cb409;anchor=swh:1:rev:1578dbe49772534ef5681a72fbd2a1973eabaef4" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03315738v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3033690" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950934v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01756799v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Scheidegger" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682965v3" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587170v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696823v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarke J. van Wijk" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00144496v3" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcguffin" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00141168v3" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071768v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877124v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00876183v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00911565v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-daniel-fekete" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3770-8726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08305491X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/fekete_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220807935" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=en&amp;user=PMZ3h7sAAAAJ" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000360668419" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-9175-2018" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05540911v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelia Salinas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Nonato" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Bartolo dos Santos Saran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2026.102712" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171203v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Batziakoudi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3634795" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04952763v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwei Bao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kecheng Lu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wing Fu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104180" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04776837v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhai Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaemin Jo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3495695" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04361344v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ulmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Angelini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Kohlhammer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten May" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3346641" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03820394v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pister" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moataz Abdelaal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sedlmair" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3231230" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03927450v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14731" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738461v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameya Patil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jermaine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Moritz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3209426" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738500v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashael Alkadi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Serrano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Scott-Brown" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Plaisant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3209487" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03360776v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114880" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03694781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Di Bartolomeo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Buono" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Dunne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14538" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199547v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kinkeldey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Blascheck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2021.3070303" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02499006v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Renault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Letournel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2020.3033401" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02566438v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Valdivia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3030347" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612896v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Destandau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1473871621991539" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03315721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/99608f92.049ac5b4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02264960v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola R Valdivia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2933196" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283200v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natkamon Tovanich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcg.2021.3091955" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02922295v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Freire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2020.3006412" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01855672v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwook Seo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2869149" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848436v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Goc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Follmer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2865159" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2865141" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426339v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heulot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2963018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02344205v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Jankun-Kelly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Tory" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Xu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2019.2945378" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523102v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Bryant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Bulatovi&#263;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Kne&#382;evi&#263;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092906" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01786606v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2018.1470942" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pezzotti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#246;llt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn Lelieveldt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Eisemann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13441" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377896v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Zgraggen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Galakatos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Crotty" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kraska" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2607714" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612775v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhaylla Crissaff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Wood Ruby" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Deutch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Luke Dubois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2017.377152546" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377861v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Behrisch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hund" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Delz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura von R&#252;den" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2598467" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01512256v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Karthik Badam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Elmqvist" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13205" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188973v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Eveillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2467201" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01326759v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henry Riche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Schreck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12935" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158987v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henry-Riche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Dwyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Madhyastha" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12615" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFF6DF36C4D514FBE750CA601059D229FA678C87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158223v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Suslik Spritzer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Maria Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12658" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32KWSC3B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024278v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Goffin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Willett" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2346435" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023890v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2346279" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906597v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pietriga" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.254" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01027582v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald A. Rensink" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2346984" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00988001v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846260v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.227" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846718v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.192" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00815610v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2013.120" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844878v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.163" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712763v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Battista" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huamin Qu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2012.28" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738277v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Silva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717503v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Micallef" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.199" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717441v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Isenberg" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.220" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694430v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2010.94" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638535v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2011.160" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350301v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712779v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana von Landesberger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Kuijper" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarke van Wijk" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.01898.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696761v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Riche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2009.86" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521661v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01687.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696751v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2009.84" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532939v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhee Bae" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Watson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2010.159" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690020v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelagh Carpendale" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2009.78" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699065v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2008.153" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701742v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Grinstein" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2007.70412" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772498v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/R&#233;seaux.152.59-92" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311324v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nghi Do" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.22.503-517" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-LC0VSHQ6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702012v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2008.141" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732131v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ogilvie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bec.2008.464662" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689983v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Mcguffin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2007.70582" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851878v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kerren" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T. Stasko" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris North" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.ivs.9500160" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-FT7MN4WV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851874v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Goodell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447310701702402" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876586v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.9.2.37-56" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876592v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2006.160" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340790v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghoniem" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagliola" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875912v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Crasson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875365v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Mart&#237;n" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Torres" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8659.00583" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60VXFTJB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911550v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02161821v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561729v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Assor" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772363.3798716" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04744681v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04873100v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cabric" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rey" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700849v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/evp.20221115" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03786492v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan van Beusekom" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700865v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Benvenuti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fiordeponti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Cheng" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Catarci" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/evp.20221125" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986447v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155171v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eurp.20191148" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658500v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528605v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658087v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216216v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeevis.org" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205822v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fernandez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanoulis Giannisakis" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bongshin Lee" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214274v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089616v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523026v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aupetit" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/document/7042500/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2014.7042500" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981001v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04979983v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhao" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Luo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Wang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713769" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241509v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VisComm69388.2025.00007" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236011v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341023v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAHC69430.2025.00005" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04981028v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713487" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341025v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon Jeon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungbok Shin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05425947v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashrur Rashik" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Mahyar" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VIS60296.2025.00012" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04618005v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3656650.3660546" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04744236v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ying" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingcai Wu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04744209v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486645v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03786359v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Kucher" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sultanum" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Daza" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Simaki" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Skeppstedt" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BELIV57783.2022.00008" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03784519v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantea Haghighatkhah" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennatallah El-Assady" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carita Paradis" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03784532v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910712v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02861852v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwenhan Xie" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James O'Donnell" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3399715.3399922" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02861899v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Cutura" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3399715.3399875" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02556400v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilani Battle" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Eichmann" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Santucci" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3318464.3389732" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02568845v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Andrienko" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Andrienko" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Drucker" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyel Fisher" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02342944v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Chen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Feng" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737033v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;jean" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01786507v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Binnig" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209900.3209901" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01855675v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650272v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650259v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Serrano Molinero" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384388v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323474v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909247" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391281v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence H Kim" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Parsaei" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2984511.2984547" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377974v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josua Krause" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Dasgupta" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01156527v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Giannisakis" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Dimara" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eurova.20151095" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211270v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807442.2807488" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152074v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138897v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Di Vozzo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138024v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133595v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;tienne" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702452" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202901v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929844v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557379" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935978v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiganesh Swaminathan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conglei Shi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Oehlberg" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557310" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828270v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2574788" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931911v2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557010" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061773v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817591v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40480-1_9" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796354v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781390v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2466441" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850662v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780999v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Alper" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2470724" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819844v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Rooney" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Endert" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Hornb&#230;k" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2479653" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781831v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2481359" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868775v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523025v2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aupetit" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE.VAMP.VAMP2013.011-015" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689916v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691449v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Klum" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Langner" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Dachselt" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734497v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694305v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2207676.2208691" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781503v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734084v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734407v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689958v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254600" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720161v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Spritzer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36763-2_48" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642300v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638578v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc H&#233;mery" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Wood" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556177v2" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas Javed" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1978942.1979233" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690156v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Khemiri" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Manolescu" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Benzaken" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532552v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2011.5767914" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548180v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Holten" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642307v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foucquier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louchet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690084v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2010.5652896" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690289v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1753326.1753427" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550698v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2010.5429611" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539718v2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benzaken" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544452v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asterios Katsifodimos" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cady" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Germain-Renaud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550697v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383759v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guiard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699063v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00373679v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Moscovich" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1518701.1519056" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425666v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731728v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00273804v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1357054.1357263" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00273796v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Do" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2008.4475479" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851711v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851672v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74800-7_24" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538506v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Appert" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541463" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652770v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538384v2" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangzhou Du" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1240624.1240840" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538428v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1124772.1124776" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851754v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sims" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1168149.1168168" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107308v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132745" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876580v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1168149.1168154" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539067v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1168149.1168165" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539065v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448539v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Jussien" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876185v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Langet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148550.1148588" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875920v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/989863.989904" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875916v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1027933.1027969" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343819v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFVIS.2004.1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001210v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877105v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148616" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550595v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1029632.1029677" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877104v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148624" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869112v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343831v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148625" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876189v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOVIS.2004.64" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875194v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wang" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niem Dang" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875362v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1063669.1063698" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875189v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877111v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448540v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02306634v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875363v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFVIS.2002.1173156" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875364v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777054" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877336v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908513v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877344v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/336597.336632" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877395v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/302979.303148" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908516v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911555v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911559v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/237091.237108" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911849v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rick Bizouarn" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cournarie" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Galas" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taillefer" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/218380.218417" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02924222v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gangnet" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Van Thong" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02357999v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI1992.34" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02357988v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hap" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dumeur" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.1989.96481" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05218369v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Sereno" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589909v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02499003v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490218v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01961871v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Turkay" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Strobelt" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hammer" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248104v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523028v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361430v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Primet" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04776568v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/pda.20242707" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095768v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://drops.dagstuhl.de/opus/volltexte/2019/10355/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.8.11.35" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02090121v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Nandi" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.8.10.1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070466v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696742v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701737v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876578v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolinet" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877107v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908512v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salesin" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908514v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04776603v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diglib.eg.org/handle/10.2312/3607057" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04776615v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vilanova" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04776624v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03978632v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185272v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Knudsen" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Aerts" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Archambault" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Chang" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974335v2" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wybrow" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00698894v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7142-5_28" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696814v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696816v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699061v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701741v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70956-5_1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272779v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Keim" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten G&#246;rg" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876575v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877100v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877101v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877110v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879901v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589907v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Rong" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Omidvar-Tehrani" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roee Shraga" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3626246.3655017" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01535913v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417569v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sebag" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande G&#246;z&#252;kan" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b6e26b967f0056d9933baad4cb94136678123e50;origin=https://gitlab.inria.fr/cartolabe/cartolabe-visu.git;visit=swh:1:snp:22a1dc08954a7534bdb1cb6efe90aceb742cb409;anchor=swh:1:rev:1578dbe49772534ef5681a72fbd2a1973eabaef4" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03315738v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3033690" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950934v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01756799v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Scheidegger" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682965v3" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587170v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696823v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarke J. van Wijk" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00144496v3" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcguffin" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00141168v3" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071768v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877124v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00876183v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00911565v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>