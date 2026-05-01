--- v0 (2026-03-24)
+++ v1 (2026-05-01)
@@ -66,3053 +66,3122 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact de langues et de cultures aux Antilles</w:t>
+                <w:t xml:space="preserve">Les variétés de français dans les aires créolophones : une comparaison entre la situation à Maurice et aux Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Elissa Pustka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fon Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes créoles [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudescreoles.355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315084v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-03990932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Jno-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archipélies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03087416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des formes ordinaires et la forme scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02506514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations des « mélanges » linguistiques en Martinique : des créolismes au français régional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
-[...61 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elissa Pustka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes créoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02506539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C'est toujours l'autre qui a un accent&amp;quot; : le prestige méconnu des accents du Sud, des Antilles et du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+                <w:t xml:space="preserve">Elissa Pustka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luise Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02506509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C’est toujours l’autre qui a un accent: le prestige méconnu des accents du Sud, des Antilles et du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+                <w:t xml:space="preserve">Elissa Pustka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuella Antoine</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...260 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...64 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luise Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31, pp.27-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique de l’intercompréhension des langues et des cultures : un état des lieux dans la Caraïbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Riba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le français à l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19e année, numéro 04, 2014, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t>
-[...47 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-01341792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique de l'intercompréhension des langues et des cultures : un état des lieux dans la Caraïbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...77 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Riba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le français à l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19-04</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">halshs-01341777v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments de réflexion pour une didactique du français adaptée aux situations de créolophonie : le cas de la Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, FLM, FLE, FLS, au delà des catégories, 1 (176)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01341789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La didactique du français dit 'langue maternelle' en Martinique : entre héritage et innovation</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Évolution du bilinguisme en Martinique : ce que nous apprennent les déclarations et les pratiques langagières des élèves du primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Haïtiano-Antillaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Devenir des créoles : approches théorique, littéraire et sociolinguistique, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00603652v1</w:t>
+                <w:t xml:space="preserve">halshs-01341783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une didactique du français adaptée aux situations de créolophonie : le cas de la Martinique</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Résumé de thèse de Doctorat : &amp;quot;Ce que la didactique du français « langue maternelle » en Martinique peut tirer d’une étude sociolinguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Linguistique légale et demande sociale : les linguistes au tribunal, 2 (132)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00603650v1</w:t>
+                <w:t xml:space="preserve">halshs-01341736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion du contact des langues à l'école en Martinique : une approche sociodidactique</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">De l’intérêt de corpus diversifiés pour la réflexion sociolinguistique et didactique en Martinique…et ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Corpus oraux : recueil et analyse de données XXX (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00603666v1</w:t>
+                <w:t xml:space="preserve">halshs-01341728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faits de variation syntaxique dans le français parlé en Martinique : une approche sociolinguistique</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">La variation en syntaxe dans le cadre de l’enseignement de la langue en Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Études de syntaxe : français parlé, français hors de France, créoles, 57, pp.133-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00603663v1</w:t>
-[...495 lines deleted...]
-                <w:t xml:space="preserve">halshs-00255736v1</w:t>
+                <w:t xml:space="preserve">halshs-01341704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contact de langues et de cultures aux Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunesses francophones - XIIè Congrès de l'APFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Professeurs de Français en Autriche (APFA), Oct 2025, Vienne (AUT), Autriche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être jeune en Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunesses francophones - XIIè Congrès de l'APFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Professeurs de Français en Autriche (APFA), Oct 2025, Vienne (AUT), Autriche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique en contextes créolophones : enjeux identitaires et pédagogiques de la prise en compte du français langue en contact aux Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place du savoir et de la personne dans les pratiques culturelles et professionnelles ancestrales et modernes. Didactique en contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Max Bélaise, Nov 2025, Schoelcher (Martinique), Martinique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contacts et distances entre français et créole en contexte scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude intitulées « Le français au contact des autres langues : état actuel et enseignement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DILTEC de l’Université Sorbonne Nouvelle, Maison des langues de l’université de Genève, CRILLASH (EA 4095) et CRREF (EA 4538) de l’université des Antilles, Apr 2024, Paris et Fort-de-France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques ordinaires dans l’enseignement aux Antilles : compte-rendu des ateliers de discussion avec les enseignants et futurs enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie François-Haugrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Le français dans les pratiques langagières actuelles : Antilles, Haïti, France hexagonale et Suisse. Enquêtes sociolinguistiques et perspectives didactiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRILLASH et le CRREF de l’université des Antilles, Apr 2023, Fort-de-France (Martinique), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Elissa Pustka</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie différenciée, pédagogie de projet et dispositif hybride : enjeux, démarches et pratiques de classe pour répondre aux défis de l’enseignement du FLE post-pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème congrès international des professeurs et chercheurs de français « Les stratégies de l’enseignement du FLE post-pandémie : pratiques innovantes et défis éducatifs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIPROFIF (Union péruvienne de professeurs et chercheurs de français), Oct 2023, Tarapoto, Pérou</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pédagogie différenciée en classe de FLE : Mise au point théorique et pistes didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIIème Rencontre Nationale de Professeurs de Français du Venezuela « Le français : un monde d’opportunités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AVENPROF (Association Vénézuélienne de professeurs de français), Sep 2023, Caracas, Venezuela, Venezuela</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissages (inter)culturels en classe de FLE : questionnements et orientations didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVI Congrès National des Professeurs de Français "Le français un patrimoine à tous"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAPF (Fédération Argentine des Professeurs de Français), Jun 2022, San juan, Argentine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner l'interculturel en classe de FLE aujourd'hui : questionnements et orientations didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème congrès international des professeurs et chercheurs de français "Innovation et créativité dans le processus d'enseignement-apprentissage du FLE : perspectives et nouvelles tendances"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIPPROFIF (Union péruvienne de professeurs et chercheurs de français), Oct 2022, Trujillo, Pérou</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer les pratiques langagières des &amp;quot;jeunes&amp;quot; en Martinique : questionnements théoriques et méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observer les pratiques langagières des "jeunes" aux Antilles pour observer un état de l'évolution de la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-David Bellonie; Frédéric Anciaux, May 2022, Fort-de-France, INSPÉ Martinique - Université des Antilles,, Martinique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement bilingue et approche contrastive en Guadeloupe et en Martinique : Quelle didactisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIe Colloque International des Études Créoles « Mondes créoles, Langues créoles, Développement : enjeux éducatifs, culturels et économiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des Seychelles, Oct 2018, Mahé, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04736386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Français des Antilles et Formation des Enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31e Colloque FLAREP « Quand l’école délie ses langues : défi et atouts guyanais »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FLAREP, Oct 2017, Cayenne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On n’enseigne pas la langue à l’école : là est le problème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international AREF 2010 (Actualité de la recherche en éducation et en formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01341777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La didactique du français dit 'langue maternelle' en Martinique : entre héritage et innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international " Les contextes éducatifs plurilingues et francophones hors de la France continentale : entre héritage et innovation "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00603652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une didactique du français adaptée aux situations de créolophonie : le cas de la Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude " Recherches émergentes en didactique des langues 2011 "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00603650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion du contact des langues à l'école en Martinique : une approche sociodidactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de MoDyCo : " Les plurilinguismes scolaires en zones créolophones "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00603666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faits de variation syntaxique dans le français parlé en Martinique : une approche sociolinguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque " Le français régional antillais : exploration et délimitation d'un concept "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00603663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eclairage sociolinguistique sur la prise en compte de la variation syntaxique en contexte scolaire martiniquais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'Association of French Language Studies (AFLS) 'Le français : langue une, langue plurielle'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Cambridge, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00517002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une prise en compte de l'interculturel et du contact des langues dans les pratiques d'enseignement en Martinique : un éclairage sociolinguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international AFDECE 2010 : " L'intégration de la culture en classe de langue : théorie, formation et pratiques "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00603669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Français et créole en contact en Martinique : diglossie ou continuum ? Ce que nous apprend l'analyse des mélanges codiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées « Etudes de syntaxe : français parlé, français hors de France, créoles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00255735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique langagière des jeunes martiniquais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La dynamique langagière des jeunes martiniquais : entre créole et français standard ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00255892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue scolaire et réalité linguistique des élèves : le cas des écoliers martiniquais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...722 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue scolaire et réalité linguistique des élèves : le cas des écoliers martiniquais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">halshs-01341728v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variation en syntaxe dans le cadre de l’enseignement de la langue en Martinique</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Variation sociolinguistique chez des écoliers martiniquais : construction d'un objet d'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées linguistiques de Munich.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01341704v1</w:t>
+                <w:t xml:space="preserve">halshs-00255738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déterminer la variation sociolinguistique chez des écoliers martiniquais dans une perspective de didactique des langues en contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des Jeunes chercheurs de l'A.F.L.A.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00255736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affirmer son identité dans et par le discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Jno-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires des Antilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archipélies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03087422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques langagières « ordinaires » des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 208, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3122,361 +3191,361 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guadeloupe et Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elissa Pustka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reutner, Ursula. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuel des francophonies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, De Gruyter Mouton, pp. 625-646, 2017, Manuals of Romance Linguistics, 978-3-11-034821-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110348217-028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations et pratiques du français et du créole martiniquais d’élèves scolarisés au cycle 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du XXVe Congrès International de Linguistique et de Philologie Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Walter de Gruyter, 2010, 9783110231915</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01341759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repräsentationen des accent antillais und des accent parisien in Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perzeptive Varietätenlinguistik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang. Editions scientifiques internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Spazi comunicativi / Kommunikative Räume, 978-3-631-61242-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01341714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque la réflexion sociolinguistique éclaire la problématique de l’enseignement du FLM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henri Boyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une épistémologie de la sociolinguistique : actes du colloque international de Montpellier, 10-12 décembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, 2010, 9782359350135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...236 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01341746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3486,167 +3555,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminer la variation sociolinguistique chez des écoliers martiniquais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00252986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d'un corpus oral afin de déterminer la variation sociolinguistique chez des écoliers martiniquais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00255737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3793,51 +3862,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05315084v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Bellonie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05315087v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05353906v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693707v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693724v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Antoine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fran&#231;ois-Haugrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04712896v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04712898v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04712900v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04712895v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736386v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jeannot-Fourcaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01617719v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341777v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guerin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603652v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603650v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603666v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603663v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517002v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603669v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255735v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169196v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255736v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03990932v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Pustka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fon Sing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescreoles.355" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Jno-Baptiste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506514v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506539v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506509v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chalier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Jansen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240704v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341792v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Riba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341789v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341736v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341704v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040799v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01625894v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110348217-028" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341714v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341746v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252986v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255737v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03990932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Pustka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Bellonie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fon Sing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescreoles.355" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087416v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Jno-Baptiste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guerin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506539v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506509v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Jansen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240704v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Riba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341789v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341783v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341728v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341704v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05315084v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05315087v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05353906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693707v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Antoine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fran&#231;ois-Haugrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04712896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04712898v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04712900v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04712895v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567551v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jeannot-Fourcaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01617719v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341777v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603652v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255735v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169196v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255738v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255736v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087422v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040799v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01625894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110348217-028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252986v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255737v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>