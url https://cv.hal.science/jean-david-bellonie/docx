--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -25,52 +25,116 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jean-David Bellonie </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">jean-david-bellonie</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Maître de conférences en sciences du langage à l'Université des Antilles (pôle Martinique), j'assure la responsabilité pédagogique du Master « Didactique et management du FLE/FLS en milieu plurilingue » et y dispense plusieurs enseignements. Docteur en cotutelle de l'Université Paris Ouest Nanterre La Défense et de la Ludwig-Maximilians-Universität de Munich (2009), je mène des recherches au sein du laboratoire CRILLASH sur le contact entre le français et le créole martiniquais, dans une perspective de contextualisation didactique. Mes travaux portent notamment sur les représentations sociolinguistiques, la variation, l'interlecte et l'enseignement du français en contextes plurilingues. Je m'intéresse également aux questions d'interculturalité, de créativité et de pédagogie différenciée en classe de FLE. Par ailleurs, je suis membre du Conseil académique des langues régionales en tant que référent universitaire en Martinique et j'ai participé au comité de pilotage du projet expérimental de classe bilingue français-créole.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -92,2896 +156,2965 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les variétés de français dans les aires créolophones : une comparaison entre la situation à Maurice et aux Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa Pustka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fon Sing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes créoles [en ligne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudescreoles.355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Jno-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archipélies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03087416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des formes ordinaires et la forme scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02506514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C'est toujours l'autre qui a un accent&amp;quot; : le prestige méconnu des accents du Sud, des Antilles et du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Pustka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luise Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02506509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C’est toujours l’autre qui a un accent: le prestige méconnu des accents du Sud, des Antilles et du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Pustka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luise Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31, pp.27-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations des « mélanges » linguistiques en Martinique : des créolismes au français régional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa Pustka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes créoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02506539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique de l’intercompréhension des langues et des cultures : un état des lieux dans la Caraïbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...215 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Riba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le français à l'université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19e année, numéro 04, 2014, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01341792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique de l'intercompréhension des langues et des cultures : un état des lieux dans la Caraïbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Riba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le français à l'université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19-04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments de réflexion pour une didactique du français adaptée aux situations de créolophonie : le cas de la Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, FLM, FLE, FLS, au delà des catégories, 1 (176)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01341789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution du bilinguisme en Martinique : ce que nous apprennent les déclarations et les pratiques langagières des élèves du primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Haïtiano-Antillaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Devenir des créoles : approches théorique, littéraire et sociolinguistique, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01341783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résumé de thèse de Doctorat : &amp;quot;Ce que la didactique du français « langue maternelle » en Martinique peut tirer d’une étude sociolinguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Linguistique légale et demande sociale : les linguistes au tribunal, 2 (132)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01341736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intérêt de corpus diversifiés pour la réflexion sociolinguistique et didactique en Martinique…et ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Corpus oraux : recueil et analyse de données XXX (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01341728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La variation en syntaxe dans le cadre de l’enseignement de la langue en Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Études de syntaxe : français parlé, français hors de France, créoles, 57, pp.133-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01341704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La classe de FLE comme espace interculturel : questionnements depuis la Caraïbe francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e Forum International de la Francophonie - Unir nos énergies pour réinventer les horizons francophones !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Veracruz, Apr 2026, Veracruz, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact de langues et de cultures aux Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunesses francophones - XIIè Congrès de l'APFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Professeurs de Français en Autriche (APFA), Oct 2025, Vienne (AUT), Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être jeune en Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunesses francophones - XIIè Congrès de l'APFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Professeurs de Français en Autriche (APFA), Oct 2025, Vienne (AUT), Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique en contextes créolophones : enjeux identitaires et pédagogiques de la prise en compte du français langue en contact aux Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Place du savoir et de la personne dans les pratiques culturelles et professionnelles ancestrales et modernes. Didactique en contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Max Bélaise, Nov 2025, Schoelcher (Martinique), Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contacts et distances entre français et créole en contexte scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude intitulées « Le français au contact des autres langues : état actuel et enseignement »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DILTEC de l’Université Sorbonne Nouvelle, Maison des langues de l’université de Genève, CRILLASH (EA 4095) et CRREF (EA 4538) de l’université des Antilles, Apr 2024, Paris et Fort-de-France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques ordinaires dans l’enseignement aux Antilles : compte-rendu des ateliers de discussion avec les enseignants et futurs enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie François-Haugrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Le français dans les pratiques langagières actuelles : Antilles, Haïti, France hexagonale et Suisse. Enquêtes sociolinguistiques et perspectives didactiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRILLASH et le CRREF de l’université des Antilles, Apr 2023, Fort-de-France (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie différenciée, pédagogie de projet et dispositif hybride : enjeux, démarches et pratiques de classe pour répondre aux défis de l’enseignement du FLE post-pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès international des professeurs et chercheurs de français « Les stratégies de l’enseignement du FLE post-pandémie : pratiques innovantes et défis éducatifs »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIPROFIF (Union péruvienne de professeurs et chercheurs de français), Oct 2023, Tarapoto, Pérou</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pédagogie différenciée en classe de FLE : Mise au point théorique et pistes didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIème Rencontre Nationale de Professeurs de Français du Venezuela « Le français : un monde d’opportunités »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AVENPROF (Association Vénézuélienne de professeurs de français), Sep 2023, Caracas, Venezuela, Venezuela</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissages (inter)culturels en classe de FLE : questionnements et orientations didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Congrès National des Professeurs de Français "Le français un patrimoine à tous"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FAPF (Fédération Argentine des Professeurs de Français), Jun 2022, San juan, Argentine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l'interculturel en classe de FLE aujourd'hui : questionnements et orientations didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème congrès international des professeurs et chercheurs de français "Innovation et créativité dans le processus d'enseignement-apprentissage du FLE : perspectives et nouvelles tendances"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIPPROFIF (Union péruvienne de professeurs et chercheurs de français), Oct 2022, Trujillo, Pérou</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer les pratiques langagières des &amp;quot;jeunes&amp;quot; en Martinique : questionnements théoriques et méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observer les pratiques langagières des "jeunes" aux Antilles pour observer un état de l'évolution de la société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-David Bellonie; Frédéric Anciaux, May 2022, Fort-de-France, INSPÉ Martinique - Université des Antilles,, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement bilingue et approche contrastive en Guadeloupe et en Martinique : Quelle didactisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIe Colloque International des Études Créoles « Mondes créoles, Langues créoles, Développement : enjeux éducatifs, culturels et économiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université des Seychelles, Oct 2018, Mahé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04736386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Français des Antilles et Formation des Enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e Colloque FLAREP « Quand l’école délie ses langues : défi et atouts guyanais »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FLAREP, Oct 2017, Cayenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une didactique du français adaptée aux situations de créolophonie : le cas de la Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude " Recherches émergentes en didactique des langues 2011 "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00603650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On n’enseigne pas la langue à l’école : là est le problème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international AREF 2010 (Actualité de la recherche en éducation et en formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01341777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La didactique du français dit 'langue maternelle' en Martinique : entre héritage et innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international " Les contextes éducatifs plurilingues et francophones hors de la France continentale : entre héritage et innovation "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00603652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une prise en compte de l'interculturel et du contact des langues dans les pratiques d'enseignement en Martinique : un éclairage sociolinguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude " Recherches émergentes en didactique des langues 2011 "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque international AFDECE 2010 : " L'intégration de la culture en classe de langue : théorie, formation et pratiques "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00603669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion du contact des langues à l'école en Martinique : une approche sociodidactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de MoDyCo : " Les plurilinguismes scolaires en zones créolophones "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00603666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eclairage sociolinguistique sur la prise en compte de la variation syntaxique en contexte scolaire martiniquais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'Association of French Language Studies (AFLS) 'Le français : langue une, langue plurielle'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Cambridge, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00517002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faits de variation syntaxique dans le français parlé en Martinique : une approche sociolinguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque " Le français régional antillais : exploration et délimitation d'un concept "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00603663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Français et créole en contact en Martinique : diglossie ou continuum ? Ce que nous apprend l'analyse des mélanges codiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées « Etudes de syntaxe : français parlé, français hors de France, créoles »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00255735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique langagière des jeunes martiniquais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dynamique langagière des jeunes martiniquais : entre créole et français standard ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00255892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langue scolaire et réalité linguistique des élèves : le cas des écoliers martiniquais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue scolaire et réalité linguistique des élèves : le cas des écoliers martiniquais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00169196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation sociolinguistique chez des écoliers martiniquais : construction d'un objet d'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées linguistiques de Munich.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00255738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminer la variation sociolinguistique chez des écoliers martiniquais dans une perspective de didactique des langues en contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes chercheurs de l'A.F.L.A.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00255736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2991,197 +3124,197 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affirmer son identité dans et par le discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Jno-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires des Antilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archipélies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03087422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques langagières « ordinaires » des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 208, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3191,361 +3324,361 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guadeloupe et Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bellonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa Pustka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reutner, Ursula. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel des francophonies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, De Gruyter Mouton, pp. 625-646, 2017, Manuals of Romance Linguistics, 978-3-11-034821-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110348217-028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et pratiques du français et du créole martiniquais d’élèves scolarisés au cycle 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du XXVe Congrès International de Linguistique et de Philologie Romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Walter de Gruyter, 2010, 9783110231915</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01341759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repräsentationen des accent antillais und des accent parisien in Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perzeptive Varietätenlinguistik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang. Editions scientifiques internationales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Spazi comunicativi / Kommunikative Räume, 978-3-631-61242-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01341714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque la réflexion sociolinguistique éclaire la problématique de l’enseignement du FLM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henri Boyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une épistémologie de la sociolinguistique : actes du colloque international de Montpellier, 10-12 décembre 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert-Lucas, 2010, 9782359350135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01341746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3555,167 +3688,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminer la variation sociolinguistique chez des écoliers martiniquais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00252986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d'un corpus oral afin de déterminer la variation sociolinguistique chez des écoliers martiniquais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Bellonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00255737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3781,51 +3914,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="ABC7F96B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3862,51 +4147,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03990932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Pustka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Bellonie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fon Sing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescreoles.355" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087416v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Jno-Baptiste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guerin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506539v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506509v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Jansen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240704v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Riba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341789v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341783v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341728v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341704v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05315084v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05315087v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05353906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693707v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Antoine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fran&#231;ois-Haugrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04712896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04712898v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04712900v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04712895v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567551v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jeannot-Fourcaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01617719v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341777v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603652v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255735v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169196v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255738v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255736v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087422v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040799v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01625894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110348217-028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252986v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255737v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-david-bellonie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03990932v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Pustka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Bellonie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fon Sing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescreoles.355" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087416v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Jno-Baptiste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506514v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guerin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506509v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Jansen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240704v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Riba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449839v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341789v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341728v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05315084v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05315087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05353906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693707v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693724v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Antoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fran&#231;ois-Haugrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04712896v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04712898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04712900v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04712895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736386v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jeannot-Fourcaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01617719v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341777v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603666v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255892v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169196v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255738v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255736v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087422v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040799v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01625894v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110348217-028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341759v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341746v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252986v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255737v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>