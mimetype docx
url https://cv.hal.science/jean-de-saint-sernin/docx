--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -376,165 +376,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collectivité européenne d'Alsace : une collectivité sui generis ?</w:t>
+                <w:t xml:space="preserve">Les décisions publiques ayant une incidence sur l'environnement : réflexions sur l'article 7 de la Charte de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Saint Sernin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petites affiches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.24-28</w:t>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910164v1</w:t>
+                <w:t xml:space="preserve">hal-04154714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les décisions publiques ayant une incidence sur l'environnement : réflexions sur l'article 7 de la Charte de l'environnement</w:t>
+                <w:t xml:space="preserve">La collectivité européenne d'Alsace : une collectivité sui generis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Saint Sernin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.24-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154714v1</w:t>
+                <w:t xml:space="preserve">hal-03910164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chartes administratives : Aporie du droit souple ?</w:t>
               </w:r>
@@ -652,303 +652,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation des biens publics et intercommunalités</w:t>
+                <w:t xml:space="preserve">Le pouvoir d’injonction des autorités indépendantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Saint Sernin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117, pp.99-107</w:t>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.861-870</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226822v1</w:t>
+                <w:t xml:space="preserve">hal-03226876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'EFFECTIVITE DE LA FONCTION DE CONTROLE DU GOUVERNEMENT DANS LE CADRE DE L'ARTICLE 50-1 DE LA CONSTITUTION</w:t>
+                <w:t xml:space="preserve">Circulation des biens publics et intercommunalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Saint Sernin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.99-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226828v1</w:t>
+                <w:t xml:space="preserve">hal-03226822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JACQUES CHABAN-DELMAS : ACTEUR ET REFORMATEUR DU DROIT PARLEMENTAIRE</w:t>
+                <w:t xml:space="preserve">L'EFFECTIVITE DE LA FONCTION DE CONTROLE DU GOUVERNEMENT DANS LE CADRE DE L'ARTICLE 50-1 DE LA CONSTITUTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Saint Sernin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226827v1</w:t>
+                <w:t xml:space="preserve">hal-03226828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pouvoir d’injonction des autorités indépendantes</w:t>
+                <w:t xml:space="preserve">JACQUES CHABAN-DELMAS : ACTEUR ET REFORMATEUR DU DROIT PARLEMENTAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Saint Sernin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.861-870</w:t>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226876v1</w:t>
+                <w:t xml:space="preserve">hal-03226827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA DECLARATION DE POLITIQUE GENERALE DEVANT LE SENAT : UNE RESPONSABILITE MESUREE ?</w:t>
               </w:r>
@@ -1482,173 +1482,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'obligation de vigilance environnementale : l'apport de la jurisprudence du Conseil constitutionnel</w:t>
+                <w:t xml:space="preserve">Le contentieux des Cherokees devant la Cour suprême des États-Unis : la persistance des iniquités des Native Americans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Saint Sernin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Larcier Burylant. </w:t>
+              <w:t xml:space="preserve">Mare et Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vigilance et Diligence en droit public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Larcier Bruylant, pp.109-122, 2024, Larcier bruylant</w:t>
+              <w:t xml:space="preserve">L'injustice, Bulletin annuel de Villetaneuse n°7, 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, pp.84-104, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853085v1</w:t>
+                <w:t xml:space="preserve">hal-04503843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contentieux des Cherokees devant la Cour suprême des États-Unis : la persistance des iniquités des Native Americans</w:t>
+                <w:t xml:space="preserve">L'obligation de vigilance environnementale : l'apport de la jurisprudence du Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Saint Sernin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mare et Martin. </w:t>
+              <w:t xml:space="preserve">Larcier Burylant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'injustice, Bulletin annuel de Villetaneuse n°7, 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 7, pp.84-104, 2024</w:t>
+              <w:t xml:space="preserve">Vigilance et Diligence en droit public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier Bruylant, pp.109-122, 2024, Larcier bruylant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503843v1</w:t>
+                <w:t xml:space="preserve">hal-04853085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confiance&amp;quot; et &amp;quot;Rapports et avis du Parlement</w:t>
               </w:r>
@@ -2308,51 +2308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553350v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Saint Sernin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433573v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451429v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433580v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910164v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154714v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334598v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226823v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226822v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226835v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Par" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Javary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ehrhard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226837v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229719v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/un-haut-fonctionnaire-au-service-du-parlement" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230193v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439918v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553350v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Saint Sernin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433573v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451429v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433580v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154714v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910164v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334598v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226823v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226827v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226835v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Par" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Javary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ehrhard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226837v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503843v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229719v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/un-haut-fonctionnaire-au-service-du-parlement" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230193v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439918v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>