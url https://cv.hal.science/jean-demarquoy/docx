--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -427,183 +427,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Role of Carnitine in Heart Disease Through the Lens of the Gut Microbiota</w:t>
+                <w:t xml:space="preserve">Microplastics and microbiota: Unraveling the hidden environmental challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Demarquoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (23), pp.4244. </w:t>
+              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (16), pp.2191-2194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu16234244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3748/wjg.v30.i16.2191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064923v1</w:t>
+                <w:t xml:space="preserve">hal-05107613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics and microbiota: Unraveling the hidden environmental challenge</w:t>
+                <w:t xml:space="preserve">Revisiting the Role of Carnitine in Heart Disease Through the Lens of the Gut Microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Demarquoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (16), pp.2191-2194. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (23), pp.4244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3748/wjg.v30.i16.2191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu16234244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107613v1</w:t>
+                <w:t xml:space="preserve">hal-05064923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessing Gout Management through the Lens of Gut Microbiota</w:t>
               </w:r>
@@ -1655,277 +1655,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F1F0-ATPase, early target of the radical initiator 2,2'-azobis-(2-amidinopropane) dihydrochloride in rat liver mitochondria in vitro</w:t>
+                <w:t xml:space="preserve">The hypolipidemic effect of fenofibrate cannot originate from the enhanced carnitine concentration in the rat liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Beauseigneur</w:t>
+                <w:t xml:space="preserve">P Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Goubern</w:t>
+                <w:t xml:space="preserve">C Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Chapey</w:t>
+                <w:t xml:space="preserve">M Tsoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gresti</w:t>
+                <w:t xml:space="preserve">F Beauseigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Vergely</w:t>
+                <w:t xml:space="preserve">J Gresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 320, pp.571-576</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 36 (4), pp.442-443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696925v1</w:t>
+                <w:t xml:space="preserve">hal-00899898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hypolipidemic effect of fenofibrate cannot originate from the enhanced carnitine concentration in the rat liver</w:t>
+                <w:t xml:space="preserve">F1F0-ATPase, early target of the radical initiator 2,2'-azobis-(2-amidinopropane) dihydrochloride in rat liver mitochondria in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Clouet</w:t>
+                <w:t xml:space="preserve">F. Beauseigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Legendre</w:t>
+                <w:t xml:space="preserve">Marc Goubern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Tsoko</w:t>
+                <w:t xml:space="preserve">M.F. Chapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Beauseigneur</w:t>
+                <w:t xml:space="preserve">J. Gresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Gresti</w:t>
+                <w:t xml:space="preserve">Catherine Vergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 36 (4), pp.442-443</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 320, pp.571-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00899898v1</w:t>
+                <w:t xml:space="preserve">hal-02696925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of short and long-term treatments by a low level of dietary L-carnitine on parameters related to fatty acid oxidation in Wistar rat</w:t>
               </w:r>
@@ -2083,51 +2083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Niot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Demarquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3545,51 +3545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107604v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demarquoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v31.i4.102452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107607v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/amh70020018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525576v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17243860" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/microbiol.2025018" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05064923v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16234244" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v30.i16.2191" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107619v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Dehmej" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol4020057" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Othman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demarquoy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/en.2023.00018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03105418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Blondelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeline Vandestienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Denis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd6322" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01991957v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4331/wjbc.v10.i1.7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01511876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Ravaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4331/wjbc.v8.i1.86" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290631v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Ohno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gache" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Storck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmcb/mjv049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rigault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassim Tazir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2012.10.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1PSC9LN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Logerot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049346" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Benelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard-Gallon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Blottiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696925v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beauseigneur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goubern" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Chapey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gresti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergely" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legendre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tsoko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Beauseigneur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gresti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02075204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clouet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sempor&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline Tsoko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gresti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2760(95)00206-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9925BE2D36400A6B8177C7751BE9D1DF6B638FBE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705896v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clouet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Niot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarquoy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boichot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04815709v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bounouh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaiela Kandel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bayourthe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunschwig" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04833227v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gp Denis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290305v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandestienne, A" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prola," TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauvin, H" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin, G" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290334v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Borgne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747611v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maurer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Walmsley" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;basien Storck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290143v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289838v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohno, Y." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gache, V" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prola, A" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107604v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demarquoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v31.i4.102452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107607v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/amh70020018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525576v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17243860" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/microbiol.2025018" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107613v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v30.i16.2191" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05064923v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16234244" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107619v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Dehmej" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol4020057" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Othman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demarquoy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/en.2023.00018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03105418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Blondelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeline Vandestienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Denis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd6322" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01991957v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4331/wjbc.v10.i1.7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01511876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Ravaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4331/wjbc.v8.i1.86" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290631v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Ohno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gache" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Storck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmcb/mjv049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rigault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassim Tazir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2012.10.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1PSC9LN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Logerot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049346" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Benelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard-Gallon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Blottiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899898v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clouet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legendre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tsoko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Beauseigneur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gresti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beauseigneur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goubern" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Chapey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gresti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergely" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02075204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clouet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sempor&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline Tsoko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gresti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2760(95)00206-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9925BE2D36400A6B8177C7751BE9D1DF6B638FBE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705896v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clouet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Niot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarquoy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boichot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04815709v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bounouh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaiela Kandel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bayourthe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunschwig" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04833227v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gp Denis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290305v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandestienne, A" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prola," TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauvin, H" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin, G" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290334v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Borgne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747611v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maurer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Walmsley" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;basien Storck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290143v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289838v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohno, Y." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gache, V" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prola, A" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>