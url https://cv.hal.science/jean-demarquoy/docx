--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -115,261 +115,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the links between gallstone disease, non-alcoholic fatty liver disease, and kidney stones: A path to comprehensive prevention</w:t>
+                <w:t xml:space="preserve">Trace Metals in Modern Technology and Human Health: A Microbiota Perspective on Cobalt, Lithium, and Nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Demarquoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (4), pp.102452. </w:t>
+              <w:t xml:space="preserve">Acta Microbiologica Hellenica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (2), pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3748/wjg.v31.i4.102452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/amh70020018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107604v1</w:t>
+                <w:t xml:space="preserve">hal-05107607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace Metals in Modern Technology and Human Health: A Microbiota Perspective on Cobalt, Lithium, and Nickel</w:t>
+                <w:t xml:space="preserve">Nutrient Equivalence of Plant-Based and Cultured Meat: Gaps, Bioavailability, and Health Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Demarquoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Microbiologica Hellenica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 70 (2), pp.18. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (24), pp.3860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/amh70020018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu17243860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107607v1</w:t>
+                <w:t xml:space="preserve">hal-05525576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient Equivalence of Plant-Based and Cultured Meat: Gaps, Bioavailability, and Health Perspectives</w:t>
+                <w:t xml:space="preserve">Exploring the links between gallstone disease, non-alcoholic fatty liver disease, and kidney stones: A path to comprehensive prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Demarquoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (24), pp.3860. </w:t>
+              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (4), pp.102452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu17243860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3748/wjg.v31.i4.102452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525576v1</w:t>
+                <w:t xml:space="preserve">hal-05107604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics and probiotics: Mechanisms of interaction and their consequences for health</w:t>
               </w:r>
@@ -427,183 +427,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics and microbiota: Unraveling the hidden environmental challenge</w:t>
+                <w:t xml:space="preserve">Revisiting the Role of Carnitine in Heart Disease Through the Lens of the Gut Microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Demarquoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (16), pp.2191-2194. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (23), pp.4244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3748/wjg.v30.i16.2191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu16234244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107613v1</w:t>
+                <w:t xml:space="preserve">hal-05064923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Role of Carnitine in Heart Disease Through the Lens of the Gut Microbiota</w:t>
+                <w:t xml:space="preserve">Microplastics and microbiota: Unraveling the hidden environmental challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Demarquoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (23), pp.4244. </w:t>
+              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (16), pp.2191-2194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu16234244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3748/wjg.v30.i16.2191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064923v1</w:t>
+                <w:t xml:space="preserve">hal-05107613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessing Gout Management through the Lens of Gut Microbiota</w:t>
               </w:r>
@@ -1655,277 +1655,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hypolipidemic effect of fenofibrate cannot originate from the enhanced carnitine concentration in the rat liver</w:t>
+                <w:t xml:space="preserve">F1F0-ATPase, early target of the radical initiator 2,2'-azobis-(2-amidinopropane) dihydrochloride in rat liver mitochondria in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Clouet</w:t>
+                <w:t xml:space="preserve">F. Beauseigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Legendre</w:t>
+                <w:t xml:space="preserve">Marc Goubern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Tsoko</w:t>
+                <w:t xml:space="preserve">M.F. Chapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Beauseigneur</w:t>
+                <w:t xml:space="preserve">J. Gresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Gresti</w:t>
+                <w:t xml:space="preserve">Catherine Vergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 36 (4), pp.442-443</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 320, pp.571-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00899898v1</w:t>
+                <w:t xml:space="preserve">hal-02696925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F1F0-ATPase, early target of the radical initiator 2,2'-azobis-(2-amidinopropane) dihydrochloride in rat liver mitochondria in vitro</w:t>
+                <w:t xml:space="preserve">The hypolipidemic effect of fenofibrate cannot originate from the enhanced carnitine concentration in the rat liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Beauseigneur</w:t>
+                <w:t xml:space="preserve">P Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Goubern</w:t>
+                <w:t xml:space="preserve">C Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Chapey</w:t>
+                <w:t xml:space="preserve">M Tsoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gresti</w:t>
+                <w:t xml:space="preserve">F Beauseigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Vergely</w:t>
+                <w:t xml:space="preserve">J Gresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 320, pp.571-576</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 36 (4), pp.442-443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696925v1</w:t>
+                <w:t xml:space="preserve">hal-00899898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of short and long-term treatments by a low level of dietary L-carnitine on parameters related to fatty acid oxidation in Wistar rat</w:t>
               </w:r>
@@ -2083,51 +2083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Niot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Demarquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3545,51 +3545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107604v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demarquoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v31.i4.102452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107607v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/amh70020018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525576v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17243860" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/microbiol.2025018" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107613v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v30.i16.2191" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05064923v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16234244" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107619v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Dehmej" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol4020057" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Othman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demarquoy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/en.2023.00018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03105418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Blondelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeline Vandestienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Denis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd6322" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01991957v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4331/wjbc.v10.i1.7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01511876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Ravaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4331/wjbc.v8.i1.86" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290631v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Ohno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gache" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Storck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmcb/mjv049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rigault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassim Tazir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2012.10.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1PSC9LN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Logerot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049346" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Benelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard-Gallon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Blottiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899898v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clouet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legendre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tsoko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Beauseigneur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gresti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beauseigneur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goubern" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Chapey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gresti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergely" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02075204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clouet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sempor&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline Tsoko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gresti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2760(95)00206-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9925BE2D36400A6B8177C7751BE9D1DF6B638FBE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705896v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clouet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Niot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarquoy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boichot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04815709v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bounouh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaiela Kandel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bayourthe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunschwig" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04833227v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gp Denis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290305v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandestienne, A" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prola," TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauvin, H" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin, G" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290334v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Borgne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747611v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maurer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Walmsley" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;basien Storck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290143v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289838v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohno, Y." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gache, V" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prola, A" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107607v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demarquoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/amh70020018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525576v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17243860" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107604v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v31.i4.102452" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/microbiol.2025018" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05064923v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16234244" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v30.i16.2191" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107619v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Dehmej" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol4020057" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Othman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demarquoy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/en.2023.00018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03105418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Blondelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeline Vandestienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Denis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd6322" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01991957v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4331/wjbc.v10.i1.7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01511876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Ravaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4331/wjbc.v8.i1.86" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290631v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Ohno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gache" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Storck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmcb/mjv049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rigault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassim Tazir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2012.10.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1PSC9LN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Logerot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049346" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Benelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard-Gallon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Blottiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696925v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beauseigneur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goubern" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Chapey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gresti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergely" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legendre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tsoko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Beauseigneur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gresti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02075204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clouet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sempor&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline Tsoko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gresti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2760(95)00206-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9925BE2D36400A6B8177C7751BE9D1DF6B638FBE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705896v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clouet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Niot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarquoy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boichot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04815709v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bounouh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaiela Kandel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bayourthe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunschwig" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04833227v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gp Denis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290305v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandestienne, A" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prola," TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauvin, H" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin, G" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290334v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Borgne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747611v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maurer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Walmsley" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;basien Storck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290143v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289838v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohno, Y." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gache, V" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prola, A" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>