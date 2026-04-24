--- v0 (2026-03-16)
+++ v1 (2026-04-24)
@@ -1799,51 +1799,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00132220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2092,606 +2092,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boredom in dehumanized organizations: a Heideggerian journey into Michel Houellebecq’s novels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bringing back craft to Management. Lessons from Michel Houellebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Philippe</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">virtual 36th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">SPSG -Philosophy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505688v1</w:t>
+                <w:t xml:space="preserve">hal-05558091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do Business Schools achieve their evolutionary fit? A dynamic capabilities approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boredom in dehumanized organizations: a Heideggerian journey into Michel Houellebecq’s novels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Loux</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Australian and New Zealand Academy of Management, Dec 2014, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">virtual 36th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405501v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Career scripts within a cluster: A social position approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do Business Schools achieve their evolutionary fit? A dynamic capabilities approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annick Valette</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Karjalainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th EGOS colloquium,Bridging Continents, Cultures and Worldviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ANZAM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Australian and New Zealand Academy of Management, Dec 2014, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106120v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business Schools as transformational institutions: developing dynamic capabilities for entrepreneurial impact</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Career scripts within a cluster: A social position approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Loux</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Academy of Management Conference 2013 - Managing to Make a Difference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Academy of Management (BAM), Sep 2013, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">29th EGOS colloquium,Bridging Continents, Cultures and Worldviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406091v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etre chercheur dans un pôle de compétitivité : une nouvelle manière de percevoir sa carrière ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Colle</w:t>
+                <w:t xml:space="preserve">Business Schools as transformational institutions: developing dynamic capabilities for entrepreneurial impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Karjalainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXème Congrès de l'Association Francophone de Gestion des Ressources Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">British Academy of Management Conference 2013 - Managing to Make a Difference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Academy of Management (BAM), Sep 2013, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00528451v1</w:t>
+                <w:t xml:space="preserve">hal-03406091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etre chercheur dans un pôle de compétitivité : une nouvelle manière de percevoir sa carrière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Culié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXème Congrès de l'Association Francophone de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00528451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les pôles de compétitivité, laboratoires d'innovation en ressources humaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Defelix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Merminod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lyon Cluster 2006 – The competitveness Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00134046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2701,197 +2809,197 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les enjeux de la digitalisation pour la GRH ?</w:t>
+                <w:t xml:space="preserve">En quoi le digital permet-il de rapprocher les élus locaux des citoyens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise : 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ellipses, pp.265-266, 2021, 9782340055193</w:t>
+              <w:t xml:space="preserve">, Ellipses, pp.69-70, 2021, 9782340055193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337140v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En quoi le digital permet-il de rapprocher les élus locaux des citoyens ?</w:t>
+                <w:t xml:space="preserve">Quels sont les enjeux de la digitalisation pour la GRH ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise : 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ellipses, pp.69-70, 2021, 9782340055193</w:t>
+              <w:t xml:space="preserve">, Ellipses, pp.265-266, 2021, 9782340055193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326471v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement du Digital : quels enjeux managériaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2911,73 +3019,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise : 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.177-179, 2021, 9782340055193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler au sein d'un pôle de compétitivité : un défi pour la gestion des ressources humaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3019,51 +3127,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail, un défi pour la GRH,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'ANACT,, pp.174-199, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00355635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3073,51 +3181,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une gestion territoriale des parcours ? Emergence de dispositifs, évolution des représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3139,73 +3247,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00516611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre chercheur dans un pôle de compétitivité : une nouvelle manière de percevoir sa carrière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3214,73 +3322,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Colle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00518976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pôles de compétitivité : Quels défis humains pour les entreprises innovantes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Defelix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3302,391 +3410,391 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐thérèse Rapiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Thaise-Challier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00189222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pôles de compétitivité, laboratoires d'innovation en ressources humaines ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment stimuler la motivation des salariés en seconde partie de carrière ? Une revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00135501v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00135093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment stimuler la motivation des salariés en seconde partie de carrière ? Une revue de littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pôles de compétitivité, laboratoires d'innovation en ressources humaines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Defelix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Retour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00135093v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00135501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Ardeco : rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bernadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouakhar Khaireddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh-Chi Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EM Normandie Business School; Région Normandie; BPI France. 2017, 247 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3833,51 +3941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Culi&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Joffre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Minchella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.138.0065" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099597v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tanquerel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele de Campos Ribeiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434041v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Campos Ribeiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14759551.2023.2216828" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150323v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.021.0035" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473848v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.303.85-104" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445116v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Philippe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Culi&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg303.85-104" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505084221098239" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Vo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.194.0248" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01892201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bi&#233;try" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.100.0079" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065336v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.084.0031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.086.0015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374495v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726715569515" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Defelix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Retour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hatt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;th&#233;r&#232;se Rapiau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134041v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Defelix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Retour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132220v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sorreda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2024.232bp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505688v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03405501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Lorraine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Karjalainen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106120v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406091v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren L." TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528451v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134046v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Merminod" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05337140v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326471v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04245542v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518976v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189222v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Thaise-Challier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135501v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135093v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04653076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bernadas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouakhar Khaireddine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Culi&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Joffre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Minchella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.138.0065" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099597v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tanquerel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele de Campos Ribeiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434041v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Campos Ribeiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14759551.2023.2216828" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150323v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.021.0035" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473848v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.303.85-104" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445116v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Philippe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Culi&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg303.85-104" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505084221098239" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Vo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.194.0248" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01892201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bi&#233;try" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.100.0079" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065336v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.084.0031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.086.0015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374495v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726715569515" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Defelix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Retour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hatt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;th&#233;r&#232;se Rapiau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134041v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Defelix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Retour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132220v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sorreda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2024.232bp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558091v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bazin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03405501v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Lorraine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Karjalainen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106120v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406091v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren L." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134046v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Merminod" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326471v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05337140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04245542v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516611v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518976v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Thaise-Challier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135093v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135501v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04653076v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bernadas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouakhar Khaireddine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>