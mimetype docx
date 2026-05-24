--- v1 (2026-04-24)
+++ v2 (2026-05-24)
@@ -498,430 +498,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interactions informelles en question</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Culié</w:t>
+                <w:t xml:space="preserve">Soumission dans les organisations liquides Les paradoxes du salarié houellebecquien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Culié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rcsg.021.0035⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (303), pp.87-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg303.85-104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150323v1</w:t>
+                <w:t xml:space="preserve">hal-04445116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumission dans les organisations liquides. Les paradoxes du salarié houellebecquien</w:t>
+                <w:t xml:space="preserve">Listening to the Call of Boredom at Work: A Heideggerian Journey into Michel Houellebecq's Novels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Philippe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Culié</w:t>
+                <w:t xml:space="preserve">J.-D. Culié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (5), pp.839-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13505084221098239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.303.85-104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05473848v1</w:t>
+                <w:t xml:space="preserve">hal-04452843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumission dans les organisations liquides Les paradoxes du salarié houellebecquien</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-D. Culié</w:t>
+                <w:t xml:space="preserve">Les interactions informelles en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Minchella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg303.85-104⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 21 (1), pp.35-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rcsg.021.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445116v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listening to the Call of Boredom at Work: A Heideggerian Journey into Michel Houellebecq's Novels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X. Philippe</w:t>
+                <w:t xml:space="preserve">Soumission dans les organisations liquides. Les paradoxes du salarié houellebecquien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (5), pp.839-873. </w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 303, pp.85-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/13505084221098239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rfg.303.85-104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452843v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfoundations of decoupling: from a coping theory perspective</w:t>
               </w:r>
@@ -1585,51 +1585,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00511318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pôles de compétitivité, laboratoires d'innovation en ressources humaines ?</w:t>
+                <w:t xml:space="preserve">L'évolution du travail des chercheurs :de la fabrication de la science au management de la recherche. Le cas des biologistes à l'INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Defelix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
@@ -1669,75 +1669,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (3), pp.69-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00134041v1</w:t>
+                <w:t xml:space="preserve">halshs-00132220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution du travail des chercheurs :de la fabrication de la science au management de la recherche. Le cas des biologistes à l'INRA</w:t>
+                <w:t xml:space="preserve">Les pôles de compétitivité, laboratoires d'innovation en ressources humaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Defelix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
@@ -1777,139 +1777,139 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (3), pp.69-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00132220v1</w:t>
+                <w:t xml:space="preserve">halshs-00134041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Big Quit” in post-Covid pandemic: The liquid employees facing organizational consumerism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1986,64 +1986,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big Quit after Covid-19 : The ambivalences of liquid employees facing a consumerist work relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2092,714 +2092,917 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing back craft to Management. Lessons from Michel Houellebecq</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Craft as a new work ethics. A journey into Michel Houellebecq's work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPSG -Philosophy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">AIMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05558091v1</w:t>
+                <w:t xml:space="preserve">hal-05607127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boredom in dehumanized organizations: a Heideggerian journey into Michel Houellebecq’s novels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bringing back craft to Management. Lessons from Michel Houellebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Philippe</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">virtual 36th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">SPSG -Philosophy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505688v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do Business Schools achieve their evolutionary fit? A dynamic capabilities approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Warren Lorraine</w:t>
+                <w:t xml:space="preserve">Craftsmanship as “here and now”: a rejoinder to the supremacy of entrepreneurship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Loux</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Australian and New Zealand Academy of Management, Dec 2014, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">38th EGOS Colloquium: Organizing the beauty of imperfection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European group for organizational studies, Jul 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405501v1</w:t>
+                <w:t xml:space="preserve">hal-05606319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Career scripts within a cluster: A social position approach</w:t>
+                <w:t xml:space="preserve">Boredom in dehumanized organizations: a Heideggerian journey into Michel Houellebecq’s novels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annick Valette</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th EGOS colloquium,Bridging Continents, Cultures and Worldviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">virtual 36th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106120v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business Schools as transformational institutions: developing dynamic capabilities for entrepreneurial impact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Warren L.</w:t>
+                <w:t xml:space="preserve">How do Business Schools achieve their evolutionary fit? A dynamic capabilities approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Karjalainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Academy of Management Conference 2013 - Managing to Make a Difference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Academy of Management (BAM), Sep 2013, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ANZAM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Australian and New Zealand Academy of Management, Dec 2014, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406091v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etre chercheur dans un pôle de compétitivité : une nouvelle manière de percevoir sa carrière ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Career scripts within a cluster: A social position approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXème Congrès de l'Association Francophone de Gestion des Ressources Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">29th EGOS colloquium,Bridging Continents, Cultures and Worldviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00528451v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Business Schools as transformational institutions: developing dynamic capabilities for entrepreneurial impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Culié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Karjalainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Academy of Management Conference 2013 - Managing to Make a Difference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Academy of Management (BAM), Sep 2013, Liverpool, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etre chercheur dans un pôle de compétitivité : une nouvelle manière de percevoir sa carrière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Culié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXème Congrès de l'Association Francophone de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00528451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les pôles de compétitivité, laboratoires d'innovation en ressources humaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Defelix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Merminod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lyon Cluster 2006 – The competitveness Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00134046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2809,197 +3012,197 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quoi le digital permet-il de rapprocher les élus locaux des citoyens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise : 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.69-70, 2021, 9782340055193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les enjeux de la digitalisation pour la GRH ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise : 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.265-266, 2021, 9782340055193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement du Digital : quels enjeux managériaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3019,73 +3222,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise : 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.177-179, 2021, 9782340055193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler au sein d'un pôle de compétitivité : un défi pour la gestion des ressources humaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3127,451 +3330,596 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail, un défi pour la GRH,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'ANACT,, pp.174-199, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00355635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une gestion territoriale des parcours ? Emergence de dispositifs, évolution des représentations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le mystère de la « Grande démission » : comment expliquer les difficultés actuelles de recrutement en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sorreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.yjhrvvyus⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00516611v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etre chercheur dans un pôle de compétitivité : une nouvelle manière de percevoir sa carrière ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Après « Houellebecq économiste », Houellebecq sociologue du travail !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.h9vjcs3w3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00518976v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pôles de compétitivité : Quels défis humains pour les entreprises innovantes ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une gestion territoriale des parcours ? Emergence de dispositifs, évolution des représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Defelix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00189222v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00516611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment stimuler la motivation des salariés en seconde partie de carrière ? Une revue de littérature</w:t>
+                <w:t xml:space="preserve">Etre chercheur dans un pôle de compétitivité : une nouvelle manière de percevoir sa carrière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00135093v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00518976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pôles de compétitivité : Quels défis humains pour les entreprises innovantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Defelix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Culié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐thérèse Rapiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Thaise-Challier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00189222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les pôles de compétitivité, laboratoires d'innovation en ressources humaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Defelix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3599,202 +3947,264 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00135501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment stimuler la motivation des salariés en seconde partie de carrière ? Une revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Culié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00135093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Ardeco : rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bernadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouakhar Khaireddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EM Normandie Business School; Région Normandie; BPI France. 2017, 247 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3941,51 +4351,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Culi&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Joffre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Minchella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.138.0065" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099597v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tanquerel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele de Campos Ribeiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434041v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Campos Ribeiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14759551.2023.2216828" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150323v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.021.0035" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473848v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.303.85-104" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445116v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Philippe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Culi&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg303.85-104" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505084221098239" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Vo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.194.0248" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01892201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bi&#233;try" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.100.0079" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065336v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.084.0031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.086.0015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374495v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726715569515" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Defelix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Retour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hatt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;th&#233;r&#232;se Rapiau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134041v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Defelix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Retour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132220v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sorreda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2024.232bp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558091v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bazin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03405501v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Lorraine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Karjalainen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106120v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406091v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren L." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134046v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Merminod" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326471v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05337140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04245542v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516611v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518976v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Thaise-Challier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135093v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135501v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04653076v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bernadas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouakhar Khaireddine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Culi&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Joffre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Minchella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.138.0065" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099597v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tanquerel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele de Campos Ribeiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434041v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Campos Ribeiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14759551.2023.2216828" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445116v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Philippe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Culi&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg303.85-104" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505084221098239" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.021.0035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.303.85-104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Vo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.194.0248" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01892201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bi&#233;try" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.100.0079" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065336v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.084.0031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.086.0015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374495v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726715569515" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Defelix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Retour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hatt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;th&#233;r&#232;se Rapiau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132220v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Defelix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Retour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134041v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sorreda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2024.232bp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558091v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bazin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606319v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505688v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03405501v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Lorraine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Karjalainen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106120v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren L." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528451v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134046v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Merminod" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05337140v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04245542v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355635v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05615582v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.yjhrvvyus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615541v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.h9vjcs3w3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516611v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518976v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189222v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Thaise-Challier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135501v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135093v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04653076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bernadas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouakhar Khaireddine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>