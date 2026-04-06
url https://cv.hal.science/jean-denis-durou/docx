--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2979,76 +2979,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Quality of 3D Reconstruction in the Absence of Ground Truth: Application to a Multimodal Archaeological Dataset</w:t>
+                <w:t xml:space="preserve">Stéréophotométrie auto-calibrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coupry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Brument</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3058,457 +3058,457 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Le Croisic, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942610v1</w:t>
+                <w:t xml:space="preserve">hal-05038532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle chaîne opératoire de reconstruction 3D basée sur la stéréophotométrie</w:t>
+                <w:t xml:space="preserve">Application of Photometric Stereo to the Study of Rock Art in Chauvet Cave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coupry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Informatique et Archéologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Trajectoires, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Digital Horizons: Embracing heritage in an evolving world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAA, May 2025, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100595v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéréophotométrie auto-calibrée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une nouvelle chaîne opératoire de reconstruction 3D basée sur la stéréophotométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coupry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yvain Quéau</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Brument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">Journées Informatique et Archéologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Trajectoires, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038532v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Photometric Stereo to the Study of Rock Art in Chauvet Cave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the Quality of 3D Reconstruction in the Absence of Ground Truth: Application to a Multimodal Archaeological Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coupry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Brument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Fritz</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Horizons: Embracing heritage in an evolving world</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Tucson (AZ), United States. pp.3457-3466, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WACV61041.2025.00341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05062732v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-learning based Detection and Segmentation in Archaeology</w:t>
               </w:r>
@@ -3997,277 +3997,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet NéNuFAR</w:t>
+                <w:t xml:space="preserve">Intégration de la stéréophotométrie pour le patrimoine dans la suite logicielle open-source Alicevision Meshroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coupry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yvain Quéau</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées du consortium 3D pour les humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C3DHN, Nov 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Les Journées du Consortium 3D SHS, Lyon (JC3DSHS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France. pp.1--10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908313v1</w:t>
+                <w:t xml:space="preserve">hal-04469351v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la stéréophotométrie pour le patrimoine dans la suite logicielle open-source Alicevision Meshroom</w:t>
+                <w:t xml:space="preserve">Projet NéNuFAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coupry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Brument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carole Fritz</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées du Consortium 3D SHS, Lyon (JC3DSHS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lyon, France. pp.1--10</w:t>
+              <w:t xml:space="preserve">Les journées du consortium 3D pour les humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C3DHN, Nov 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04469351v2</w:t>
+                <w:t xml:space="preserve">hal-04908313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNb-NeuS: Reflectance and Normal-based Multi-View 3D Reconstruction</w:t>
               </w:r>
@@ -4439,51 +4439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Low-Cost 3D - Sensors, Algorithms, Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISPRS, Dec 2024, Brescia, Italie, Italy. pp.289-294, </w:t>
@@ -5195,64 +5195,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées du Consortium 3D pour les SHS (JCDSHS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium 3D SHS, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5433,51 +5433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5658,77 +5658,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UISPP XX World Congress: Exploring the world’s prehistory (UISPP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UISPP : Union Internationale des Sciences Préhistoriques et Protohistoriques, Sep 2023, Timisoara, Romania</w:t>
@@ -5917,51 +5917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6110,278 +6110,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Read Your Voice - A Playful Interactive Sound Encoder/Decoder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Azzaro</w:t>
+                <w:t xml:space="preserve">Contributions of Photometry to the 3D-digitization of Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvain Quéau</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of 30th ACM International Conference on Multimedia: Interractive Artwork (2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th Workshop on Structuring and Understanding of Multimedia heritAge Contents (SUMAC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lisbonne, Portugal. pp.33-41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3552464.3555683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794937v1</w:t>
+                <w:t xml:space="preserve">hal-03794929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of Photometry to the 3D-digitization of Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Laurent</w:t>
+                <w:t xml:space="preserve">Read Your Voice - A Playful Interactive Sound Encoder/Decoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pauget Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Azzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Fritz</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Structuring and Understanding of Multimedia heritAge Contents (SUMAC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop of 30th ACM International Conference on Multimedia: Interractive Artwork (2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lisbonne, Portugal. à paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3552464.3555683⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03794929v1</w:t>
+                <w:t xml:space="preserve">hal-03794937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérisation 3D du patrimoine par stéréophotométrie</w:t>
               </w:r>
@@ -6393,51 +6393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8872,299 +8872,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que peut-on apprendre d'une scène vue par une webcam à partir d'images prises au cours d'une journée ensoleillée ?</w:t>
+                <w:t xml:space="preserve">Edge-Preserving Integration of a Normal Field: Weighted Least Squares and L1 Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Descombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Amiens, France. pp.8</w:t>
+              <w:t xml:space="preserve">5th International Conference on Scale Space and Variational Methods in Computer Vision (SSVM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lège Cap Ferret, France. pp. 576-588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161843v1</w:t>
+                <w:t xml:space="preserve">hal-01360871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge-Preserving Integration of a Normal Field: Weighted Least Squares and L1 Approaches</w:t>
+                <w:t xml:space="preserve">A L1-TV Algorithm for Robust Perspective Photometric Stereo with Spatially-Varying Lightings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Scale Space and Variational Methods in Computer Vision (SSVM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Lège Cap Ferret, France. pp. 576-588</w:t>
+              <w:t xml:space="preserve">, May 2015, Lège Cap Ferret, France. pp. 498-510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360871v1</w:t>
+                <w:t xml:space="preserve">hal-01360870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A L1-TV Algorithm for Robust Perspective Photometric Stereo with Spatially-Varying Lightings</w:t>
+                <w:t xml:space="preserve">Que peut-on apprendre d'une scène vue par une webcam à partir d'images prises au cours d'une journée ensoleillée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Descombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Scale Space and Variational Methods in Computer Vision (SSVM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lège Cap Ferret, France. pp. 498-510</w:t>
+              <w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Amiens, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360870v1</w:t>
+                <w:t xml:space="preserve">hal-01161843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Free and Open Source Film Projection for Digital Cinema</w:t>
               </w:r>
@@ -10531,204 +10531,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-from-texture revisité : reconstruction 3D et auto-calibrage à partir d’une seule image</w:t>
+                <w:t xml:space="preserve">Intégration d’un champ de normales en présence de discontinuités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gurdjos</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Reconnaissance des Formes et Intelligence Artificielle (RFIA 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRIF; AFIA, Jan 2010, Caen, France. (support électronique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584912v1</w:t>
+                <w:t xml:space="preserve">hal-04584913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d’un champ de normales en présence de discontinuités</w:t>
+                <w:t xml:space="preserve">Shape-from-texture revisité : reconstruction 3D et auto-calibrage à partir d’une seule image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gurdjos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Reconnaissance des Formes et Intelligence Artificielle (RFIA 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRIF; AFIA, Jan 2010, Caen, France. (support électronique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584913v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-view Perspective Shape-from-texture with Focal Length Estimation: A Piecewise Affine Approach</w:t>
               </w:r>
@@ -10740,51 +10740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toby Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gurdjos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13789,51 +13789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolande Simon-Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monographies Instrumentum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -14226,64 +14226,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14292,51 +14292,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Workshop on Structuring and Understanding of Multimedia heritAge Contents (SUMAC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lisbonne, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACM Digital Library</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Proceedings 4th Workshop on Structuring and Understanding of Multimedia heritAge Contents (SUMAC 2022), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3552464.3555683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809779v1</w:t>
@@ -14373,51 +14373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées du Consortium 3D pour les SHS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15582,51 +15582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bruneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brument" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;lou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernard Lauze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-025-02628-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coupry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2025.02.013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567615v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Calvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cassidy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.033005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Simon-Millot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;ret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087984v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Durou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cremers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0809-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0773-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118476v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0777-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118488v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lauze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0761-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334657v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mecca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2016.11.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B&#228;hr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Breuss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sharifi Boroujerdi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41095-016-0075-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409663v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lucas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Boumaza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273010v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Modrzejewski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gurdjos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.11.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360868v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-014-0512-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Breu&#223;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cristiani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Falcone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Vogel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100815104" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.22.1-33" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courteille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crouzil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2007.02.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18F0HVMB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587417v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sagona" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-006-0062-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NNZQ6873-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2003.1240116" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589566v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Piau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008361021281" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980919v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ma&#238;tre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00128234" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323417v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Azzaro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pauget Ballesteros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746027.3756141" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00341" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100595v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038532v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058754v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Dabic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poirier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004867v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92369-2_28" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Rottier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368081v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bayel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bouron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908313v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469351v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526751v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.00500" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W8-2024-289-2024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594418v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561203v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038245v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maignan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tozza" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_54" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Redon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038233v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_53" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301944v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160733v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fainsin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000202" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035153v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492582v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Renaudeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Seng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31438-4_17" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198591v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gasparini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000368" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926427v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W1-2022-145-2022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492562v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794937v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794929v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552464.3555683" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904938v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339659v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339640v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568259v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bellart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Myriam Ben Seddik" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dolbecq" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Guitton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965296v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964852v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV50981.2020.00048" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267053v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chable" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343031.3355709" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088927v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22368-7_5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089438v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433990v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02118556v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78199-0_23" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866637v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809278v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2017.45" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712549v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pizenberg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2266080" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913980v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787432v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58771-4_55" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535947v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523662v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534802v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119079v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161843v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360871v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360870v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377336v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Griwodz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02118579v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182921" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379485v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120129v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120851v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137253v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona M. Prodea" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143231v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152650v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829380v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584908v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656548v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596354v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daramy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625527v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Lukashevish" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alianxandr Kraushonak" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584911v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24085-0_30" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584912v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584913v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584915v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Collins" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584920v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584917v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03641-5_20" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399208v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Zalessky" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587420v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587418v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587422v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76390-1_20" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00264881v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schlenker" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00264852v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587429v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587427v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587428v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.75" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587424v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan P&#233;tillot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587423v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587430v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587431v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589558v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2004.1334160" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589564v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Petit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Soucille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adragna" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589561v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589563v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589562v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589567v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daniel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589568v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589569v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608788v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608794v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608781v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mascarilla" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608785v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-63507-6_240" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077895v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559541v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/14-monographies-instrumentum" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547952v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51866-0_1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584919v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-br/Inverse+Problems+in+Vision+and+3D+Tomography-p-9781848211728" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584916v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/electricite-electronique/problemes-inverses-en-imagerie-et-en-vision-en-2-volumes-inseparables/mohammad-djafari/descriptif-9782746219977" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809779v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sumac-workshops.github.io/2022/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460969v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941602v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51866-0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399607v3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334349v4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334351v3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05009347v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587432v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071578v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589560v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589565v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dalle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bruneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brument" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;lou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernard Lauze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-025-02628-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coupry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2025.02.013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567615v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Calvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cassidy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.033005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Simon-Millot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;ret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087984v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Durou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cremers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0809-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0773-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118476v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0777-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118488v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lauze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0761-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334657v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mecca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2016.11.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B&#228;hr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Breuss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sharifi Boroujerdi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41095-016-0075-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409663v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lucas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Boumaza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273010v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Modrzejewski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gurdjos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.11.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360868v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-014-0512-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Breu&#223;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cristiani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Falcone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Vogel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100815104" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.22.1-33" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courteille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crouzil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2007.02.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18F0HVMB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587417v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sagona" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-006-0062-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NNZQ6873-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2003.1240116" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589566v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Piau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008361021281" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980919v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ma&#238;tre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00128234" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323417v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Azzaro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pauget Ballesteros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746027.3756141" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038532v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062732v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100595v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942610v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00341" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058754v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Dabic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poirier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004867v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92369-2_28" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Rottier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368081v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bayel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bouron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469351v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908313v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526751v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.00500" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W8-2024-289-2024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594418v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561203v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038245v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maignan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tozza" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_54" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Redon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038233v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_53" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301944v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160733v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fainsin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000202" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035153v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492582v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Renaudeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Seng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31438-4_17" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198591v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gasparini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000368" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926427v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W1-2022-145-2022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492562v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794929v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552464.3555683" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794937v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904938v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339659v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339640v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568259v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bellart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Myriam Ben Seddik" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dolbecq" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Guitton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965296v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964852v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV50981.2020.00048" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267053v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chable" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343031.3355709" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088927v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22368-7_5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089438v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433990v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02118556v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78199-0_23" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866637v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809278v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2017.45" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712549v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pizenberg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2266080" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913980v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787432v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58771-4_55" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535947v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523662v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534802v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119079v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360871v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360870v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161843v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377336v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Griwodz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02118579v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182921" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379485v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120129v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120851v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137253v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona M. Prodea" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143231v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152650v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829380v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584908v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656548v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596354v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daramy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625527v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Lukashevish" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alianxandr Kraushonak" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584911v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24085-0_30" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584913v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584912v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584915v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Collins" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584920v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584917v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03641-5_20" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399208v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Zalessky" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587420v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587418v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587422v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76390-1_20" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00264881v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schlenker" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00264852v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587429v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587427v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587428v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.75" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587424v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan P&#233;tillot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587423v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587430v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587431v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589558v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2004.1334160" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589564v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Petit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Soucille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adragna" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589561v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589563v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589562v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589567v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daniel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589568v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589569v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608788v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608794v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608781v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mascarilla" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608785v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-63507-6_240" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077895v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559541v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/14-monographies-instrumentum" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547952v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51866-0_1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584919v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-br/Inverse+Problems+in+Vision+and+3D+Tomography-p-9781848211728" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584916v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/electricite-electronique/problemes-inverses-en-imagerie-et-en-vision-en-2-volumes-inseparables/mohammad-djafari/descriptif-9782746219977" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809779v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sumac-workshops.github.io/2022/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460969v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941602v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51866-0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399607v3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334349v4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334351v3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05009347v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587432v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071578v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589560v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589565v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dalle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>