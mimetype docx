--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -633,499 +633,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Reflectance Estimation from Multi-view Images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Normal Integration: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Castan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cremers</w:t>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 60 (9), pp.1527-1546. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-018-0809-x⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 60 (4), pp.576-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-017-0773-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087984v1</w:t>
+                <w:t xml:space="preserve">hal-02118484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal Integration: A Survey</w:t>
+                <w:t xml:space="preserve">LED-Based Photometric Stereo: Modeling, Calibration and Numerical Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Durou</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Durix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Aujol</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cremers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 60 (4), pp.576-593. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-017-0773-x⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 60 (3), pp.313-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-017-0761-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118484v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational Methods for Normal Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 60 (4), pp.609-632. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10851-017-0777-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LED-Based Photometric Stereo: Modeling, Calibration and Numerical Solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variational Reflectance Estimation from Multi-view Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Durou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Castan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cremers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 60 (3), pp.313-340. </w:t>
+              <w:t xml:space="preserve">, 2018, 60 (9), pp.1527-1546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-017-0761-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-018-0809-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118488v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photometric Stereo with Only Two Images: A Theoretical Study and Numerical Resolution</w:t>
               </w:r>
@@ -1371,51 +1371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion de données RVB-D par stéréophotométrie colorée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1613,51 +1613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving Uncalibrated Photometric Stereo using Total Variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1860,51 +1860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2998,51 +2998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéréophotométrie auto-calibrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coupry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3632,51 +3632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-calibrated Near-light Photometric Stereo using a Geometric Proxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coupry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3997,411 +3997,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la stéréophotométrie pour le patrimoine dans la suite logicielle open-source Alicevision Meshroom</w:t>
+                <w:t xml:space="preserve">Projet NéNuFAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coupry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Brument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carole Fritz</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées du Consortium 3D SHS, Lyon (JC3DSHS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lyon, France. pp.1--10</w:t>
+              <w:t xml:space="preserve">Les journées du consortium 3D pour les humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C3DHN, Nov 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04469351v2</w:t>
+                <w:t xml:space="preserve">hal-04908313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet NéNuFAR</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RNb-NeuS: Reflectance and Normal-based Multi-View 3D Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Brument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Quéau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvain Quéau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bernard Lauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées du consortium 3D pour les humanités numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE / CVF International Conference on Computer Vision and Pattern Recognition (CVPR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2024, Seattle, United States. pp.5230-5239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR52733.2024.00500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908313v1</w:t>
+                <w:t xml:space="preserve">hal-04526751v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNb-NeuS: Reflectance and Normal-based Multi-View 3D Reconstruction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvain Quéau</w:t>
+                <w:t xml:space="preserve">Intégration de la stéréophotométrie pour le patrimoine dans la suite logicielle open-source Alicevision Meshroom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Bernard Lauze</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coupry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE / CVF International Conference on Computer Vision and Pattern Recognition (CVPR 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Journées du Consortium 3D SHS, Lyon (JC3DSHS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France. pp.1--10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPR52733.2024.00500⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04526751v2</w:t>
+                <w:t xml:space="preserve">hal-04469351v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(R)-evolution in the implementation of photometric stereo - Application to archaeology</w:t>
               </w:r>
@@ -5078,51 +5078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lauze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Scale Space and Variational Methods in Computer Vision (SSVM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Santa Margherita di Pula, Sardinia, Italy. pp.691-703, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6110,278 +6110,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of Photometry to the 3D-digitization of Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Laurent</w:t>
+                <w:t xml:space="preserve">Read Your Voice - A Playful Interactive Sound Encoder/Decoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pauget Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Azzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Fritz</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Structuring and Understanding of Multimedia heritAge Contents (SUMAC 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop of 30th ACM International Conference on Multimedia: Interractive Artwork (2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lisbonne, Portugal. à paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794929v1</w:t>
+                <w:t xml:space="preserve">hal-03794937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Read Your Voice - A Playful Interactive Sound Encoder/Decoder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Azzaro</w:t>
+                <w:t xml:space="preserve">Contributions of Photometry to the 3D-digitization of Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvain Quéau</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of 30th ACM International Conference on Multimedia: Interractive Artwork (2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th Workshop on Structuring and Understanding of Multimedia heritAge Contents (SUMAC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lisbonne, Portugal. pp.33-41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3552464.3555683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794937v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérisation 3D du patrimoine par stéréophotométrie</w:t>
               </w:r>
@@ -6635,51 +6635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2021 - 18èmes journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS]; Equipe REVA, IRIT : Institut de Recherche en Informatique de Toulouse, Sep 2021, Saint Ferréol, France</w:t>
@@ -6702,277 +6702,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction 3D d'un insecte piégé dans l'ambre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noah Guitton</w:t>
+                <w:t xml:space="preserve">Learning Defects in Old Movies from Manually Assisted Restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travis Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés Reconnaissance des Formes, Image, Apprentissage et Perception - RFIAP 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Vannes, France</w:t>
+              <w:t xml:space="preserve">ICPR 2020 - 25th International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Milan / Virtual, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568259v1</w:t>
+                <w:t xml:space="preserve">hal-02965296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Defects in Old Movies from Manually Assisted Restoration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Lauze</w:t>
+                <w:t xml:space="preserve">Reconstruction 3D d'un insecte piégé dans l'ambre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Bellart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Myriam Ben Seddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Cassidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dolbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2020 - 25th International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Milan / Virtual, Italy</w:t>
+              <w:t xml:space="preserve">Congrés Reconnaissance des Formes, Image, Apprentissage et Perception - RFIAP 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965296v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refractive Multi-view Stereo</w:t>
               </w:r>
@@ -6997,51 +6997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7248,51 +7248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Castan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7365,51 +7365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Castan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7460,77 +7460,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternate Structural-Textural Video Inpainting for Spot Defects Correction in Movies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7581,77 +7581,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inpainting vidéo pour la restauration de films par reconstructions alternées de la structure et de la texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7715,77 +7715,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Castan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cremers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Workshop on Energy Minimization Methods in Computer Vision and Pattern Recognition (EMMCVPR 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Venice, Italy. pp.342-357, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7858,64 +7858,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Castan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cremers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7953,90 +7953,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Non-Convex Variational Approach to Photometric Stereo under Inaccurate Lighting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cremers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IEEE Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Honolulu, United States. pp. 99-108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8109,51 +8109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pizenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cremers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Quality Control by Artificial Vision (QCAV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Tokyo, Japan. pp. 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8213,51 +8213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pizenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cremers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8334,64 +8334,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Castan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cremers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Scale Space and Variational Methods in Computer Vision (SSVM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Kolding, Denmark. pp. 694-705, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8533,51 +8533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étalonnage de sources lumineuses de type LED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8766,51 +8766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion de données RVB-D par stéréophotométrie colorée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8872,528 +8872,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge-Preserving Integration of a Normal Field: Weighted Least Squares and L1 Approaches</w:t>
+                <w:t xml:space="preserve">Que peut-on apprendre d'une scène vue par une webcam à partir d'images prises au cours d'une journée ensoleillée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Descombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Scale Space and Variational Methods in Computer Vision (SSVM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lège Cap Ferret, France. pp. 576-588</w:t>
+              <w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Amiens, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360871v1</w:t>
+                <w:t xml:space="preserve">hal-01161843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A L1-TV Algorithm for Robust Perspective Photometric Stereo with Spatially-Varying Lightings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Lauze</w:t>
+                <w:t xml:space="preserve">Toward Free and Open Source Film Projection for Digital Cinema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Griwodz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Scale Space and Variational Methods in Computer Vision (SSVM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lège Cap Ferret, France. pp. 498-510</w:t>
+              <w:t xml:space="preserve">EUROMEDIA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360870v1</w:t>
+                <w:t xml:space="preserve">hal-01377336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que peut-on apprendre d'une scène vue par une webcam à partir d'images prises au cours d'une journée ensoleillée ?</w:t>
+                <w:t xml:space="preserve">Some Illumination Models for Industrial Applications of Photometric Stereo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Descombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Conference on Quality Control by Artificial Vision 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Le Creusot, France. pp.95341C, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2182921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161843v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Free and Open Source Film Projection for Digital Cinema</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bertrand</w:t>
+                <w:t xml:space="preserve">Edge-Preserving Integration of a Normal Field: Weighted Least Squares and L1 Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carsten Griwodz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMEDIA 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal. pp. 1-6</w:t>
+              <w:t xml:space="preserve">5th International Conference on Scale Space and Variational Methods in Computer Vision (SSVM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lège Cap Ferret, France. pp. 576-588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377336v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Illumination Models for Industrial Applications of Photometric Stereo</w:t>
+                <w:t xml:space="preserve">A L1-TV Algorithm for Robust Perspective Photometric Stereo with Spatially-Varying Lightings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Quality Control by Artificial Vision 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Scale Space and Variational Methods in Computer Vision (SSVM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lège Cap Ferret, France. pp. 498-510</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2182921⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02118579v1</w:t>
+                <w:t xml:space="preserve">hal-01360870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DCP Bay: Toward an Art-House Content Delivery Network for Digital Cinema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9634,90 +9634,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture de DCP pour le cinéma numérique avec le lecteur multimédia VLC et libav/ffmpeg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona M. Prodea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Griwodz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9768,51 +9768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the Uncalibrated Photometric Stereo Problem using Total Variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9850,51 +9850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels prétraitements pour la stéréophotométrie non calibrée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10040,51 +10040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un système de projection alternatif pour le cinéma numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10531,204 +10531,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d’un champ de normales en présence de discontinuités</w:t>
+                <w:t xml:space="preserve">Shape-from-texture revisité : reconstruction 3D et auto-calibrage à partir d’une seule image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gurdjos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Reconnaissance des Formes et Intelligence Artificielle (RFIA 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRIF; AFIA, Jan 2010, Caen, France. (support électronique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584913v1</w:t>
+                <w:t xml:space="preserve">hal-04584912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-from-texture revisité : reconstruction 3D et auto-calibrage à partir d’une seule image</w:t>
+                <w:t xml:space="preserve">Intégration d’un champ de normales en présence de discontinuités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gurdjos</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Reconnaissance des Formes et Intelligence Artificielle (RFIA 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRIF; AFIA, Jan 2010, Caen, France. (support électronique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584912v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-view Perspective Shape-from-texture with Focal Length Estimation: A Piecewise Affine Approach</w:t>
               </w:r>
@@ -10740,51 +10740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toby Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gurdjos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10904,51 +10904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating the Normal Field of a Surface in the Presence of Discontinuities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Courteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11114,567 +11114,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00399208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d'un champ de normales sans condition au bord</w:t>
+                <w:t xml:space="preserve">Simulation de la mise à plat des documents gauches par shape from contour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Courteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gurdjos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Reconnaissance des Formes et Intelligence Artificielle (RFIA 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AFRIF; AFIA; Université de Picardie Jules Verne, Jan 2008, Amiens, France. pp.331--340</w:t>
+              <w:t xml:space="preserve">, AFRIF; AFIA; Université Picardie, Jan 2008, Amiens, France. pp.417--426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04587420v1</w:t>
+                <w:t xml:space="preserve">hal-04587418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la mise à plat des documents gauches par shape from contour</w:t>
+                <w:t xml:space="preserve">Intégration d'un champ de normales sans condition au bord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Courteille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gurdjos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Reconnaissance des Formes et Intelligence Artificielle (RFIA 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AFRIF; AFIA; Université Picardie, Jan 2008, Amiens, France. pp.417--426</w:t>
+              <w:t xml:space="preserve">, AFRIF; AFIA; Université de Picardie Jules Verne, Jan 2008, Amiens, France. pp.331--340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04587418v1</w:t>
+                <w:t xml:space="preserve">hal-04587420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape from Contour for the Digitization of Curved Documents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shape-from-shading for Surfaces Applicable to Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gurdjos</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Schlenker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Asian Conference on Computer Vision (ACCV 2007)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International Workshop on Photometric Analysis For Computer Vision - PACV 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brazil. pp.1--8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04587422v1</w:t>
+                <w:t xml:space="preserve">inria-00264881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-from-shading for Surfaces Applicable to Planes</w:t>
+                <w:t xml:space="preserve">Integration of a Normal Field without Boundary Condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Schlenker</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Courteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Workshop on Photometric Analysis For Computer Vision - PACV 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brazil. pp.1--8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00264881v1</w:t>
+                <w:t xml:space="preserve">inria-00264852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of a Normal Field without Boundary Condition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape from Shading: Reconstruction using a B-spline Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Courteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Courteille</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Photometric Analysis For Computer Vision - PACV 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brazil. pp.1--8</w:t>
+              <w:t xml:space="preserve">6th International Conference on Curves and Surfaces (2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00264852v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape from Shading: Reconstruction using a B-spline Model</w:t>
+                <w:t xml:space="preserve">Shape from Contour for the Digitization of Curved Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Courteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Morin</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gurdjos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Curves and Surfaces (2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th Asian Conference on Computer Vision (ACCV 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Tokyo, Japan. pp.196--205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-76390-1_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04587429v1</w:t>
+                <w:t xml:space="preserve">hal-04587422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transform your Digital Camera into a Flatbed Scanner</w:t>
               </w:r>
@@ -11781,51 +11781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Courteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Pattern Recognition (ICPR 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Hong Kong, China. pp.332--335, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12510,230 +12510,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recuit simulé pour le shape from shading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Descombes</w:t>
+                <w:t xml:space="preserve">Corrélation spatiale de la phase des images radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Petit</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Soucille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Colloque sur le traitement du signal et des images (GRETSI 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS GRETSI, Sep 2001, Toulouse, France. pp.513--516</w:t>
+              <w:t xml:space="preserve">, CNRS GRETSI : Groupe d’Etudes du Traitement du Signal et des Images, Sep 2001, Toulouse, France. pp.487--490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589561v1</w:t>
+                <w:t xml:space="preserve">hal-04589563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélation spatiale de la phase des images radar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recuit simulé pour le shape from shading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Descombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Durou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Petit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Soucille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Colloque sur le traitement du signal et des images (GRETSI 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS GRETSI : Groupe d’Etudes du Traitement du Signal et des Images, Sep 2001, Toulouse, France. pp.487--490</w:t>
+              <w:t xml:space="preserve">, CNRS GRETSI, Sep 2001, Toulouse, France. pp.513--516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589563v1</w:t>
+                <w:t xml:space="preserve">hal-04589561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection automatique des repliements en interférométrie radar par analyse de cohérences de pente multi-décalages</w:t>
               </w:r>
@@ -14292,51 +14292,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Workshop on Structuring and Understanding of Multimedia heritAge Contents (SUMAC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lisbonne, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACM Digital Library</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Proceedings 4th Workshop on Structuring and Understanding of Multimedia heritAge Contents (SUMAC 2022), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3552464.3555683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809779v1</w:t>
@@ -14629,90 +14629,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LED-based Photometric Stereo: Modeling, Calibration and Numerical Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cremers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14760,51 +14760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14848,51 +14848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15582,51 +15582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bruneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brument" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;lou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernard Lauze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-025-02628-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coupry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2025.02.013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567615v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Calvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cassidy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.033005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Simon-Millot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;ret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087984v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Durou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cremers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0809-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0773-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118476v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0777-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118488v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lauze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0761-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334657v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mecca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2016.11.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B&#228;hr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Breuss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sharifi Boroujerdi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41095-016-0075-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409663v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lucas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Boumaza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273010v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Modrzejewski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gurdjos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.11.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360868v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-014-0512-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Breu&#223;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cristiani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Falcone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Vogel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100815104" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.22.1-33" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courteille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crouzil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2007.02.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18F0HVMB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587417v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sagona" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-006-0062-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NNZQ6873-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2003.1240116" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589566v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Piau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008361021281" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980919v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ma&#238;tre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00128234" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323417v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Azzaro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pauget Ballesteros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746027.3756141" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038532v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062732v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100595v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942610v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00341" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058754v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Dabic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poirier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004867v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92369-2_28" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Rottier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368081v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bayel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bouron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469351v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908313v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526751v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.00500" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W8-2024-289-2024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594418v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561203v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038245v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maignan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tozza" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_54" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Redon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038233v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_53" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301944v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160733v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fainsin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000202" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035153v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492582v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Renaudeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Seng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31438-4_17" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198591v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gasparini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000368" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926427v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W1-2022-145-2022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492562v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794929v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552464.3555683" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794937v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904938v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339659v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339640v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568259v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bellart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Myriam Ben Seddik" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dolbecq" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Guitton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965296v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964852v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV50981.2020.00048" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267053v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chable" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343031.3355709" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088927v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22368-7_5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089438v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433990v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02118556v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78199-0_23" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866637v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809278v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2017.45" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712549v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pizenberg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2266080" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913980v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787432v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58771-4_55" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535947v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523662v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534802v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119079v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360871v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360870v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161843v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377336v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Griwodz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02118579v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182921" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379485v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120129v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120851v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137253v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona M. Prodea" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143231v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152650v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829380v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584908v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656548v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596354v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daramy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625527v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Lukashevish" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alianxandr Kraushonak" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584911v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24085-0_30" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584913v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584912v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584915v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Collins" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584920v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584917v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03641-5_20" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399208v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Zalessky" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587420v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587418v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587422v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76390-1_20" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00264881v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schlenker" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00264852v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587429v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587427v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587428v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.75" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587424v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan P&#233;tillot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587423v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587430v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587431v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589558v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2004.1334160" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589564v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Petit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Soucille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adragna" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589561v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589563v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589562v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589567v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daniel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589568v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589569v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608788v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608794v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608781v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mascarilla" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608785v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-63507-6_240" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077895v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559541v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/14-monographies-instrumentum" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547952v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51866-0_1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584919v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-br/Inverse+Problems+in+Vision+and+3D+Tomography-p-9781848211728" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584916v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/electricite-electronique/problemes-inverses-en-imagerie-et-en-vision-en-2-volumes-inseparables/mohammad-djafari/descriptif-9782746219977" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809779v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sumac-workshops.github.io/2022/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460969v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941602v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51866-0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399607v3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334349v4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334351v3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05009347v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587432v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071578v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589560v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589565v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dalle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bruneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brument" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;lou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernard Lauze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-025-02628-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coupry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2025.02.013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567615v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Calvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cassidy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.033005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Simon-Millot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;ret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118484v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Durou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0773-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118488v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cremers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lauze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0761-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118476v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0777-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0809-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334657v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mecca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2016.11.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B&#228;hr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Breuss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sharifi Boroujerdi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41095-016-0075-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409663v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lucas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Boumaza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273010v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Modrzejewski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gurdjos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.11.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360868v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-014-0512-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Breu&#223;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cristiani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Falcone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Vogel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100815104" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.22.1-33" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courteille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crouzil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2007.02.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18F0HVMB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587417v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sagona" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-006-0062-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NNZQ6873-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2003.1240116" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589566v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Piau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008361021281" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980919v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ma&#238;tre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00128234" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323417v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Azzaro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pauget Ballesteros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746027.3756141" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038532v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062732v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100595v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942610v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00341" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058754v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Dabic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poirier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004867v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92369-2_28" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Rottier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368081v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bayel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bouron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908313v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526751v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.00500" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469351v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W8-2024-289-2024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594418v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561203v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038245v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maignan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tozza" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_54" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Redon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038233v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_53" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301944v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160733v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fainsin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000202" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035153v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492582v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Renaudeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Seng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31438-4_17" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198591v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gasparini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000368" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926427v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W1-2022-145-2022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492562v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794937v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794929v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552464.3555683" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904938v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339659v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339640v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965296v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568259v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bellart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Myriam Ben Seddik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dolbecq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Guitton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964852v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV50981.2020.00048" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267053v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chable" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343031.3355709" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088927v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22368-7_5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089438v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433990v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02118556v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78199-0_23" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866637v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809278v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2017.45" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712549v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pizenberg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2266080" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913980v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787432v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58771-4_55" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535947v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523662v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534802v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119079v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161843v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377336v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Griwodz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02118579v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182921" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360871v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360870v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379485v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120129v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120851v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137253v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona M. Prodea" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143231v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152650v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829380v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584908v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656548v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596354v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daramy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625527v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Lukashevish" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alianxandr Kraushonak" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584911v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24085-0_30" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584912v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584913v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584915v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Collins" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584920v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584917v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03641-5_20" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399208v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Zalessky" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587418v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587420v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00264881v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schlenker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00264852v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587429v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587422v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76390-1_20" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587427v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587428v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.75" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587424v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan P&#233;tillot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587423v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587430v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587431v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589558v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2004.1334160" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589564v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Petit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Soucille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adragna" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589563v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589561v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589562v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589567v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daniel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589568v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589569v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608788v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608794v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608781v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mascarilla" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608785v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-63507-6_240" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077895v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559541v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/14-monographies-instrumentum" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547952v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51866-0_1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584919v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-br/Inverse+Problems+in+Vision+and+3D+Tomography-p-9781848211728" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584916v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/electricite-electronique/problemes-inverses-en-imagerie-et-en-vision-en-2-volumes-inseparables/mohammad-djafari/descriptif-9782746219977" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809779v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sumac-workshops.github.io/2022/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460969v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941602v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51866-0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399607v3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334349v4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334351v3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05009347v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587432v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071578v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589560v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589565v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dalle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>