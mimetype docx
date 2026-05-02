--- v0 (2026-03-28)
+++ v1 (2026-05-02)
@@ -2657,278 +2657,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time domain diffusion parameters identification of electrochemical impedance models using fractional order system</w:t>
+                <w:t xml:space="preserve">Initialization of a Fractional Order Identification Algorithm Applied for Lithium-Ion Battery Modeling in Time Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Nasser Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Huard</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoït Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Gabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.174⟩</w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59, pp.375--386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2017.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295788v1</w:t>
+                <w:t xml:space="preserve">hal-03204290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initialization of a Fractional Order Identification Algorithm Applied for Lithium-Ion Battery Modeling in Time Domain</w:t>
+                <w:t xml:space="preserve">Time domain diffusion parameters identification of electrochemical impedance models using fractional order system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Nasser Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoït Huard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Gabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 59, pp.375--386. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (15), pp.377-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2017.11.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204290v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequential identification of an electrochemical cell impedance using fractional modeling</w:t>
               </w:r>
@@ -2966,51 +2966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Gabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (15), pp.802-807. </w:t>
@@ -4053,51 +4053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Nasser Eddine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Arahbi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Huard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Gabano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993947" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Farah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ouvrard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merc&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330718" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192544v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcem Kanoun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-4032.00045" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189207v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00219" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107766v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Trigeassou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benchellal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Champenois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Tnani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976412v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759400v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Launay-Querr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manf&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759401v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702481v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655153v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Etien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Maamri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637740v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637741v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630459v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul da Cunha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)42440-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630480v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630478v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pin&#231;on" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185260v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Huard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Martemianov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2020.113957" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185261v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huard Beno&#238;t" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.03.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204294v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2016.11.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295788v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.174" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204290v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2017.11.034" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295784v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.132" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206597v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.09.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1QHL5LJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273782v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2010.0222" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273781v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.02.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T837GSMS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.09.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1RLBT5N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273779v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2009/T136/014015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AE037BF895D3D35CE6A6E72AAC0017C1BFF0F9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360907v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rambault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360900v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07313569808955862" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360897v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Nasser Eddine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Arahbi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Huard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Gabano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993947" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Farah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ouvrard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merc&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330718" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192544v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcem Kanoun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-4032.00045" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189207v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00219" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107766v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Trigeassou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benchellal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Champenois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Tnani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976412v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759400v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Launay-Querr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manf&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759401v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702481v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655153v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Etien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Maamri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637740v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637741v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630459v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul da Cunha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)42440-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630480v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630478v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pin&#231;on" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185260v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Huard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Martemianov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2020.113957" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185261v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huard Beno&#238;t" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.03.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204294v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2016.11.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204290v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2017.11.034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295788v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.174" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295784v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.132" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206597v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.09.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1QHL5LJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273782v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2010.0222" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273781v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.02.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T837GSMS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.09.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1RLBT5N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273779v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2009/T136/014015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AE037BF895D3D35CE6A6E72AAC0017C1BFF0F9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360907v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rambault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360900v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07313569808955862" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360897v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>