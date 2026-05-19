--- v0 (2026-04-25)
+++ v1 (2026-05-19)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -240,470 +240,552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Zentz (1787-1876), Capitaine de la Garde et vétéran</w:t>
+                <w:t xml:space="preserve">La « Chapelle Saint-Louis » de la citadelle de Rodemack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Adam</w:t>
+                <w:t xml:space="preserve">Agnès Charignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers lorrains : organe des sociétés littéraires et scientifiques de Metz et de la Moselle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2, pp.59-69</w:t>
+              <w:t xml:space="preserve">, 2023, Les Cahiers Lorrains, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05599725v1</w:t>
+                <w:t xml:space="preserve">hal-05599605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En passant par la Lorraine. Le projet diachronique MONELOR : monnaies et monnayages dans l'espace lorrain. Présentation des axes de recherches et des objectifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jean-Jacques Zentz (1787-1876), Capitaine de la Garde et vétéran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Trommenschlager</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 76 (8), pp.309-316</w:t>
+              <w:t xml:space="preserve">Les cahiers lorrains : organe des sociétés littéraires et scientifiques de Metz et de la Moselle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.59-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508369v1</w:t>
+                <w:t xml:space="preserve">hal-05599725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les origines antiques de la forteresse médiévale et citadelle de Rodemack (Moselle)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">En passant par la Lorraine. Le projet diachronique MONELOR : monnaies et monnayages dans l'espace lorrain. Présentation des axes de recherches et des objectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Trommenschlager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Drost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Verdelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers lorrains : organe des sociétés littéraires et scientifiques de Metz et de la Moselle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1, pp.41-53</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (8), pp.309-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05599510v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bourg de Rodemack, forteresse et citadelle : évolution du Moyen Âge à l’époque moderne</w:t>
+                <w:t xml:space="preserve">Les origines antiques de la forteresse médiévale et citadelle de Rodemack (Moselle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Charignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Verdelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du Pays Thionvillois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Les Cahiers du Pays Thionvillois, 25, pp.4-17</w:t>
+              <w:t xml:space="preserve">Les cahiers lorrains : organe des sociétés littéraires et scientifiques de Metz et de la Moselle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.41-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05599640v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le bourg de Rodemack, forteresse et citadelle : évolution du Moyen Âge à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Pays Thionvillois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les Cahiers du Pays Thionvillois, 25, pp.4-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Voies et dessertes à l'ouest de Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27, pp.26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -713,51 +795,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des connaissances et nouvelles perspectives sur les suburbia de Metz/ Divodurum durant l’Antiquité tardive, . Bordeaux, 10 juin 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -766,1180 +848,1180 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude de l’ATEG : Les suburbia dans l’Antiquité tardive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forteresse médiévale et moderne de Rodemack (Moselle), origine et usages des matériaux de construction (fouilles 2012 à 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre à Pierre : économie de la pierre aux périodes historiques en lorraine et régions limitrophes (Ier s. av. J.-C. - XVIIe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HisCAnt-MA; Inrap Grand Est, Nov 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation monétaire durant l’Antiquité romaine et tardive à Metz, les sites du « Quartier de l’Amphithéâtre » et de « l’Îlot Sainte-Chrétienne »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque numismatique SENA de Metz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcellaires et habitat antiques des forêts du plateau de Haye en Lorraine : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les parcellaires conservés sous forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des paysages ruraux antiques contrastés dans les cités des Leuques et des Médiomatriques : effet de source ou répartitions typologique et spatiale différentielles des établissements ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AGER IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Barcelone, Espagne. pp.181-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vestiges gallo-romains conservés dans le massif forestier de Haye (Meurthe-et-Moselle). Leur apport à l'étude de l'espace agraire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des hommes aux champs. Pour une archéologie des espaces ruraux du néolithique au Moyen Age.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Caen, France. pp.157-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcellaires anciens fossilisés dans les forêts lorraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Georges Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Heckenbenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Sylva 2004 : Forêt, Archéologie et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Lorraine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des usages agricoles antiques sur la végétation en forêt de Saint-Amond : interaction avec le traitement sylvicole actuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sciama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Sylva - Forêt, archéologie et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Velaine-en-Haye, France. pp.181-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des usages agricoles antiques sur la végétation en forêt de Saint Amond : interaction avec le traitement sylvicole actuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sciama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Georges Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt, Archéologie et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Velaine-en Haye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcellaires anciens fossilisés dans les forêts lorraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Heckenbenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Sylva - Archéologie, forêt et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Velaine-en-Haye, France. pp.121-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The memory of forest ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laüt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Eurosoil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1949,306 +2031,306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des hameaux et des groupes de fermes sur le plateau de Haye durant l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonin Nüsslein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l’époque romaine. Actes du XVe colloque AGER, Saverne, 28 septembre au 1er octobre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AVAGE, pp.175-191, 2024, Mémoires d'archéologie du Grand Est 11, 978-2-9590817-1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dépôt de quinaires gaulois de Bassing (Moselle). Une encaisse à vocation militaire du début de la période augustéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Thomashausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Marie Guihard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'argent gaulois. Dépôts monétaires de la "zone du denier"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXX, Bibliothèque nationale de France, pp.1-142, 2023, Trésors Monétaires, 978-2-7177-2904-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liéhon - villa de Larry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Kazek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2291,645 +2373,645 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> siècle p.C., II. Agglomération et </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius éditions, pp.33-78, 2022, Pictor 10, 978-2-35613-483-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Heckenbenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karine Boulanger; Cédric Moulis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pierre aux périodes historiques en Lorraine, de l’extraction à la mise en œuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Édulor, pp.25-182, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le transport de la pierre en Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pierre dans l’Antiquité et au Moyen Âge en Lorraine : de l’extraction à la mise en œuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Reddé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.179-210, 2017, Mémoires, 978-2-35613-206-2</w:t>
+              <w:t xml:space="preserve">Gallia Rustica, 1. Les campagnes du Nord-Est de la Gaule de la fin de l’Âge du fer à l’Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, Ausonius éditions, pp.555-655, 2017, Mémoires, 978-2-35613-206-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029596v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02369535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Reddé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Rustica, 1. Les campagnes du Nord-Est de la Gaule de la fin de l’Âge du fer à l’Antiquité tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 49, Ausonius éditions, pp.555-655, 2017, Mémoires, 978-2-35613-206-2</w:t>
+              <w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (49), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-210, 2017, Mémoires, 978-2-35613-206-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02369535v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tuilerie antique de Hombourg-Budange, Moselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jeandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wiethold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Achard-Corompt, Michel Kasprzyk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Antiquité tardive dans l’Est de la Gaule II. Sépultures, nécropoles et pratiques funéraires en Gaule de l’Est – Actualité de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41, Société archéologique de l'Est, pp.389-409, 2016, Supplément à la Revue Archéologique de l'Est</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2939,98 +3021,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toul (Meurthe-et-Moselle). Rue Qui Qu’en Grogne, Quai de la Glacière [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie Médiévale. Varia : Chronique des fouilles médiévales en France en 2018, 49</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.335-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3040,91 +3122,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche sur la pars rustica de la villa de Larry à Liéhon (France, Moselle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3134,577 +3216,577 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bar-le-Duc, Meuse, « Rue Albert Cim, Place Saint-Pierre, Place de la Halle, Ruelle du Paradis, Rue Sainte-Marguerite, Rue du Chemin de Ronde, Rue des Carmes ». Sous les pavés, le passé : habitat et voirie du bas Moyen Âge et de l'époque moderne en Ville Haute de Bar-le-Duc : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vergine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bétend-Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Metz : Inrap GE. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05586996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des vestiges d’habitats urbains antiques précédés par une occupation laténienne ou augustéenne : Senon, Meuse, 2 Grande Rue, Grand Est : rapport de diagnostic, Metz : Inrap GE, 2023, 110 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2023, 110 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nécropole mérovingienne au Nord de Mettis : Norroy-le-Veneur, Moselle, Zac Ecoparc, site 6, zone 4 : rapport de fouilles, Metz, Inrap, 2013, 2 vol. (420, 503 p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Decanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP GEN Metz. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montigny-lès-Metz (Moselle), 50-52 rue Franiatte : rapport de fouilles, Metz, 110 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Decanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP GEN Metz. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitats et structures agraires fossiles du plateau de la côte bajocienne de Pont à Mousson (Meurthe et Moselle) à Neufchateau (Vosges)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Georges-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Rapport intermédiaire 2004, DRAC-SRA Lorraine/INRA, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3851,51 +3933,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dreier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trommenschlager" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599510v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verdelet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599640v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483093v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03251986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02448185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067845v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bock" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758514v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Georges Leroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heckenbenner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dupouey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sciama" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sciama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344419v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829249v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dambrine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Humbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. La&#252;t" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995644v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929634v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomashausen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miks" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128251v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mondy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kazek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gucker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kraemer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jeandemange" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charlier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862242v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586996v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice B&#233;tend-Desgranges" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lafosse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Prouteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240903v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241150v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830148v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Georges-Leroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dreier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trommenschlager" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verdelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599640v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483093v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03251986v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02448185v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bock" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803977v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Georges Leroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heckenbenner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dupouey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sciama" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752939v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sciama" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges Leroy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344419v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829249v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dambrine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Humbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. La&#252;t" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995644v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929634v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomashausen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miks" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mondy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kazek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gucker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kraemer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682323v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369535v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029596v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844498v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jeandemange" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charlier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862242v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171535v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586996v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice B&#233;tend-Desgranges" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lafosse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Prouteau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878721v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240903v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faye" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241150v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830148v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Georges-Leroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>