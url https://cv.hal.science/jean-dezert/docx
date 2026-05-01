--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -234,265 +234,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new distance between rankings</w:t>
+                <w:t xml:space="preserve">Evidence combination with multi-granularity belief structure for pattern classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dezert</w:t>
+                <w:t xml:space="preserve">Kezhu Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrii Shekhovtsov</w:t>
+                <w:t xml:space="preserve">Xinde Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Sałabun</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilin Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e28265⟩</w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 690, pp.121577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2024.121577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635767v1</w:t>
+                <w:t xml:space="preserve">hal-04808703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence combination with multi-granularity belief structure for pattern classification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new distance between rankings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Yu</w:t>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Shen</w:t>
+                <w:t xml:space="preserve">Andrii Shekhovtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yilin Dong</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wojciech Sałabun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 690, pp.121577. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (7), pp.e28265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2024.121577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e28265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808703v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Domain Pattern Classification With Distribution Adaptation Based on Evidence Theory</w:t>
               </w:r>
@@ -504,51 +504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin-Qing Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhun-Ga Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 53 (2), pp.718-731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -582,90 +582,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Different-Granularity Beliefs for Sensor-Based Human Activity Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kezhu Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinde Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilin Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuzhi Sam Ge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -712,103 +712,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-Structure-Based Multigranular Belief Fusion for Human Activity Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilin Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinde Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigui Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kezhu Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -840,2733 +840,2733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential data association based on Dezert–Smarandache Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Inequalities Bounding Imprecision and Nonspecificity Measures of Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Boumediene</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Dezert</w:t>
+                <w:t xml:space="preserve">Albena Tchamova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Intelligent Robotics and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41315-022-00246-y⟩</w:t>
+              <w:t xml:space="preserve">Information &amp; Security : an International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52, pp.37-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11610/isij.5202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055971v1</w:t>
+                <w:t xml:space="preserve">hal-03641253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Inequalities Bounding Imprecision and Nonspecificity Measures of Uncertainty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Wireless Sensor Network for Tactical Situation Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albena Tchamova</w:t>
+                <w:t xml:space="preserve">Julien Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information &amp; Security : an International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11610/isij.5202⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.1051-1062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3129181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641253v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Sensor Network for Tactical Situation Assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multi-Source Weighted Domain Adaptation With Evidential Reasoning for Activity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilin Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinde Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigui Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Moras</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Changming Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3129181⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (4), pp.5530-5542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TII.2022.3182780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577026v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Source Weighted Domain Adaptation With Evidential Reasoning for Activity Recognition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evidential data association based on Dezert–Smarandache Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossni Zebiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (4), pp.5530-5542. </w:t>
+              <w:t xml:space="preserve">International Journal of Intelligent Robotics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (1), pp.91-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TII.2022.3182780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41315-022-00246-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701584v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential Reasoning With Hesitant Fuzzy Belief Structures for Human Activity Recognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Multi-Criteria Analysis of Sensor Reliability for Wearable Human Activity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilin Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigui Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changming Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinde Li</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Changming Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (12), pp.3607-3619. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2021.3079495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3089579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578770v1</w:t>
+                <w:t xml:space="preserve">hal-03341162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Criteria Analysis of Sensor Reliability for Wearable Human Activity Recognition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Improvement of Proportional Conflict Redistribution Rules of Combination of Basic Belief Assignments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Smarandache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Advances in Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), pp.48-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341162v1</w:t>
+                <w:t xml:space="preserve">hal-03709656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Proportional Conflict Redistribution Rules of Combination of Basic Belief Assignments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evidential Reasoning With Hesitant Fuzzy Belief Structures for Human Activity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilin Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinde Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigui Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changming Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Information Fusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (12), pp.3607-3619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2021.3079495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709656v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence Combination Based on Credal Belief Redistribution for Pattern Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhun-Ga Liu</w:t>
+                <w:t xml:space="preserve">Two Applications of Inter-Criteria Analysis with Belief Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albena Tchamova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Dezert</w:t>
+                <w:t xml:space="preserve">Stefka Fidanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Cuzzolin</w:t>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (4), pp.618-631. </w:t>
+              <w:t xml:space="preserve">Cybernetics and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.38 - 59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2019.2911915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/cait-2020-0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873391v1</w:t>
+                <w:t xml:space="preserve">hal-03255606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential combination of augmented multi-source of information based on domain adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dezert-Smarandache Theory-Based Fusion for Human Activity Recognition in Body Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilin Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinde Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linqing Huang</w:t>
+                <w:t xml:space="preserve">Mohammad Omar Khyam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhunga Liu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Md. Noor-A-Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science China Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11432-020-3080-3⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (11), pp.7138-7149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TII.2020.2976812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188047v1</w:t>
+                <w:t xml:space="preserve">hal-02873462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Applications of Inter-Criteria Analysis with Belief Functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Combination of Classifiers With Different Frames of Discernment Based on Belief Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhunga Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuxia Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawei Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybernetics and Information Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20, pp.38 - 59. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (7), pp.1764-1774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/cait-2020-0039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.2985332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255606v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dezert-Smarandache Theory-Based Fusion for Human Activity Recognition in Body Sensor Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Disagreement based semi-supervised learning approaches with belief functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongshun He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TII.2020.2976812⟩</w:t>
+              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 193, pp.105426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.knosys.2019.105426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873462v1</w:t>
+                <w:t xml:space="preserve">hal-02873444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Classifiers With Different Frames of Discernment Based on Belief Functions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Canonical decomposition of dichotomous basic belief assignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Smarandache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.2985332⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (7), pp.1105-1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/int.22236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578744v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disagreement based semi-supervised learning approaches with belief functions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evidence Combination Based on Credal Belief Redistribution for Pattern Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun-Ga Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Cuzzolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.knosys.2019.105426⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (4), pp.618-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2019.2911915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873444v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonical decomposition of dichotomous basic belief assignment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evidential combination of augmented multi-source of information based on domain adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linqing Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhunga Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florentin Smarandache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35 (7), pp.1105-1125. </w:t>
+              <w:t xml:space="preserve">Science China Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (11), pp.210203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/int.22236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11432-020-3080-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873613v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing protection in torrential mountain watersheds: A new conceptual integrated decision-aiding framework</w:t>
+                <w:t xml:space="preserve">Basic belief assignment approximations using degree of non-redundancy for focal element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Carladous</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Yi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.10.040⟩</w:t>
+              <w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (11), pp.2503-2515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cja.2019.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01982080v1</w:t>
+                <w:t xml:space="preserve">hal-02649599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Multi-Criteria Discounting Combination Approach for Multi-Sensor Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilin Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinde Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuzhi Sam Ge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (20), pp.9411-9421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSEN.2019.2922769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic belief assignment approximations using degree of non-redundancy for focal element</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">A New Image Registration Algorithm Based on Evidential Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Yang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cja.2019.05.003⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (5), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19051091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649599v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Image Registration Algorithm Based on Evidential Reasoning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing protection in torrential mountain watersheds: A new conceptual integrated decision-aiding framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhe Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yi Yang</w:t>
+                <w:t xml:space="preserve">Olivier Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (5), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 80, pp.464-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s19051091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.10.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097743v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01982080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new adaptive switching median filter for impulse noise reduction with pre-detection based on evidential reasoning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Tracking Uncertainty Propagation from Model to Formalization: Illustration on Trust Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Dragos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yi Yang</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kellyn Rein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Advances in Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp.216-234</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475633v1</w:t>
+                <w:t xml:space="preserve">hal-02294410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Uncertainty Propagation from Model to Formalization: Illustration on Trust Assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Combination of classifiers with optimal weight based on evidential reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun-Ga Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kellyn Rein</w:t>
+                <w:t xml:space="preserve">Arnaud Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Information Fusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (3), pp.1217_1230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2017.2718483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294410v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of classifiers with optimal weight based on evidential reasoning</w:t>
+                <w:t xml:space="preserve">A new pattern classification improvement method with local quality matrix based on K-NN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhun-Ga Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuowei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quan Pan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2017.2718483⟩</w:t>
+              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 164, pp.336-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.knosys.2018.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588701v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new pattern classification improvement method with local quality matrix based on K-NN</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A new hierarchical ranking aggregation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiankun Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quan Pan</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.knosys.2018.11.001⟩</w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 453, pp.168-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2018.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507347v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hierarchical ranking aggregation method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">A new adaptive switching median filter for impulse noise reduction with pre-detection based on evidential reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 453, pp.168-185. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 147, pp.173-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2018.04.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2018.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475540v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifier Fusion with Contextual Reliability Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhunga Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quan Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun-Wei Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3620,317 +3620,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive imputation of missing values for incomplete pattern classification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Generic Object Recognition based on Feature Fusion in Robot Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinde Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaomin Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Martin</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingzi Tan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2015.10.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (5), page 1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2316/Journal.206.2016.5.206-4706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259203v1</w:t>
+                <w:t xml:space="preserve">hal-01745448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Object Recognition based on Feature Fusion in Robot Perception</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Belief Interval-Based Distance Measures in the Theory of Belief Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yingzi Tan</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (5), page 1-7. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (6), pp.833-850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2316/Journal.206.2016.5.206-4706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSMC.2016.2628879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745448v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Classification System for Uncertain Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhun-Ga Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quan Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3971,889 +3958,902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belief Interval-Based Distance Measures in the Theory of Belief Functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adaptive imputation of missing values for incomplete pattern classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun-Ga Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yi Yang</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48 (6), pp.833-850. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSMC.2016.2628879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2015.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475614v1</w:t>
+                <w:t xml:space="preserve">hal-01259203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new incomplete pattern classification method based on evidential reasoning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quan Pan</w:t>
+                <w:t xml:space="preserve">Kohonen's Map Approach for the Belief Mass Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCYB.2014.2332037⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (10), pp.2060 - 2071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNNLS.2015.2480772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162207v1</w:t>
+                <w:t xml:space="preserve">hal-01865183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kohonen's Map Approach for the Belief Mass Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imen Hammami</w:t>
+                <w:t xml:space="preserve">A new incomplete pattern classification method based on evidential reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun-Ga Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27 (10), pp.2060 - 2071. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45, pp.635 - 646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNNLS.2015.2480772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCYB.2014.2332037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865183v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of fuzzy-based fusion rules for tracking applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Dezert</w:t>
+                <w:t xml:space="preserve">Change detection in heterogeneous remote sensing images based on multi-dimensional evidential reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun-Ga Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Reasoning-based Intelligent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJRIS.2014.066251⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.168 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2013.2250908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096450v1</w:t>
+                <w:t xml:space="preserve">hal-01865172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Credal classification rule for uncertain data based on belief functions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">How to manage natural risks in mountain areas in a context of imperfect information? New frameworks and paradigms for expert assessments and decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Mercier</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chojnacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47 (7), pp.2532-2541. </w:t>
+              <w:t xml:space="preserve">Environment Systems and Decisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Volume 34 (Issue 2), pp 288-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2014.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10669-014-9501-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060091v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00995011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change detection in heterogeneous remote sensing images based on multi-dimensional evidential reasoning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Quan Pan</w:t>
+                <w:t xml:space="preserve">Performance evaluation of fuzzy-based fusion rules for tracking applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tchamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2013.2250908⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Reasoning-based Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJRIS.2014.066251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865172v1</w:t>
+                <w:t xml:space="preserve">hal-01096450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to manage natural risks in mountain areas in a context of imperfect information? New frameworks and paradigms for expert assessments and decision-making</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Credal classification rule for uncertain data based on belief functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun-Ga Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Chojnacki</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment Systems and Decisions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Volume 34 (Issue 2), pp 288-311. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (7), pp.2532-2541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10669-014-9501-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2014.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00995011v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belief C-Means: An Extension of Fuzzy C-Means Algorithm in Belief Functions Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhun-Ga Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quan Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (3), pp.291-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4900,64 +4900,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of sources of evidence with different discounting factors based on anew dissimilitary measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhun-Ga Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quan Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5004,77 +5004,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on &amp;quot;A new combination of evidence based on compromise&amp;quot; by K. Yamada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Smarandache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 160 (6), pp.853-855</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5099,90 +5099,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General combination rules for qualitative and quantitative beliefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Smarandache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advances in Information Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (2), pp.67-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5239,77 +5239,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of mountain natural risks analysis: assessment of reach, seasonal expo- sure and presence probabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5369,51 +5369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of Semantic Segmentation Models for Vehicle Perception Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danut-Vasile Giurgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5490,77 +5490,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dual-threshold Based Evidential Openmax Approach for Open Set Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5598,77 +5598,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Coordinated Representation Learning Based on Evidence Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5706,77 +5706,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-Based BBA Modeling Approach with Multi-Method Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5935,90 +5935,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Optimal Solution of the Compromise Ranking Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Shekhovtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Sałabun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albena Tchamova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6037,265 +6037,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted Fusion of Multiple Classifiers for Human Activity Recognition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cross-Entropy and Relative Entropy of Basic Belief Assignments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yilin Dong</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dambreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information Fusion (FUSION 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Charleston, United States. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/FUSION52260.2023.10224139⟩</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/FUSION52260.2023.10224207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628235v1</w:t>
+                <w:t xml:space="preserve">hal-04628203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Entropy and Relative Entropy of Basic Belief Assignments</w:t>
+                <w:t xml:space="preserve">Weighted Fusion of Multiple Classifiers for Human Activity Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kezhu Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinde Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dambreville</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilin Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information Fusion (FUSION 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Charleston, United States. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/FUSION52260.2023.10224207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/FUSION52260.2023.10224139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628203v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Effective Measure of Uncertainty of Basic Belief Assignments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUSION 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Linköping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6320,51 +6320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Criteria Information Fusion for Storm Prediction Based on Belief Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6424,64 +6424,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Proportional Conflict Redistribution Fusion Rules for Levee Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Angers, France. pp.2353-2360, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6515,51 +6515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge Detection in Color Images Based on DSmT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhun-Ga Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6604,711 +6604,711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPOTIS Rank Reversal Free Method for Multi-Criteria Decision-Making Support</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fast Fusion of Basic Belief Assignments Defined on a Dichotomous Frame of Discernment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Smarandache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albena Tchamova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 23rd International Conference on Information Fusion (FUSION)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Sun City, South Africa. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/FUSION45008.2020.9190347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/FUSION45008.2020.9190547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007675v1</w:t>
+                <w:t xml:space="preserve">hal-03007270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Fusion of Basic Belief Assignments Defined on a Dichotomous Frame of Discernment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Validated Enclosure of Uncertain Nonlinear Equations Using SIVIA Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisha Rani Mahato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chakraverty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 23rd International Conference on Information Fusion (FUSION)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/FUSION45008.2020.9190547⟩</w:t>
+              <w:t xml:space="preserve">8th National Conference on Wave Mechanics and Vibrations, WMVC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rourkela, India. pp.455-468, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-0287-3_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007270v1</w:t>
+                <w:t xml:space="preserve">hal-02431973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonical Decomposition of Basic Belief Assignment for Decision-Making Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Smarandache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference MDIS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Sibiu, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Enclosure of Uncertain Nonlinear Equations Using SIVIA Monte Carlo</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fast BF-ICrA Method for the Evaluation of MO-ACO Algorithm for WSN Layout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefka Fidanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albena Tchamova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th National Conference on Wave Mechanics and Vibrations, WMVC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rourkela, India. pp.455-468, </w:t>
+              <w:t xml:space="preserve">2020 Federated Conference on Computer Science and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Sofia, Bulgaria. pp.241-249, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-15-0287-3_32⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15439/2020F10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431973v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast BF-ICrA Method for the Evaluation of MO-ACO Algorithm for WSN Layout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Probabilistic Transformations for Evidential Data Association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albena Tchamova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Federated Conference on Computer Science and Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Sofia, Bulgaria. pp.241-249, </w:t>
+              <w:t xml:space="preserve">18th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Lisbonne, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15439/2020F10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-50143-3_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007736v1</w:t>
+                <w:t xml:space="preserve">hal-02903168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Probabilistic Transformations for Evidential Data Association</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SPOTIS Rank Reversal Free Method for Multi-Criteria Decision-Making Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Boumediene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Dezert</w:t>
+                <w:t xml:space="preserve">Albena Tchamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Lisbonne, Portugal. </w:t>
+              <w:t xml:space="preserve">2020 IEEE 23rd International Conference on Information Fusion (FUSION)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Sun City, South Africa. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-50143-3_24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/FUSION45008.2020.9190347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903168v1</w:t>
+                <w:t xml:space="preserve">hal-03007675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Trust in Opportunistic Reporting using Belief Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Dragos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kellyn Rein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Information Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7346,77 +7346,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User-specified Optimization Based Transformation of Fuzzy Membership into Basic Belief Assignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUSION 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7441,77 +7441,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-Criteria Analysis Based on Belief Functions for GPS Surveying Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefka Fidanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albena Tchamova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE INISTA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Sofia, Bulgaria. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7539,286 +7539,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of Basic Belief Assignment Based on Focal Element Compatibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Simplified Formulation of Generalized Bayes' Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albena Tchamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing Wei</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Dezert</w:t>
+                <w:t xml:space="preserve">Thanuka Wickramarathne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUSION 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355654v1</w:t>
+                <w:t xml:space="preserve">hal-02355434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simplified Formulation of Generalized Bayes' Theorem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Approximation of Basic Belief Assignment Based on Focal Element Compatibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinde Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thanuka Wickramarathne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUSION 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355434v1</w:t>
+                <w:t xml:space="preserve">hal-02355654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Decombination of Belief Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUSION 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7843,90 +7843,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplification of Multi-Criteria Decision-Making Using Inter-Criteria Analysis and Belief Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albena Tchamova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUSION 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7951,64 +7951,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kohonen-Based Credal Fusion of Optical and Radar Images for Land Cover Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8055,77 +8055,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rough Set Classifier Based on DSmT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilin Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinde Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUSION 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom. pp.2497-2504, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8153,373 +8153,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Belief Theorem and Generalized Bayes' Theorem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Time-Series 3D Building Change Detection Based on Belief Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaojiao Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Deqiang Han</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongjun Qin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Information Fusion (Fusion 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FUSION 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom. pp.1595-1600, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ICIF.2018.8455206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876332v1</w:t>
+                <w:t xml:space="preserve">hal-02335749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Series 3D Building Change Detection Based on Belief Functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Ranking Distance Based Diversity Measure for Multiple Classifier Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rongjun Qin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUSION 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference On Control Automation and Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hangzou, China. pp.55-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAIS.2018.8570328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ICIF.2018.8455206⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02335749v1</w:t>
+                <w:t xml:space="preserve">hal-02335282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ranking Distance Based Diversity Measure for Multiple Classifier Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Total Belief Theorem and Generalized Bayes' Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albena Tchamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Control Automation and Information Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Information Fusion (Fusion 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCAIS.2018.8570328⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02335282v1</w:t>
+                <w:t xml:space="preserve">hal-01876332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Heading Perception Based on Form and Motion Combination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albena Tchamova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlina Konstantinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8596,77 +8596,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correct Proof of Shafer's Belief Conditioning Formulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albena Tchamova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Correct Proof of Shafer's Belief Conditioning Formulas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Xian, China. pp.965-969, </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8700,77 +8700,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Sources of Evidence with Distinct Frames of Discernment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilin Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinde Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUSION 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom. pp.2513-2520, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8804,103 +8804,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New MCDM methods under uncertainty applied to integrated natural risks management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Applications (CIVEMSA), 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Annecy, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8934,103 +8934,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Efficiency of Torrential Protective Structures With New BF-TOPSIS Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Information Fusion (FUSION 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany. pp.2267-2274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9055,103 +9055,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying ER-MCDA and BF-TOPSIS to Decide on Effectiveness of Torrent Protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Belief Functions (BELIEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic. pp.56-65, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9185,90 +9185,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Hierarchical Ranking Aggregation Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiankun Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUSION 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9293,90 +9293,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The BF-TOPSIS Approach for Solving Non-classical MCDM Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hanlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9423,103 +9423,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'aide à la décision basée sur un raisonnement évidentiel pour évaluer l'efficacité d'un ouvrage torrentiel de stabilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Journées Nationales Fiabilité des Matériaux et des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Nancy, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9557,77 +9557,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of incomplete patterns based on fusion of belief functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhun-Ga Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quan Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9691,51 +9691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhun-Ga Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quam Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9780,960 +9780,960 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new evidential c-means clustering method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Extended PCR Rules for Dynamic Frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Smarandache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yong-Mei Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion 2012 - 15 International conference on Information Fusion.</w:t>
+              <w:t xml:space="preserve">Fusion 2012 - 15th International Conference on Information Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720416v1</w:t>
+                <w:t xml:space="preserve">hal-00720417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended PCR Rules for Dynamic Frames</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hierarchical Proportional Redistribution Principle for Uncertainty Reduction and BBA Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun-Ga Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion 2012 - 15th International Conference on Information Fusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCICA 2012 - World Congress on Intelligent Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Beijing, China. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCICA.2012.6357962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720417v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Proportional Redistribution Principle for Uncertainty Reduction and BBA Approximation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Fuzzy-Cautious OWA Approach with Evidential Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chongzhao Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCICA 2012 - World Congress on Intelligent Control and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fusion 2012 - 15th International Conference on Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Singapour, Singapore. pp.278-285</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720453v1</w:t>
+                <w:t xml:space="preserve">hal-00720424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fuzzy-Cautious OWA Approach with Evidential Reasoning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Soft ELECTRE TRI outranking method based on belief functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chongzhao Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion 2012 - 15th International Conference on Information Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Singapour, Singapore. pp.278-285</w:t>
+              <w:t xml:space="preserve">Fusion 2012 - 15th International conference on Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Singapour, Singapore. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720424v1</w:t>
+                <w:t xml:space="preserve">hal-00720404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft ELECTRE TRI outranking method based on belief functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On The Validity of Dempster-Shafer Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albena Tchamova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion 2012 - 15th International conference on Information Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Singapour, Singapore. pp.8</w:t>
+              <w:t xml:space="preserve">Fusion 2012 - 15th International Conference on Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720404v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On The Validity of Dempster-Shafer Theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">New Basic belief assignment approximations based on optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Albena Tchamova</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chongzhao Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion 2012 - 15th International Conference on Information Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720328v1</w:t>
+                <w:t xml:space="preserve">hal-00720433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Basic belief assignment approximations based on optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Hierarchical DSmP transformation for decision-making under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chongzhao Han</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun-Ga Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion 2012 - 15th International Conference on Information Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Singapore</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Singapour, Singapore. pp.294-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720433v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical DSmP transformation for decision-making under uncertainty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the Behavior of Dempster's Rule of Combination and the Foundations of Dempster-Shafer Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albena Tchamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion 2012 - 15th International Conference on Information Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Singapour, Singapore. pp.294-301</w:t>
+              <w:t xml:space="preserve">International Conference Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Sofia, Bulgaria. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720442v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Behavior of Dempster's Rule of Combination and the Foundations of Dempster-Shafer Theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A new evidential c-means clustering method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun-Ga Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Mei Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Sofia, Bulgaria. 6 p</w:t>
+              <w:t xml:space="preserve">Fusion 2012 - 15 International conference on Information Fusion.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732933v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-step fusion process for multi-criteria decision applied to natural hazards in mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the Theory of Belief Functions, April 1- 2, 2010 Brest, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Brest, France. Paper no 125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10758,64 +10758,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Bayesian Conditioning and Deconditioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Smarandache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the Theory of Belief Functions, April 1- 2, 2010 Brest, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Brest, France. Paper no 65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10840,90 +10840,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria decision making based on DSmT-AHP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Smarandache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the Theory of Belief Functions, April 1- 2, 2010 Brest, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Brest, France. Paper no 132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10942,273 +10942,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential adaptive combination of unreliable sources of evidence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Threat assessment of a possible Vehicle-Born Improvised Explosive Device using DSmT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Smarandache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Theory of Belief Functions, April 1- 2, 2010 Brest, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Brest, France. Paper no 89</w:t>
+              <w:t xml:space="preserve">Fusion 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471861v1</w:t>
+                <w:t xml:space="preserve">hal-00507932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Threat assessment of a possible Vehicle-Born Improvised Explosive Device using DSmT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sequential adaptive combination of unreliable sources of evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun-Ga Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Mei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florentin Smarandache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop on the Theory of Belief Functions, April 1- 2, 2010 Brest, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brest, France. Paper no 89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507932v1</w:t>
+                <w:t xml:space="preserve">hal-00471861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking object's type changes with fuzzy based fusion rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albena Tchamova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Smarandache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Modelling and Development of Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Sibiu, Romania. pp.CDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11233,64 +11233,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new probabilistic transformation of belief mass assignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Smarandache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion 2008 International Conference on Information Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Cologne, Germany. pp.1410-1417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11347,77 +11347,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances and Applications of DSmT for Information Fusion. Collected Works, Volume 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Smarandache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albena Tchamova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11435,64 +11435,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction to DSmT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Smarandache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arp. , 3, pp.760, 2009, Advances and Applications of DSmT for Information Fusion, Collected Works, F. Smarandache &amp; J. Dezert, 1599730731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11510,64 +11510,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances and applications of DSmT for information fusion - Collected works - Volume 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Smarandache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">American Research Press, 3, pp.760, 2009, Advances and applications of DSmT for information fusion, 1-59973-073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11617,90 +11617,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-Aid Methods Based on Belief Function Theory with Application to Torrent Protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bossé É., Rogova G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Quality in Information Fusion and Decision Making. Information Fusion and Data Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Cham, pp.329-357, 2019, 978-3-030-03643-0. </w:t>
@@ -11732,360 +11732,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02094823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New ER-MCDA Mapping for Decision-Making Based on Imperfect Information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decision-Making with Belief Interval Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Carladous</w:t>
-[...60 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belief Functions: Theory and Applications 4th International Conference, BELIEF 2016, Prague, Czech Republic, September 21-23, 2016, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 9861 (5), Springer International Publishing, p. 46-55, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_5⟩</w:t>
+              <w:t xml:space="preserve">, 9861 (7), p. 66-74, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408815v2</w:t>
+                <w:t xml:space="preserve">hal-01408853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-Making with Belief Interval Distance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A New ER-MCDA Mapping for Decision-Making Based on Imperfect Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...49 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jiřina Vejnarová, Václav Kratochvíl. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belief Functions: Theory and Applications 4th International Conference, BELIEF 2016, Prague, Czech Republic, September 21-23, 2016, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 9861 (7), p. 66-74, 2016, </w:t>
+              <w:t xml:space="preserve">, 9861 (5), Springer International Publishing, p. 46-55, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408853v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408815v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 457. Belief function theory based decision support methods: Application to torrent protection work effectiveness and reliability assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luca Podofillini, Bruno Sudret, Bozidar Stojadinovic, Enrico Zio, Wolfgang Kröger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -12136,77 +12136,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria decision making based on DSmT-AHP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smarandache Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12261,77 +12261,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information, fusion for natural hazards in mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florentin Smarandache &amp; Jean Dezert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances and Applications of DSmT for Information Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, America Research Press, ProQuest Information &amp; Learning, pp 5- 1006, 2009</w:t>
@@ -12399,51 +12399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances and Applications of DSmT for information Fusion.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12513,64 +12513,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appendix to the paper entitled: Soft ELECTRE TRI outranking method based on belief functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12588,64 +12588,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of Sources using the Repeated Fusion Method and the Proportional Conflict Redistribution Rules #5 and #6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Smarandache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12695,77 +12695,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total belief theorem and conditional belief functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albena Tchamova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12783,64 +12783,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of track segment association with classification information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12858,64 +12858,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the mathematical theory of evidence and Dempster's rule of combination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albena Tchamova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dambreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12946,64 +12946,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the behavior of Dempster's rule of combination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albena Tchamova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13034,64 +13034,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new measure of dissimilarity between two basic belief assignments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhun-Ga Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quan Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13103,317 +13103,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of probabilistic PCR5 Fusion Rule for Multisensor Target Tracking</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Qualitative Belief Conditioning Rules (QBCR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Smarandache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164307v1</w:t>
+                <w:t xml:space="preserve">hal-00164748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative Belief Conditioning Rules (QBCR)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enrichment of Qualitative Beliefs for Reasoning under Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinde Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinhan Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Smarandache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164748v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichment of Qualitative Beliefs for Reasoning under Uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xinde Li</w:t>
+                <w:t xml:space="preserve">Application of probabilistic PCR5 Fusion Rule for Multisensor Target Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinhan Huang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Francis Celeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Smarandache</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169298v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId293"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -13568,51 +13568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114051v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#355;-Vasile Giurgi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihreteab Negash Geletu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2025.109508" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635767v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dezert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Shekhovtsov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Sa&#322;abun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e28265" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808703v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezhu Zuo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinde Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Yu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Shen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Dong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2024.121577" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151287v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Qing Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun-Ga Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2021.3133890" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624847v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuzhi Sam Ge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3266609" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigui Zhou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2023.3270290" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055971v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boumediene" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossni Zebiri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41315-022-00246-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641253v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tchamova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11610/isij.5202" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pannetier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Levy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3129181" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701584v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changming Zhu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2022.3182780" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578770v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2021.3079495" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341162v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3089579" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709656v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dezert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Smarandache" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873391v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cuzzolin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2019.2911915" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188047v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linqing Huang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhunga Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Pan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11432-020-3080-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255606v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Fidanova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deqiang Han" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/cait-2020-0039" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Omar Khyam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Noor-A-Rahim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.2976812" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuxia Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Niu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.2985332" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongshun He" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2019.105426" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.22236" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01982080v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.10.040" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507357v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2922769" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649599v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2019.05.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097743v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19051091" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.01.027" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294410v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Dragos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellyn Rein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2017.2718483" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507347v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuowei Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2018.11.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475540v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiankun Ding" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.04.041" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570732v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Wei Han" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You He" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2017.2710205" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259203v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2015.10.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745448v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaomin Luo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzi Tan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.206.2016.5.206-4706" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848997v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2016.2622247" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475614v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2016.2628879" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162207v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2014.2332037" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865183v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hammami" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Hamouda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2015.2480772" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096450v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchamova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dezert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRIS.2014.066251" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060091v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2014.01.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2013.2250908" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00995011v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chojnacki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-014-9501-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058024v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.10.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2011.06.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399663v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399662v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Osswald" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293163v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P8986-cd" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724310v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danut-Vasile Giurgi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723934v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Yang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723877v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724068v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514490v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_10" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724134v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628235v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION52260.2023.10224139" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628203v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dambreville" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION52260.2023.10224207" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754491v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709193v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouchard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Buguet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION49465.2021.9626835" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419522v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_151-cd" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219500v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION45008.2020.9190347" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007270v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION45008.2020.9190547" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105976v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431973v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Rani Mahato" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakraverty" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0287-3_32" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007736v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2020F10" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903168v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50143-3_24" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988348v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355682v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Fan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355690v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INISTA.2019.8778423" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355654v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wei" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355434v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanuka Wickramarathne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355671v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355524v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335697v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455272" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335672v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455552" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876332v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335749v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Tian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongjun Qin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455206" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335282v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAIS.2018.8570328" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338947v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlina Konstantinova" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Bocheva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biliana Genova" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INISTA.2018.8466324" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335544v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cac.2018.8623669" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335345v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455451" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01586720v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995325" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353475v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01364864v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398124v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01364911v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Hanlin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01311696v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270251v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01070480v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quam Pan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Liu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720416v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Mei Cheng" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720417v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720453v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCICA.2012.6357962" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720424v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongzhao Han" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720404v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720328v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Wang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720433v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720442v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732933v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471876v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471845v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471855v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471861v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507932v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422632v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304319v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023954v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365080v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080187v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02094823v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03643-0_15" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408815v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupouy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408853v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01311574v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/book/10.1201/b19094" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-479" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01122751v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smarandache Florentin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.gallup.unm.edu/eBooks-otherformats.htm" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410505v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327581v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00327581" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778159v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471839v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468001v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080986v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591633v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dambreville" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577983v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488045v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164307v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Kirchner" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Celeste" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164748v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169298v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhan Huang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114051v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#355;-Vasile Giurgi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihreteab Negash Geletu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2025.109508" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezhu Zuo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinde Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Yu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Shen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Dong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2024.121577" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635767v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dezert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Shekhovtsov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Sa&#322;abun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e28265" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151287v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Qing Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun-Ga Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2021.3133890" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624847v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuzhi Sam Ge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3266609" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigui Zhou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2023.3270290" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tchamova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11610/isij.5202" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pannetier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Levy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3129181" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changming Zhu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2022.3182780" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055971v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boumediene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossni Zebiri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41315-022-00246-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341162v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3089579" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709656v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dezert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Smarandache" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2021.3079495" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Fidanova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deqiang Han" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/cait-2020-0039" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873462v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Omar Khyam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Noor-A-Rahim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.2976812" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578744v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhunga Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuxia Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Niu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.2985332" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873444v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongshun He" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2019.105426" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873613v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.22236" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873391v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cuzzolin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2019.2911915" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linqing Huang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Pan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11432-020-3080-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649599v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2019.05.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2922769" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19051091" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01982080v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.10.040" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294410v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Dragos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellyn Rein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588701v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2017.2718483" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuowei Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2018.11.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475540v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiankun Ding" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.04.041" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.01.027" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570732v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Wei Han" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You He" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2017.2710205" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745448v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaomin Luo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzi Tan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.206.2016.5.206-4706" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475614v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2016.2628879" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848997v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2016.2622247" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259203v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2015.10.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865183v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hammami" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Hamouda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2015.2480772" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162207v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2014.2332037" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865172v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2013.2250908" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00995011v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chojnacki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-014-9501-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096450v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchamova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dezert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRIS.2014.066251" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060091v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2014.01.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058024v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.10.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2011.06.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399663v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399662v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Osswald" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293163v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P8986-cd" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724310v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danut-Vasile Giurgi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723934v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Yang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723877v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724068v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514490v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_10" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724134v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628203v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dambreville" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION52260.2023.10224207" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628235v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION52260.2023.10224139" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754491v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709193v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouchard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Buguet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION49465.2021.9626835" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419522v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_151-cd" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219500v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007270v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION45008.2020.9190547" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431973v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Rani Mahato" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakraverty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0287-3_32" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105976v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007736v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2020F10" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903168v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50143-3_24" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007675v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION45008.2020.9190347" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988348v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355682v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Fan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355690v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INISTA.2019.8778423" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355434v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanuka Wickramarathne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355654v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wei" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355671v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355524v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335697v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455272" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335672v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455552" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335749v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Tian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongjun Qin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455206" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335282v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAIS.2018.8570328" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876332v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338947v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlina Konstantinova" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Bocheva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biliana Genova" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INISTA.2018.8466324" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335544v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cac.2018.8623669" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335345v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455451" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01586720v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995325" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353475v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01364864v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398124v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01364911v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Hanlin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01311696v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270251v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01070480v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quam Pan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Liu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720417v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720453v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCICA.2012.6357962" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720424v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongzhao Han" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720404v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720328v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Wang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720433v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720442v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732933v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720416v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Mei Cheng" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471876v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471845v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471855v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507932v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471861v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422632v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304319v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023954v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365080v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080187v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02094823v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03643-0_15" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408853v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408815v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupouy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01311574v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/book/10.1201/b19094" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-479" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01122751v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smarandache Florentin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.gallup.unm.edu/eBooks-otherformats.htm" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410505v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327581v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00327581" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778159v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471839v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468001v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080986v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591633v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dambreville" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577983v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488045v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164748v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169298v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhan Huang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164307v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Kirchner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Celeste" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>