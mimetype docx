--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -1900,248 +1900,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Classifiers With Different Frames of Discernment Based on Belief Functions</w:t>
+                <w:t xml:space="preserve">Disagreement based semi-supervised learning approaches with belief functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhunga Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jiawei Niu</w:t>
+                <w:t xml:space="preserve">Hongshun He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.2985332⟩</w:t>
+              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 193, pp.105426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.knosys.2019.105426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578744v1</w:t>
+                <w:t xml:space="preserve">hal-02873444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disagreement based semi-supervised learning approaches with belief functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of Classifiers With Different Frames of Discernment Based on Belief Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhunga Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuxia Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongshun He</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Deqiang Han</w:t>
+                <w:t xml:space="preserve">Jiawei Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 193, pp.105426. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (7), pp.1764-1774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.knosys.2019.105426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.2985332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873444v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonical decomposition of dichotomous basic belief assignment</w:t>
               </w:r>
@@ -2348,51 +2348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidential combination of augmented multi-source of information based on domain adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linqing Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhunga Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quan Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2446,248 +2446,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic belief assignment approximations using degree of non-redundancy for focal element</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Deqiang Han</w:t>
+                <w:t xml:space="preserve">A Novel Multi-Criteria Discounting Combination Approach for Multi-Sensor Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilin Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinde Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuzhi Sam Ge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cja.2019.05.003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (20), pp.9411-9421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2019.2922769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649599v1</w:t>
+                <w:t xml:space="preserve">hal-02507357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Multi-Criteria Discounting Combination Approach for Multi-Sensor Fusion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xinde Li</w:t>
+                <w:t xml:space="preserve">Basic belief assignment approximations using degree of non-redundancy for focal element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuzhi Sam Ge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (20), pp.9411-9421. </w:t>
+              <w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (11), pp.2503-2515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2019.2922769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cja.2019.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507357v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Image Registration Algorithm Based on Evidential Reasoning</w:t>
               </w:r>
@@ -2712,51 +2712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (5), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3301,51 +3301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 453, pp.168-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3418,51 +3418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 147, pp.173-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3496,51 +3496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifier Fusion with Contextual Reliability Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhunga Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quan Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3737,248 +3737,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belief Interval-Based Distance Measures in the Theory of Belief Functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deqiang Han</w:t>
+                <w:t xml:space="preserve">Hybrid Classification System for Uncertain Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun-Ga Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yi Yang</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 48 (6), pp.833-850. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSMC.2016.2628879⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 47 (10), pp.2783-2790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSMC.2016.2622247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475614v1</w:t>
+                <w:t xml:space="preserve">hal-01848997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Classification System for Uncertain Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quan Pan</w:t>
+                <w:t xml:space="preserve">Belief Interval-Based Distance Measures in the Theory of Belief Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Mercier</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 47 (10), pp.2783-2790. </w:t>
+              <w:t xml:space="preserve">, 2016, 48 (6), pp.833-850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSMC.2016.2622247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSMC.2016.2628879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848997v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive imputation of missing values for incomplete pattern classification</w:t>
               </w:r>
@@ -4094,51 +4094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kohonen's Map Approach for the Belief Mass Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4224,51 +4224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhun-Ga Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quan Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4341,51 +4341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhun-Ga Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quan Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4692,51 +4692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quan Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47 (7), pp.2532-2541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4796,51 +4796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhun-Ga Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quan Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4926,51 +4926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quan Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision Support Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 52 (1), pp.133-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5503,51 +5503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5579,243 +5579,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Coordinated Representation Learning Based on Evidence Theory</w:t>
+                <w:t xml:space="preserve">Learning-Based BBA Modeling Approach with Multi-Method Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Li</w:t>
+                <w:t xml:space="preserve">Siyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723877v1</w:t>
+                <w:t xml:space="preserve">hal-04724068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-Based BBA Modeling Approach with Multi-Method Fusion</w:t>
+                <w:t xml:space="preserve">Multimodal Coordinated Representation Learning Based on Evidence Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siyuan Li</w:t>
+                <w:t xml:space="preserve">Wei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724068v1</w:t>
+                <w:t xml:space="preserve">hal-04723877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflict Management in a Distance to Prototype-Based Evidential Deep Learning</w:t>
               </w:r>
@@ -6541,51 +6541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhun-Ga Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Information Fusion (FUSION)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6721,160 +6721,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Enclosure of Uncertain Nonlinear Equations Using SIVIA Monte Carlo</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast BF-ICrA Method for the Evaluation of MO-ACO Algorithm for WSN Layout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefka Fidanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albena Tchamova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th National Conference on Wave Mechanics and Vibrations, WMVC 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-15-0287-3_32⟩</w:t>
+              <w:t xml:space="preserve">2020 Federated Conference on Computer Science and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Sofia, Bulgaria. pp.241-249, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15439/2020F10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431973v1</w:t>
+                <w:t xml:space="preserve">hal-03007736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonical Decomposition of Basic Belief Assignment for Decision-Making Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6890,161 +6877,174 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference MDIS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Sibiu, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast BF-ICrA Method for the Evaluation of MO-ACO Algorithm for WSN Layout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validated Enclosure of Uncertain Nonlinear Equations Using SIVIA Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisha Rani Mahato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chakraverty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albena Tchamova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Federated Conference on Computer Science and Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Sofia, Bulgaria. pp.241-249, </w:t>
+              <w:t xml:space="preserve">8th National Conference on Wave Mechanics and Vibrations, WMVC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rourkela, India. pp.455-468, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15439/2020F10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-0287-3_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007736v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Probabilistic Transformations for Evidential Data Association</w:t>
               </w:r>
@@ -7372,51 +7372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUSION 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7539,273 +7539,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simplified Formulation of Generalized Bayes' Theorem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximation of Basic Belief Assignment Based on Focal Element Compatibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinde Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thanuka Wickramarathne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUSION 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355434v1</w:t>
+                <w:t xml:space="preserve">hal-02355654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of Basic Belief Assignment Based on Focal Element Compatibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Simplified Formulation of Generalized Bayes' Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albena Tchamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing Wei</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Dezert</w:t>
+                <w:t xml:space="preserve">Thanuka Wickramarathne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUSION 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355654v1</w:t>
+                <w:t xml:space="preserve">hal-02355434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Decombination of Belief Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7977,51 +7977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUSION 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom. pp.1623-1630, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8049,434 +8049,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rough Set Classifier Based on DSmT</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Total Belief Theorem and Generalized Bayes' Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albena Tchamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUSION 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st International Conference on Information Fusion (Fusion 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335672v1</w:t>
+                <w:t xml:space="preserve">hal-01876332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Series 3D Building Change Detection Based on Belief Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaojiao Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongjun Qin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUSION 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom. pp.1595-1600, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ICIF.2018.8455206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ranking Distance Based Diversity Measure for Multiple Classifier Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference On Control Automation and Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Hangzou, China. pp.55-60, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICCAIS.2018.8570328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Belief Theorem and Generalized Bayes' Theorem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rough Set Classifier Based on DSmT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilin Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinde Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Information Fusion (Fusion 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FUSION 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom. pp.2497-2504, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ICIF.2018.8455552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876332v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Heading Perception Based on Form and Motion Combination</w:t>
               </w:r>
@@ -9049,395 +9049,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01353475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying ER-MCDA and BF-TOPSIS to Decide on Effectiveness of Torrent Protection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+                <w:t xml:space="preserve">A New Hierarchical Ranking Aggregation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiankun Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Belief Functions (BELIEF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FUSION 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Heidelberg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01364864v1</w:t>
+                <w:t xml:space="preserve">hal-01398124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Hierarchical Ranking Aggregation Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiankun Ding</w:t>
+                <w:t xml:space="preserve">The BF-TOPSIS Approach for Solving Non-classical MCDM Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yi Yang</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Hanlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUSION 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference, BELIEF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic. pp.75-83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398124v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01364911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BF-TOPSIS Approach for Solving Non-classical MCDM Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applying ER-MCDA and BF-TOPSIS to Decide on Effectiveness of Torrent Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yin Hanlin</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference, BELIEF 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic. pp.75-83, </w:t>
+              <w:t xml:space="preserve">4th International Conference on Belief Functions (BELIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic. pp.56-65, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01364911v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01364864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'aide à la décision basée sur un raisonnement évidentiel pour évaluer l'efficacité d'un ouvrage torrentiel de stabilisation</w:t>
               </w:r>
@@ -9596,51 +9596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th International Conference on Information Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9704,51 +9704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quam Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9979,515 +9979,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fuzzy-Cautious OWA Approach with Evidential Reasoning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On The Validity of Dempster-Shafer Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chongzhao Han</w:t>
+                <w:t xml:space="preserve">Pei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albena Tchamova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion 2012 - 15th International Conference on Information Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Singapour, Singapore. pp.278-285</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720424v1</w:t>
+                <w:t xml:space="preserve">hal-00720328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft ELECTRE TRI outranking method based on belief functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fuzzy-Cautious OWA Approach with Evidential Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chongzhao Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion 2012 - 15th International conference on Information Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Singapour, Singapore. pp.8</w:t>
+              <w:t xml:space="preserve">Fusion 2012 - 15th International Conference on Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Singapour, Singapore. pp.278-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720404v1</w:t>
+                <w:t xml:space="preserve">hal-00720424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On The Validity of Dempster-Shafer Theory</w:t>
+                <w:t xml:space="preserve">Soft ELECTRE TRI outranking method based on belief functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Albena Tchamova</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion 2012 - 15th International Conference on Information Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Fusion 2012 - 15th International conference on Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Singapour, Singapore. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720328v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Basic belief assignment approximations based on optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical DSmP transformation for decision-making under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chongzhao Han</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun-Ga Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion 2012 - 15th International Conference on Information Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Singapore</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Singapour, Singapore. pp.294-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720433v1</w:t>
+                <w:t xml:space="preserve">hal-00720442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical DSmP transformation for decision-making under uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Basic belief assignment approximations based on optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chongzhao Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion 2012 - 15th International Conference on Information Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Singapour, Singapore. pp.294-301</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720442v1</w:t>
+                <w:t xml:space="preserve">hal-00720433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Behavior of Dempster's Rule of Combination and the Foundations of Dempster-Shafer Theory</w:t>
               </w:r>
@@ -10657,312 +10657,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-step fusion process for multi-criteria decision applied to natural hazards in mountains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-criteria decision making based on DSmT-AHP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Dezert</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Smarandache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the Theory of Belief Functions, April 1- 2, 2010 Brest, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2010, Brest, France. Paper no 125</w:t>
+              <w:t xml:space="preserve">, Apr 2010, Brest, France. Paper no 132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471876v1</w:t>
+                <w:t xml:space="preserve">hal-00471855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Bayesian Conditioning and Deconditioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A two-step fusion process for multi-criteria decision applied to natural hazards in mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florentin Smarandache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the Theory of Belief Functions, April 1- 2, 2010 Brest, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2010, Brest, France. Paper no 65</w:t>
+              <w:t xml:space="preserve">, Apr 2010, Brest, France. Paper no 125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471845v1</w:t>
+                <w:t xml:space="preserve">hal-00471876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria decision making based on DSmT-AHP</w:t>
+                <w:t xml:space="preserve">Non Bayesian Conditioning and Deconditioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Smarandache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the Theory of Belief Functions, April 1- 2, 2010 Brest, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2010, Brest, France. Paper no 132</w:t>
+              <w:t xml:space="preserve">, Apr 2010, Brest, France. Paper no 65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471855v1</w:t>
+                <w:t xml:space="preserve">hal-00471845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Threat assessment of a possible Vehicle-Born Improvised Explosive Device using DSmT</w:t>
               </w:r>
@@ -11790,51 +11790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belief Functions: Theory and Applications 4th International Conference, BELIEF 2016, Prague, Czech Republic, September 21-23, 2016, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9861 (7), p. 66-74, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12386,51 +12386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13568,51 +13568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114051v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#355;-Vasile Giurgi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihreteab Negash Geletu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2025.109508" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezhu Zuo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinde Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Yu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Shen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Dong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2024.121577" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635767v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dezert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Shekhovtsov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Sa&#322;abun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e28265" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151287v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Qing Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun-Ga Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2021.3133890" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624847v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuzhi Sam Ge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3266609" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigui Zhou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2023.3270290" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tchamova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11610/isij.5202" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pannetier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Levy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3129181" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changming Zhu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2022.3182780" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055971v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boumediene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossni Zebiri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41315-022-00246-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341162v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3089579" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709656v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dezert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Smarandache" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2021.3079495" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Fidanova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deqiang Han" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/cait-2020-0039" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873462v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Omar Khyam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Noor-A-Rahim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.2976812" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578744v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhunga Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuxia Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Niu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.2985332" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873444v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongshun He" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2019.105426" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873613v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.22236" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873391v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cuzzolin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2019.2911915" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linqing Huang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Pan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11432-020-3080-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649599v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2019.05.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2922769" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19051091" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01982080v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.10.040" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294410v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Dragos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellyn Rein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588701v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2017.2718483" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuowei Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2018.11.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475540v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiankun Ding" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.04.041" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.01.027" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570732v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Wei Han" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You He" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2017.2710205" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745448v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaomin Luo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzi Tan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.206.2016.5.206-4706" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475614v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2016.2628879" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848997v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2016.2622247" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259203v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2015.10.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865183v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hammami" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Hamouda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2015.2480772" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162207v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2014.2332037" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865172v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2013.2250908" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00995011v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chojnacki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-014-9501-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096450v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchamova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dezert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRIS.2014.066251" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060091v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2014.01.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058024v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.10.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2011.06.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399663v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399662v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Osswald" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293163v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P8986-cd" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724310v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danut-Vasile Giurgi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723934v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Yang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723877v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724068v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514490v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_10" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724134v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628203v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dambreville" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION52260.2023.10224207" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628235v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION52260.2023.10224139" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754491v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709193v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouchard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Buguet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION49465.2021.9626835" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419522v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_151-cd" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219500v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007270v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION45008.2020.9190547" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431973v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Rani Mahato" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakraverty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0287-3_32" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105976v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007736v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2020F10" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903168v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50143-3_24" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007675v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION45008.2020.9190347" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988348v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355682v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Fan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355690v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INISTA.2019.8778423" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355434v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanuka Wickramarathne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355654v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wei" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355671v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355524v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335697v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455272" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335672v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455552" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335749v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Tian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongjun Qin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455206" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335282v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAIS.2018.8570328" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876332v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338947v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlina Konstantinova" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Bocheva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biliana Genova" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INISTA.2018.8466324" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335544v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cac.2018.8623669" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335345v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455451" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01586720v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995325" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353475v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01364864v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398124v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01364911v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Hanlin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01311696v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270251v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01070480v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quam Pan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Liu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720417v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720453v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCICA.2012.6357962" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720424v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongzhao Han" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720404v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720328v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Wang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720433v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720442v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732933v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720416v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Mei Cheng" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471876v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471845v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471855v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507932v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471861v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422632v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304319v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023954v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365080v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080187v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02094823v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03643-0_15" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408853v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408815v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupouy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01311574v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/book/10.1201/b19094" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-479" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01122751v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smarandache Florentin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.gallup.unm.edu/eBooks-otherformats.htm" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410505v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327581v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00327581" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778159v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471839v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468001v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080986v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591633v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dambreville" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577983v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488045v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164748v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169298v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhan Huang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164307v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Kirchner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Celeste" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114051v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#355;-Vasile Giurgi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihreteab Negash Geletu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2025.109508" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezhu Zuo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinde Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Yu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Shen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Dong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2024.121577" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635767v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dezert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Shekhovtsov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Sa&#322;abun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e28265" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151287v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Qing Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun-Ga Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2021.3133890" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624847v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuzhi Sam Ge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3266609" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigui Zhou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2023.3270290" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tchamova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11610/isij.5202" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pannetier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Levy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3129181" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changming Zhu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2022.3182780" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055971v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boumediene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossni Zebiri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41315-022-00246-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341162v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3089579" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709656v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dezert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Smarandache" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2021.3079495" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Fidanova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deqiang Han" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/cait-2020-0039" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873462v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Omar Khyam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Noor-A-Rahim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.2976812" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873444v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongshun He" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2019.105426" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578744v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhunga Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuxia Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Niu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.2985332" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873613v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.22236" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873391v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cuzzolin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2019.2911915" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linqing Huang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Pan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11432-020-3080-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507357v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2922769" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649599v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2019.05.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19051091" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01982080v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.10.040" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294410v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Dragos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellyn Rein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588701v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2017.2718483" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuowei Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2018.11.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475540v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiankun Ding" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.04.041" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.01.027" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570732v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Wei Han" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You He" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2017.2710205" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745448v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaomin Luo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzi Tan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.206.2016.5.206-4706" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848997v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2016.2622247" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2016.2628879" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259203v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2015.10.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865183v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hammami" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Hamouda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2015.2480772" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162207v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2014.2332037" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865172v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2013.2250908" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00995011v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chojnacki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-014-9501-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096450v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchamova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dezert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRIS.2014.066251" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060091v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2014.01.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058024v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.10.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2011.06.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399663v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399662v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Osswald" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293163v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P8986-cd" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724310v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danut-Vasile Giurgi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723934v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Yang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724068v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723877v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514490v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_10" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724134v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628203v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dambreville" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION52260.2023.10224207" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628235v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION52260.2023.10224139" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754491v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709193v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouchard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Buguet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION49465.2021.9626835" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419522v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_151-cd" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219500v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007270v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION45008.2020.9190547" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007736v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2020F10" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105976v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431973v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Rani Mahato" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakraverty" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0287-3_32" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903168v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50143-3_24" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007675v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION45008.2020.9190347" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988348v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355682v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Fan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355690v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INISTA.2019.8778423" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355654v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wei" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355434v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanuka Wickramarathne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355671v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355524v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335697v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455272" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876332v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335749v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Tian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongjun Qin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455206" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335282v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAIS.2018.8570328" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335672v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455552" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338947v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlina Konstantinova" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Bocheva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biliana Genova" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INISTA.2018.8466324" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335544v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cac.2018.8623669" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335345v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455451" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01586720v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995325" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353475v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398124v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01364911v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Hanlin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01364864v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01311696v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270251v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01070480v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quam Pan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Liu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720417v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720453v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCICA.2012.6357962" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720328v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Wang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720424v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongzhao Han" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720404v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720442v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720433v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732933v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720416v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Mei Cheng" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471855v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471876v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471845v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507932v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471861v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422632v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304319v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023954v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365080v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080187v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02094823v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03643-0_15" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408853v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408815v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupouy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01311574v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/book/10.1201/b19094" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-479" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01122751v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smarandache Florentin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.gallup.unm.edu/eBooks-otherformats.htm" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410505v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327581v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00327581" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778159v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471839v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468001v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080986v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591633v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dambreville" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577983v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488045v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164748v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169298v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhan Huang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164307v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Kirchner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Celeste" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>