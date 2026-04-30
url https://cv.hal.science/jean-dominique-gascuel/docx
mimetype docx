--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Dominique Gascuel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double- and Multiple-scattering Effects in Translucent Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special Issue on Scattering: Acquisition, Modeling and rendering, 33 (3), pp.66-76. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2013.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence de la réalité augmentée, à la frontière du réel et du virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lemordant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection "20 ans d'avancées et de perspectives en sciences du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Virtual Environment for Visuo-Vestibular Therapy: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Payno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cybertherapy and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Ocular and Balance Control in Immersive Visual Flows: 2D vs. 3D Virtual Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Annual Review Of Cybertherapy and Cybermedicine, 144, pp.208-210. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-017-9-208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00527172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Balance Control in Immersive Visual Flows: 2D vs. 3D Virtual Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyberpsychology and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (5), pp.581-673. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cpb.2009.9991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating On-line Control of Goal Directed Arm Mouvement While Standing in Virtual Visual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Julian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boissieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Prablanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visualization and Computer Animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14, pp.253--260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution Adaptive Volume Sculpting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphical Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 63, pp.459-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00509970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Volumetric Sculpting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (8), pp.469--480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00509977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHO & NarSYS - An accoustic modeler and sound renderer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00509983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Physically-Based Simulation of Colliding Objects with Trajectory Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lamouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visualization and Computer Animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00509995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displacement constraints for interactive modeling and animation of articulated structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 10 (4), pp.191-204. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01901286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00509998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification and Implementation of Digital Hopfield-Type Associative Memory with On-Chip Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Johannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Personnaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weinfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 3 (4), pp.529-539. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/72.143369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual-vestibular compensation in balance recovery: A transfer function model-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Voda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Rodrigues Naves Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Schmerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOSBE 2019 - 8th IFAC Conference on Foundations of Systems Biology in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Valencia, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point-Based Light Transport for Participating Media with Refractive Boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beibei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Symposium on Rendering 2016 - Experimental Ideas &amp; Implementations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/sre20161216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327239v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility of sensorimotor integration in visual virtual immersion. Case of vestibular patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Payno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Schmerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAPS 2013 - 15ème Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Virtual Environment for Visuo-Vestibular Therapy: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Payno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CYBER17 - 17th Annual CyberPsychology &amp; CyberTherapy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgium. pp.187-191, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-121-2-187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Balance Control in Immersive Visual Flows: 2D vs. 3D Virtual Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT14 - 14th Annual CyberTherapy and CyberPsychology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Villa Caramora, Lago Maggiore, Italy. pp.61, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.neuro.14.2009.06.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Non-Linear Projections using Graphics Hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I3D '08 - ACM Symposium on Interactive 3D Graphics and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Redwood City, CA, United States. pp.107-114, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1342250.1342267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections muséographiques en 3D par microtomographie Rayons X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mafart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Guipert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Retrospect 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Vergnieux, Nov 2005, Biarritz, France. pp.80-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Mediated Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boissieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Schmalstieg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Australasian User Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Newcastle, Australia. pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00463586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture-movement co-ordination when reaching in immersive visual virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boissieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Julian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Prablanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth International Society for Gait and Posture Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marseille, France. pp.S19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Canvas for Non-Photorealistic Walkthroughs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cunzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Halifax, Canada. pp.121--130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00463592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité Augmentée et Environnement Collaboratif : Un Tour d'Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Capture, Reconstruction and Insertion into Virtual World of Human Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hasenfratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision, Video and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, 2003, Bath, United Kingdom. pp.49--56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Canvas for Immersive Non-Photorealistic Walkthroughs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cunzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Graphics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpinCAS: a step towards Virtual Collaborative Sculpting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating on-line control of goal-directed arm movement while standing in virtual visual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Julian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boissieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Prablanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Virtual Reality Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lausanne, Switzerland. pp.249--259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARE : Multiuser Augmented Reality Environment on real table setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH Conference Abstracts and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, San Antonio, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement de Réalité Augmentée Collaboratif : Manipulation d'Objets Réels et Virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG 01, actes des 14èmes Journées de l'Association Française d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Limoges, France. pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Reality Collaborative Environment:Calibration \& Interactive Scene Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Décoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality International Conference (VRIC 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of an Open Geometry Server for Client-Server Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Faisstnauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Purgathofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gervautz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 2001, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Volumetric Sculpting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Implicit Surface '99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Bordeaux, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sculpture virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées de l'Association française d'informatique graphique (AFIG'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etudes et de Recherches Informatiques (LERI), Nov 1999, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Sculpture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Papers Proceedings of Eurographics '99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, Sep 1999, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00527732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animating Lava Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Stora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Agliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Interface (GI'99) Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Kingston, Ontario, Canada. pp.203--210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Modeling for a Walking Robot Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Espiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Computer Animation and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative animation over the network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Faisstnauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Hesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Escher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Animation '99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Landslides for Natural Disaster Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desbrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Mirgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Eurographics Workshop on Computer Animation and Simulation (EGCAS'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast rendering of sound occlusion and diffraction effects for virtual acoustic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">104th AES Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundtracks for Computer Animation : Sound Rendering in Dynamic Environments with Occlusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Interface '97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Kelowna, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general model for the simulation of room acoustics based on hierarchical radiosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH'97 technical sketch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Los angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme d'expérimentation pour la modélisation par surfaces implicites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Opalach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desbrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">modeleurs géométriques '97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Set of Tools to Describe and Tune Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Animation'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Modelling and Animation Using Implicit Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Opalach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Patches: An Optimized and Powerful Ray Intersection Algorithm for Implicit Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implicit Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabule: Un environnement de recherche pour l'animation et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Simulateurs, Troisième Séminaire du groupe de travail français Animation, Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Villeneuve d'Asq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic effects of large-field visual virtual immersion on balance control in unilateral vestibular patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Faure-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Voda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPGR 2022 - International Society of Posture and Gait Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Realistic Haptic Feedback for Virtual Sculpture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Blanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5090, INRIA. 2004, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Dominique Gascuel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double- and Multiple-scattering Effects in Translucent Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special Issue on Scattering: Acquisition, Modeling and rendering, 33 (3), pp.66-76. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2013.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence de la réalité augmentée, à la frontière du réel et du virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lemordant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection "20 ans d'avancées et de perspectives en sciences du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Virtual Environment for Visuo-Vestibular Therapy: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Payno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cybertherapy and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Ocular and Balance Control in Immersive Visual Flows: 2D vs. 3D Virtual Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Annual Review Of Cybertherapy and Cybermedicine, 144, pp.208-210. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-017-9-208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00527172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Balance Control in Immersive Visual Flows: 2D vs. 3D Virtual Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyberpsychology, Behavior, and Social Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (5), pp.581-673. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cpb.2009.9991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating On-line Control of Goal Directed Arm Mouvement While Standing in Virtual Visual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Julian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boissieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Prablanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visualization and Computer Animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14, pp.253--260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution Adaptive Volume Sculpting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphical Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 63, pp.459-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00509970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Volumetric Sculpting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (8), pp.469--480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00509977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHO & NarSYS - An accoustic modeler and sound renderer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00509983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Physically-Based Simulation of Colliding Objects with Trajectory Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lamouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visualization and Computer Animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00509995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displacement constraints for interactive modeling and animation of articulated structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 10 (4), pp.191-204. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01901286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00509998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification and Implementation of Digital Hopfield-Type Associative Memory with On-Chip Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Johannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Personnaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weinfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 3 (4), pp.529-539. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/72.143369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual-vestibular compensation in balance recovery: A transfer function model-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Voda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Rodrigues Naves Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Schmerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOSBE 2019 - 8th IFAC Conference on Foundations of Systems Biology in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Valencia, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point-Based Light Transport for Participating Media with Refractive Boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beibei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Symposium on Rendering 2016 - Experimental Ideas &amp; Implementations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/sre20161216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327239v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility of sensorimotor integration in visual virtual immersion. Case of vestibular patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Payno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Schmerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAPS 2013 - 15ème Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Virtual Environment for Visuo-Vestibular Therapy: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Payno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CYBER17 - 17th Annual CyberPsychology &amp; CyberTherapy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgium. pp.187-191, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-121-2-187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Balance Control in Immersive Visual Flows: 2D vs. 3D Virtual Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT14 - 14th Annual CyberTherapy and CyberPsychology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Villa Caramora, Lago Maggiore, Italy. pp.61, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.neuro.14.2009.06.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Non-Linear Projections using Graphics Hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I3D '08 - ACM Symposium on Interactive 3D Graphics and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Redwood City, CA, United States. pp.107-114, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1342250.1342267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections muséographiques en 3D par microtomographie Rayons X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mafart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Guipert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Retrospect 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Vergnieux, Nov 2005, Biarritz, France. pp.80-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Mediated Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boissieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Schmalstieg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Australasian User Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Newcastle, Australia. pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00463586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture-movement co-ordination when reaching in immersive visual virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boissieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Julian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Prablanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth International Society for Gait and Posture Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marseille, France. pp.S19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Canvas for Non-Photorealistic Walkthroughs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cunzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Halifax, Canada. pp.121--130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00463592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité Augmentée et Environnement Collaboratif : Un Tour d'Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Capture, Reconstruction and Insertion into Virtual World of Human Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hasenfratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision, Video and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, 2003, Bath, United Kingdom. pp.49--56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Canvas for Immersive Non-Photorealistic Walkthroughs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cunzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Graphics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpinCAS: a step towards Virtual Collaborative Sculpting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating on-line control of goal-directed arm movement while standing in virtual visual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Julian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boissieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Prablanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Virtual Reality Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lausanne, Switzerland. pp.249--259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARE : Multiuser Augmented Reality Environment on real table setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH Conference Abstracts and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, San Antonio, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement de Réalité Augmentée Collaboratif : Manipulation d'Objets Réels et Virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG 01, actes des 14èmes Journées de l'Association Française d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Limoges, France. pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Reality Collaborative Environment:Calibration \& Interactive Scene Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Décoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality International Conference (VRIC 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of an Open Geometry Server for Client-Server Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Faisstnauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Purgathofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gervautz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 2001, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Volumetric Sculpting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Implicit Surface '99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Bordeaux, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sculpture virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées de l'Association française d'informatique graphique (AFIG'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etudes et de Recherches Informatiques (LERI), Nov 1999, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Sculpture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Papers Proceedings of Eurographics '99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, Sep 1999, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00527732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animating Lava Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Stora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Agliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Interface (GI'99) Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Kingston, Ontario, Canada. pp.203--210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Modeling for a Walking Robot Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Espiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Computer Animation and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative animation over the network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Faisstnauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Hesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Escher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Animation '99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast rendering of sound occlusion and diffraction effects for virtual acoustic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">104th AES Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Landslides for Natural Disaster Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desbrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Mirgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Eurographics Workshop on Computer Animation and Simulation (EGCAS'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundtracks for Computer Animation : Sound Rendering in Dynamic Environments with Occlusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Interface '97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Kelowna, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general model for the simulation of room acoustics based on hierarchical radiosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH'97 technical sketch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Los angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme d'expérimentation pour la modélisation par surfaces implicites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Opalach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desbrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">modeleurs géométriques '97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Set of Tools to Describe and Tune Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Animation'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Modelling and Animation Using Implicit Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Opalach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Patches: An Optimized and Powerful Ray Intersection Algorithm for Implicit Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implicit Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabule: Un environnement de recherche pour l'animation et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Simulateurs, Troisième Séminaire du groupe de travail français Animation, Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Villeneuve d'Asq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic effects of large-field visual virtual immersion on balance control in unilateral vestibular patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Faure-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Voda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPGR 2022 - International Society of Posture and Gait Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Realistic Haptic Feedback for Virtual Sculpture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Blanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5090, INRIA. 2004, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzschuch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Gascuel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2013.19" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813184v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lemordant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bellin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Payno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmerber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A.J. Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-017-9-208" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386336v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cpb.2009.9991" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510178v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Julian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prablanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509970v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509977v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsingos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509995v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lamouret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509998v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gascuel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01901286" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F4E5AE1CB018897F5509165F9D49FCB601418FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Personnaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dreyfus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weinfeld" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/72.143369" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371059v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Voda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rodrigues Naves Neto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Schmerber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327239v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/sre20161216" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110093v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-121-2-187" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.neuro.14.2009.06.061" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fournier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#233;roche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1342250.1342267" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mafart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Guipert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grasset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Schmalstieg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463592v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cunzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Paris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debunne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510184v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510183v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hasenfratz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lapierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Boyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Degrande" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaillou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510037v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510043v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;coret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Faisstnauer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Purgathofer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gervautz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510075v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537513v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527732v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Stora" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Agliati" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510077v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure France" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510068v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Hesina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Aubel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Escher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510087v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desbrun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Mirgon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510083v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510105v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510090v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rossin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Opalach" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510121v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lyon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737948v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure-Vincent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071493v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Blanch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzschuch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Gascuel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2013.19" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813184v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lemordant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bellin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Payno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmerber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A.J. Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-017-9-208" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386336v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cpb.2009.9991" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510178v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Julian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prablanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509970v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509977v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsingos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509995v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lamouret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509998v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gascuel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01901286" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F4E5AE1CB018897F5509165F9D49FCB601418FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Personnaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dreyfus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weinfeld" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/72.143369" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371059v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Voda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rodrigues Naves Neto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Schmerber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327239v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/sre20161216" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110093v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-121-2-187" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.neuro.14.2009.06.061" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fournier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#233;roche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1342250.1342267" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mafart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Guipert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grasset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Schmalstieg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463592v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cunzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Paris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debunne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510184v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510183v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hasenfratz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lapierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Boyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Degrande" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaillou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510037v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510043v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;coret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Faisstnauer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Purgathofer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gervautz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510075v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537513v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527732v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Stora" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Agliati" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510077v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure France" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510068v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Hesina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Aubel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Escher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510083v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510087v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desbrun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Mirgon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510105v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510090v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rossin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Opalach" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510121v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lyon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737948v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure-Vincent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071493v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Blanch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>