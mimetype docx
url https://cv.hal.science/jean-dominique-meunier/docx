--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -100,248 +100,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of varieties, plant available Si and nutrients in straw Si and grain yield at the Mauguio experimental station (Southern France)</w:t>
+                <w:t xml:space="preserve">Influence of Termite Diversity on Soil Properties and Silicon Dynamics. A Case Study in the Angkor Forest, Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Albert Juliette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Keller</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muon Ratha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syaukani Syaukani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouquet Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-024-07058-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (3), pp.6942-6950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42729-025-02573-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345580v1</w:t>
+                <w:t xml:space="preserve">hal-05345592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Termite Diversity on Soil Properties and Silicon Dynamics. A Case Study in the Angkor Forest, Cambodia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impact of varieties, plant available Si and nutrients in straw Si and grain yield at the Mauguio experimental station (Southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouquet Pascal</w:t>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (3), pp.6942-6950. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 511 (1-2), pp.1385-1398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42729-025-02573-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-024-07058-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345592v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms impact the availability of Si to plants in northern Vietnamese paddy fields</w:t>
               </w:r>
@@ -589,308 +589,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goethite affects phytolith dissolution through clay particle aggregation and pH regulation</w:t>
+                <w:t xml:space="preserve">Abundance, perceptions and utilizations of termite mounds in Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zimin Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+                <w:t xml:space="preserve">Ratha Muon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Delvaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chenda Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Zaiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Bureau-Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2023.03.021⟩</w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (3), pp.1172-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sum.12893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097659v1</w:t>
+                <w:t xml:space="preserve">hal-04161047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance, perceptions and utilizations of termite mounds in Cambodia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Goethite affects phytolith dissolution through clay particle aggregation and pH regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Zaiss</w:t>
+                <w:t xml:space="preserve">Zimin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ève Bureau-Point</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Delvaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (3), pp.1172-1184. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 349, pp.11-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sum.12893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2023.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161047v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution does not affect grass phytolith assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongye Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1006,51 +1006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg S. Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 229, pp.107211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1078,343 +1078,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of humic acid-aluminium‑silicon complexes under controlled conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of silicon in the supply of terrestrial ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Merdy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Lucas</w:t>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154601⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-021-01376-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967824v1</w:t>
+                <w:t xml:space="preserve">hal-03661575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of silicon in the supply of terrestrial ecosystem services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Evidence of humic acid-aluminium‑silicon complexes under controlled conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Merdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Keller</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doris Barboni</w:t>
+                <w:t xml:space="preserve">Yves Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (3), </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 829, pp.154601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10311-021-01376-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661575v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allophanes, a significant soil pool of silicon for plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ratie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 412, pp.115722. </w:t>
@@ -1452,77 +1452,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering the ionic strength for proper use of 1 or 2-ligands model for static fluorescence quenching or enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 277, pp.121255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1556,77 +1556,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation reduces the release of bioavailable silicon from allophane and phytolith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zimin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 325, pp.87-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1660,77 +1660,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Clay Minerals a Significant Source of Si for Crops? A Comparison of Amorphous Silica and the Roles of the Mineral Type and pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Rizwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2322,51 +2322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Heimes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianfeng Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Feng F Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2411,611 +2411,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes controlling silicon isotopic fractionation in a forested tropical watershed : Mule hole critical zone observatory (Southern India)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliable Determination of Ge in Solid Environmental Samples Using a Chemical Preparation Procedure Developed for Si Isotopes and ICP-MS Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Riotte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.02.046⟩</w:t>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (1), pp.139 - 149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ggr.12197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914248v1</w:t>
+                <w:t xml:space="preserve">hal-01695926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pH as a proxy for estimating plant-available Si? A case study in rice fields in Karnataka (South India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kollalu Sandhya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kollalu Sandhya</w:t>
+                <w:t xml:space="preserve">Nagabovanalli Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nagabovanalli Prakash</w:t>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 432 (1-2), pp.143-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-018-3758-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of total silicon concentrations in French soils using pedotransfer functions from mid-infrared spectrum and pedological attributes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Landré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Landré</w:t>
+                <w:t xml:space="preserve">A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Saby</w:t>
+                <w:t xml:space="preserve">Bernard G. Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard G. Barthès</w:t>
+                <w:t xml:space="preserve">C. Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 331, pp.70 - 80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Determination of Ge in Solid Environmental Samples Using a Chemical Preparation Procedure Developed for Si Isotopes and ICP-MS Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+                <w:t xml:space="preserve">Processes controlling silicon isotopic fractionation in a forested tropical watershed : Mule hole critical zone observatory (Southern India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+                <w:t xml:space="preserve">Thomas Zambardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephane Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 42 (1), pp.139 - 149. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 228, pp.301 - 319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ggr.12197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.02.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695926v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatomaceous earth as source of silicon on the growth and yield of rice in contrasted soils of Southern India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kollalu Sandhya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagabovanalli Basavarajappa Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3049,103 +3049,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of silica in rice plants and contribution of diatom Earth fertilization : insights from isotopic Si mass balance in a paddy field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kollalu Sandhya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagabovanalli B. Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zambardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 423 (1-2), pp.481-501. </w:t>
@@ -3209,51 +3209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Y. W. Miningou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Affaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3326,51 +3326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Suspended Sediments during a Dry Season and Their Consequences on Metal Transportation in a Coral Reef Lagoon Impacted by Mining Activities, New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3447,64 +3447,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of phytoliths for mitigating water stress in durum wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Anwar-Ul-Haq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3594,77 +3594,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timescale of spheroidal weathering of a 293 kyr-old basaltic lava from Reunion Island, Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3740,51 +3740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon alleviates Cd stress of wheat seedlings (Triticum turgidum L. cv. Claudio) grown in hydroponics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rizwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -C. Davidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3861,51 +3861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controls of DSi in streams and reservoirs along the Kaveri River, South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4007,51 +4007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of silicon on wheat seedlings (Triticum turgidum L.) grown in hydroponics and exposed to 0 to 30 µM Cu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rizwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4167,51 +4167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cazevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4275,90 +4275,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the 1% Na2CO3 technique to quantify the phytolith pool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Guntzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4421,51 +4421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incipient weathering by Stereocaulon vulcani at Réunion volcanic island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kirman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4473,51 +4473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Srasberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 382, pp.123-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4542,51 +4542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peatland ferruginization during late Quaternary in the Uberaba Plateau (South-Eastern Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F.D.C. Varajao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4698,77 +4698,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredric Panfili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (9), pp.6482-6495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4942,428 +4942,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and variability of silicon, copper and zinc in different bamboo species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+                <w:t xml:space="preserve">Effect of silicon on reducing cadmium toxicity in durum wheat (Triticum turgidum L. cv. Claudio W.) grown in a soil with aged contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Rizwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Miche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 351 (1-2), pp.377-387. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 209-210, pp.326-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-011-0974-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654586v1</w:t>
+                <w:t xml:space="preserve">hal-03866997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of silicon on reducing cadmium toxicity in durum wheat (Triticum turgidum L. cv. Claudio W.) grown in a soil with aged contamination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impact of agriculture on the Si biogeochemical cycle: Input from phytolith studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Guntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 209-210, pp.326-334. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 344 (11-12), pp.739-746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.01.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866997v1</w:t>
+                <w:t xml:space="preserve">hal-01440079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of agriculture on the Si biogeochemical cycle: Input from phytolith studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution and variability of silicon, copper and zinc in different bamboo species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Panfili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 351 (1-2), pp.377-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-011-0974-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.10.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01440079v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multidisciplinaire d'une séquence lacustre holocène dans les Alpes du Sud au lac Petit (Mercantour, alt. 2200m. France) : histoire d'un géosystème dégradé</w:t>
               </w:r>
@@ -5496,64 +5496,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of plant silicon for crops: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Guntzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (1), pp.201-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5760,51 +5760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 258 (3-4), pp.197-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5902,51 +5902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg S. Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 88 (1-3), pp.202-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5986,307 +5986,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00316377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotope analyses of fine silica grains using laser-extraction technique : comparison with oxygen isotope data obtained from ion microprobe analyses and application to quartzite and silcrete cement investigation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silicon transfers in a rice field in Camargue (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Sonzogni</w:t>
+                <w:t xml:space="preserve">V. Desplanques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+                <w:t xml:space="preserve">L. Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Parron</w:t>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.03.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (1-3), pp.190-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909611v1</w:t>
+                <w:t xml:space="preserve">hal-02668855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon transfers in a rice field in Camargue (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude J.-C. Mouret</w:t>
+                <w:t xml:space="preserve">Oxygen isotope analyses of fine silica grains using laser-extraction technique : comparison with oxygen isotope data obtained from ion microprobe analyses and application to quartzite and silcrete cement investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+                <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Parron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.08.036⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (11), pp.2827 - 2835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02668855v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoliths as indicators of pedogenesis and paleoenvironmental changes in the Brazilian cerrado</w:t>
               </w:r>
@@ -6311,51 +6311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélica Fortes Drummond Chicarino Varajão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Augusto Chicarino Varajão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6445,51 +6445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg S. Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70, pp.1939-1951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6535,77 +6535,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another continental pool in the terrestrial silicon cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Parron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 433 (7024), pp.399 - 402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6677,51 +6677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6806,51 +6806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological improvements for investigating silcrete formation: petrography, FT-IR and oxygen isotope ratio of silcrete quartz cement, Lake Eyre Basin (Australia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Llorens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7207,51 +7207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Holocene phytolith and carbon-isotope record from a Latosol at Salitre, South-Central Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7315,51 +7315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les phytolithes comme marqueurs paléoenvironnementaux dans l'Atlas atlantique (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Claude Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7423,51 +7423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoliths : indicators of grassland dynamics during the late Holocene in intertropical Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Lézine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7553,51 +7553,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant impact on the biogeochemical cycle of silicon and related weathering processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7695,51 +7695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences de Paris.Série 2 : Sciences de la Terre et des Planètes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 319, pp.453-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7809,90 +7809,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon isotopes: linking soil Si availability and plant Si strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, vienne, Austria. </w:t>
@@ -7930,103 +7930,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant available silicon in bare fallow soils after 90 years of annual supplies of manure, lime and fertilizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zimin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert Van-Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8054,307 +8054,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of agriculture on silicon availability in soils: a paired site approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An inter-comparison exercise of the Si isotope composition of soils and plant reference materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Ouedraogo</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schuessler Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Savage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, VIENNA, Austria</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550342v1</w:t>
+                <w:t xml:space="preserve">hal-03548675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inter-comparison exercise of the Si isotope composition of soils and plant reference materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of agriculture on silicon availability in soils: a paired site approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Fischer</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, Apr 2019, VIENNA, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548675v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du silicium dans la culture du blé en France : biodisponibilité, bioaccumulation et effet sur les rendements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8362,51 +8362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Ackerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres COMIFER-Gemas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Dijon, France</w:t>
@@ -8543,64 +8543,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemistry of Si and soil ecosystems services : emerging issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Annual Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8619,627 +8619,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing phytoavailable silicon in soils using silicon isotopes and Ge/Si ratios</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+                <w:t xml:space="preserve">Prediction of total silicon concentrations in French soils using pedotransferfunctions from mid-infrared spectrum and pedological attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Landre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon, Silica &amp; their Isotopes: Biology, Biogeochemistry &amp; Biotechnology (IBIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Blanes, Spain</w:t>
+              <w:t xml:space="preserve">Pedometrics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Wageningen, Netherlands. 298 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553133v1</w:t>
+                <w:t xml:space="preserve">hal-01602785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of total silicon concentrations in French soils using pedotransferfunctions from mid-infrared spectrum and pedological attributes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single column extraction of Ge and Si from natural samples allows reliable Ge analysis by ICP-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedometrics 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Wageningen, Netherlands. 298 p</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602785v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single column extraction of Ge and Si from natural samples allows reliable Ge analysis by ICP-MS</w:t>
+                <w:t xml:space="preserve">Tracing phytoavailable silicon in soils using silicon isotopes and Ge/Si ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Silicon, Silica &amp; their Isotopes: Biology, Biogeochemistry &amp; Biotechnology (IBIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Blanes, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548681v1</w:t>
+                <w:t xml:space="preserve">hal-03553133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon uptake in a repeated wheat cropping system - Impact on soil and Si pools and role of fertilization</w:t>
+                <w:t xml:space="preserve">Plant effect on Si concentration in soil solution and phytoavailable Si from various Si sources - Evidence from pot experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Barboni</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rizwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Allami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSOIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553806v1</w:t>
+                <w:t xml:space="preserve">hal-03553816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant effect on Si concentration in soil solution and phytoavailable Si from various Si sources - Evidence from pot experiments</w:t>
+                <w:t xml:space="preserve">Silicon uptake in a repeated wheat cropping system - Impact on soil and Si pools and role of fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Sha</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rizwan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Allami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSOIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553816v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoliths, agriculture and environmental stres</w:t>
               </w:r>
@@ -9725,149 +9725,149 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon transfers in a rice field in Camargue (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desplanques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Symposium on the Geochemistry of the Earths Surface (GES-7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Aix en Provence, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -9903,90 +9903,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDMPO: a specific silicon or silica, pH sensitive fluorescent probe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Neytard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -10233,51 +10233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmila S Shirokova1</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg S Pokrovsky1</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOGEOMON 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10471,51 +10471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-07058-y" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345592v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Juliette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muon Ratha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syaukani Syaukani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouquet Pascal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-025-02573-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04583262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang van Pham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Tran Quan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103615" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S Pokrovsky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Akerman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fraysse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina V Olonova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Kuznetzov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169764" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimin Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delvaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.03.021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratha Muon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenda Lai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Zaiss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12893" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongye Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.111345" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167051v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Lim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S. Pokrovsky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.107211" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967824v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Merdy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154601" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661575v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01376-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018105v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ratie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ouedraogo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115722" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814850v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121255" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.03.025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167062v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rizwan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-020-00877-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259365v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delvigne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A Schuessler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12378" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134689v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D Meunier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77059-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Landr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114175" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jamoteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Majumdar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Nagabovanalli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114362" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schaller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Heimes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Ma" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Feng F Shao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04267-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01914248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.02.046" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081235v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kollalu Sandhya" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagabovanalli Prakash" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3758-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904542v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saby" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rati&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.06.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695926v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12197" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081268v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagabovanalli Basavarajappa Prakash" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-95162018005001201" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagabovanalli B. Prakash" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3535-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765586v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Y. W. Miningou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Affaton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Georges Nebie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2017.03.016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614836v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fernandez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ouillon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moreton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Douillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9050338" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792878v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anwar-Ul-Haq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14554" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464511v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.05.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1040CL9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457999v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizwan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Davidian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S. Pokrovsky" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bovet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5351-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440076v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Braun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.07.107" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSWG7684-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140486v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Davidian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2220-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332730v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.12.024" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458014v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Guntzer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Braun" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.10.014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF0WC2T1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021103v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Srasberg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843745v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.D.C. Varajao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.C. Varajao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.12.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468733v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredric Panfili" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1703-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M9LQN72B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880413v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508158" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654586v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Panfili" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0974-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4B92VZGC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866997v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.01.033" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3S2SPTS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440079v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782072v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6390" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930510v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0039-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071335v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G. Laruelle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Sferratore" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brodherr" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ciuffa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GB003267" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169863v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Pokrovsky" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schott" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.10.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GRHK305-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316377v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cantais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.039" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ2HVB3R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909611v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.03.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668855v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desplanques" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cary" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Mouret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.036" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTNX2GLW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909684v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Borba-Roschel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Fortes Drummond Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Augusto Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.032" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316421v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2005.12.025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRTM4L30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695941v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03217" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-D6F5TKRH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909688v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Boeglin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-004-2945-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XN4F18RN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909690v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Llorens" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve M Hill" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M Savin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.06.024" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909885v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909693v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynaud-Farrera" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.1999.00333.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QTDPBNTS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909696v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soubi&#232;s" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01569012v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Claude Simone" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909698v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwartz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(97)00089-8" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909699v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Koud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(97)00001-X" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/990A0A2E51A9D800C3D9474FEF50542BA1AB19F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909700v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547773v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12083" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549445v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert Van-Oort" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20657" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550342v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548675v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuessler Jan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Fischer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556753v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549979v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barboni" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549783v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553133v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602785v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Landre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guerin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548681v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553806v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553816v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sha" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Allami" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554459v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaurand" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867092v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803048v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803051v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824520v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320663v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Neytard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152039v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andral" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Breau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170268v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fraysse1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila S Shirokova1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S Pokrovsky1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Juliette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muon Ratha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syaukani Syaukani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouquet Pascal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-025-02573-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-07058-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04583262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang van Pham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Tran Quan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103615" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S Pokrovsky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Akerman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fraysse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina V Olonova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Kuznetzov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169764" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratha Muon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenda Lai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Zaiss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12893" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimin Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delvaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.03.021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongye Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.111345" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167051v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Lim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S. Pokrovsky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.107211" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01376-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967824v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Merdy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154601" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018105v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ratie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ouedraogo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115722" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814850v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121255" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.03.025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167062v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rizwan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-020-00877-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259365v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delvigne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A Schuessler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12378" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134689v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D Meunier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77059-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Landr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114175" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jamoteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Majumdar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Nagabovanalli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114362" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schaller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Heimes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Ma" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Feng F Shao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04267-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695926v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12197" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081235v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kollalu Sandhya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagabovanalli Prakash" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3758-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904542v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saby" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rati&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.06.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01914248v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.02.046" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081268v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagabovanalli Basavarajappa Prakash" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-95162018005001201" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagabovanalli B. Prakash" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3535-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765586v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Y. W. Miningou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Affaton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Georges Nebie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2017.03.016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614836v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fernandez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ouillon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moreton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Douillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9050338" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792878v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anwar-Ul-Haq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14554" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464511v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.05.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1040CL9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457999v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizwan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Davidian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S. Pokrovsky" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bovet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5351-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440076v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Braun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.07.107" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSWG7684-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140486v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Davidian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2220-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332730v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.12.024" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458014v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Guntzer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Braun" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.10.014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF0WC2T1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021103v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Srasberg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843745v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.D.C. Varajao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.C. Varajao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.12.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468733v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredric Panfili" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1703-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M9LQN72B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880413v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508158" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866997v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.01.033" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3S2SPTS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440079v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654586v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Panfili" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0974-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4B92VZGC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782072v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6390" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930510v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0039-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071335v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G. Laruelle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Sferratore" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brodherr" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ciuffa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GB003267" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169863v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Pokrovsky" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schott" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.10.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GRHK305-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316377v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cantais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.039" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ2HVB3R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668855v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desplanques" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cary" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Mouret" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.036" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTNX2GLW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909611v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.03.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909684v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Borba-Roschel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Fortes Drummond Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Augusto Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.032" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316421v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2005.12.025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRTM4L30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695941v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03217" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-D6F5TKRH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909688v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Boeglin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-004-2945-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XN4F18RN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909690v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Llorens" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve M Hill" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M Savin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.06.024" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909885v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909693v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynaud-Farrera" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.1999.00333.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QTDPBNTS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909696v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soubi&#232;s" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01569012v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Claude Simone" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909698v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwartz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(97)00089-8" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909699v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Koud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(97)00001-X" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/990A0A2E51A9D800C3D9474FEF50542BA1AB19F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909700v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547773v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12083" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549445v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert Van-Oort" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20657" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548675v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuessler Jan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Fischer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550342v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556753v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549979v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barboni" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549783v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602785v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Landre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guerin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548681v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553133v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553816v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sha" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Allami" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553806v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554459v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaurand" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867092v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803048v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803051v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824520v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320663v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Neytard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152039v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andral" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Breau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170268v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fraysse1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila S Shirokova1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S Pokrovsky1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>