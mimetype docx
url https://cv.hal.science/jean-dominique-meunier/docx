--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -100,248 +100,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Termite Diversity on Soil Properties and Silicon Dynamics. A Case Study in the Angkor Forest, Cambodia</w:t>
+                <w:t xml:space="preserve">Impact of varieties, plant available Si and nutrients in straw Si and grain yield at the Mauguio experimental station (Southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Juliette</w:t>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jouquet Pascal</w:t>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42729-025-02573-y⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 511 (1-2), pp.1385-1398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-024-07058-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345592v1</w:t>
+                <w:t xml:space="preserve">hal-05345580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of varieties, plant available Si and nutrients in straw Si and grain yield at the Mauguio experimental station (Southern France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of Termite Diversity on Soil Properties and Silicon Dynamics. A Case Study in the Angkor Forest, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Juliette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muon Ratha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syaukani Syaukani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Keller</w:t>
+                <w:t xml:space="preserve">Jouquet Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 511 (1-2), pp.1385-1398. </w:t>
+              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (3), pp.6942-6950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-024-07058-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42729-025-02573-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345580v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms impact the availability of Si to plants in northern Vietnamese paddy fields</w:t>
               </w:r>
@@ -742,51 +742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goethite affects phytolith dissolution through clay particle aggregation and pH regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zimin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -846,51 +846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution does not affect grass phytolith assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongye Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1006,51 +1006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg S. Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 229, pp.107211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1078,343 +1078,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of silicon in the supply of terrestrial ecosystem services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evidence of humic acid-aluminium‑silicon complexes under controlled conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Merdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Doris Barboni</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10311-021-01376-8⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 829, pp.154601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661575v1</w:t>
+                <w:t xml:space="preserve">hal-03967824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of humic acid-aluminium‑silicon complexes under controlled conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Merdy</w:t>
+                <w:t xml:space="preserve">The role of silicon in the supply of terrestrial ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Lucas</w:t>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 829, pp.154601. </w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10311-021-01376-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03967824v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allophanes, a significant soil pool of silicon for plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ratie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 412, pp.115722. </w:t>
@@ -1452,77 +1452,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering the ionic strength for proper use of 1 or 2-ligands model for static fluorescence quenching or enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 277, pp.121255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1569,51 +1569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation reduces the release of bioavailable silicon from allophane and phytolith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zimin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1654,516 +1654,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03661009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Clay Minerals a Significant Source of Si for Crops? A Comparison of Amorphous Silica and the Roles of the Mineral Type and pH</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silicon Isotope Analyses of Soil and Plant Reference Materials: An Inter‐Comparison of Seven Laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Rizwan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan A Schuessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Savage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12633-020-00877-5⟩</w:t>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (3), pp.525-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ggr.12378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167062v1</w:t>
+                <w:t xml:space="preserve">hal-03259365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Isotope Analyses of Soil and Plant Reference Materials: An Inter‐Comparison of Seven Laboratories</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Savage</w:t>
+                <w:t xml:space="preserve">Are Clay Minerals a Significant Source of Si for Crops? A Comparison of Amorphous Silica and the Roles of the Mineral Type and pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Poitrasson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muhammad Rizwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 45 (3), pp.525-538. </w:t>
+              <w:t xml:space="preserve">Silicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ggr.12378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12633-020-00877-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259365v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture increases the bioavailability of silicon, a beneficial element for crop, in temperate soils</w:t>
+                <w:t xml:space="preserve">Do climate and land use affect the pool of total silicon concentration? A digital soil mapping approach of French topsoils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Caubet</w:t>
+                <w:t xml:space="preserve">Amélia Landré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas P.A. Saby</w:t>
+                <w:t xml:space="preserve">J.-D Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-D Meunier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annie Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-77059-1⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 364 (Avril), pp.114175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134689v1</w:t>
+                <w:t xml:space="preserve">hal-02503457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do climate and land use affect the pool of total silicon concentration? A digital soil mapping approach of French topsoils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélia Landré</w:t>
+                <w:t xml:space="preserve">Agriculture increases the bioavailability of silicon, a beneficial element for crop, in temperate soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P.A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D Meunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 364 (Avril), pp.114175. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77059-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503457v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distribution of Silicon in soil is influenced by termite bioturbation in South Indian forest soils</w:t>
               </w:r>
@@ -2322,51 +2322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Heimes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianfeng Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Feng F Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2411,611 +2411,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Determination of Ge in Solid Environmental Samples Using a Chemical Preparation Procedure Developed for Si Isotopes and ICP-MS Analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processes controlling silicon isotopic fractionation in a forested tropical watershed : Mule hole critical zone observatory (Southern India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Zambardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ggr.12197⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 228, pp.301 - 319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.02.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695926v1</w:t>
+                <w:t xml:space="preserve">hal-01914248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH as a proxy for estimating plant-available Si? A case study in rice fields in Karnataka (South India)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Reliable Determination of Ge in Solid Environmental Samples Using a Chemical Preparation Procedure Developed for Si Isotopes and ICP-MS Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-018-3758-7⟩</w:t>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (1), pp.139 - 149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ggr.12197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081235v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of total silicon concentrations in French soils using pedotransfer functions from mid-infrared spectrum and pedological attributes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">pH as a proxy for estimating plant-available Si? A case study in rice fields in Karnataka (South India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kollalu Sandhya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Landré</w:t>
+                <w:t xml:space="preserve">Nagabovanalli Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Saby</w:t>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard G. Barthès</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.06.007⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 432 (1-2), pp.143-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-018-3758-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904542v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes controlling silicon isotopic fractionation in a forested tropical watershed : Mule hole critical zone observatory (Southern India)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of total silicon concentrations in French soils using pedotransfer functions from mid-infrared spectrum and pedological attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Landré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Riotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+                <w:t xml:space="preserve">Bernard G. Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Zambardi</w:t>
+                <w:t xml:space="preserve">C. Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Audry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Doris Barboni</w:t>
+                <w:t xml:space="preserve">A. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 228, pp.301 - 319. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 331, pp.70 - 80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.02.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914248v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatomaceous earth as source of silicon on the growth and yield of rice in contrasted soils of Southern India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kollalu Sandhya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagabovanalli Basavarajappa Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3049,103 +3049,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of silica in rice plants and contribution of diatom Earth fertilization : insights from isotopic Si mass balance in a paddy field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kollalu Sandhya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagabovanalli B. Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zambardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 423 (1-2), pp.481-501. </w:t>
@@ -3209,51 +3209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Y. W. Miningou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Affaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3326,51 +3326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Suspended Sediments during a Dry Season and Their Consequences on Metal Transportation in a Coral Reef Lagoon Impacted by Mining Activities, New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3447,64 +3447,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of phytoliths for mitigating water stress in durum wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Anwar-Ul-Haq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3594,77 +3594,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timescale of spheroidal weathering of a 293 kyr-old basaltic lava from Reunion Island, Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3740,51 +3740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon alleviates Cd stress of wheat seedlings (Triticum turgidum L. cv. Claudio) grown in hydroponics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rizwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -C. Davidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3861,51 +3861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controls of DSi in streams and reservoirs along the Kaveri River, South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4007,51 +4007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of silicon on wheat seedlings (Triticum turgidum L.) grown in hydroponics and exposed to 0 to 30 µM Cu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rizwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4135,337 +4135,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of sulfur-bound reduced copper in bamboo exposed to high silicon and copper concentrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the 1% Na2CO3 technique to quantify the phytolith pool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanche Collin</w:t>
+                <w:t xml:space="preserve">Flore Guntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Tella</w:t>
+                <w:t xml:space="preserve">Jean Jacques Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.12.024⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 216, pp.30-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332730v1</w:t>
+                <w:t xml:space="preserve">hal-01458014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the 1% Na2CO3 technique to quantify the phytolith pool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of sulfur-bound reduced copper in bamboo exposed to high silicon and copper concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Jacques Braun</w:t>
+                <w:t xml:space="preserve">Patrick Cazevieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.10.014⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 187, pp.22-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01458014v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incipient weathering by Stereocaulon vulcani at Réunion volcanic island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kirman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4473,51 +4473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Srasberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 382, pp.123-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4542,51 +4542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peatland ferruginization during late Quaternary in the Uberaba Plateau (South-Eastern Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F.D.C. Varajao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4672,103 +4672,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of silicon and copper on bamboo grown hydroponically</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredric Panfili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (9), pp.6482-6495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4942,238 +4942,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of silicon on reducing cadmium toxicity in durum wheat (Triticum turgidum L. cv. Claudio W.) grown in a soil with aged contamination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Rizwan</w:t>
+                <w:t xml:space="preserve">Distribution and variability of silicon, copper and zinc in different bamboo species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Panfili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 209-210, pp.326-334. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 351 (1-2), pp.377-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.01.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-011-0974-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866997v1</w:t>
+                <w:t xml:space="preserve">hal-01654586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of agriculture on the Si biogeochemical cycle: Input from phytolith studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Guntzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 344 (11-12), pp.739-746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5201,169 +5214,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and variability of silicon, copper and zinc in different bamboo species</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effect of silicon on reducing cadmium toxicity in durum wheat (Triticum turgidum L. cv. Claudio W.) grown in a soil with aged contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Rizwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Miche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 351 (1-2), pp.377-387. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 209-210, pp.326-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-011-0974-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654586v1</w:t>
+                <w:t xml:space="preserve">hal-03866997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multidisciplinaire d'une séquence lacustre holocène dans les Alpes du Sud au lac Petit (Mercantour, alt. 2200m. France) : histoire d'un géosystème dégradé</w:t>
               </w:r>
@@ -5483,77 +5483,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of plant silicon for crops: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Guntzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (1), pp.201-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5760,51 +5760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 258 (3-4), pp.197-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5844,449 +5844,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous reactivity of phytoliths and plant litter: Physico-chemical constraints on terrestrial biogeochemical cycle of silicon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silicon transfers in a rice field in Camargue (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cantais</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Desplanques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 88 (1-3), pp.202-205. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.08.039⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 88 (1-3), pp.190-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00316377v1</w:t>
+                <w:t xml:space="preserve">hal-02668855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon transfers in a rice field in Camargue (France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+                <w:t xml:space="preserve">Oxygen isotope analyses of fine silica grains using laser-extraction technique : comparison with oxygen isotope data obtained from ion microprobe analyses and application to quartzite and silcrete cement investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+                <w:t xml:space="preserve">Corinne Sonzogni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Parron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.08.036⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (11), pp.2827 - 2835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02668855v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotope analyses of fine silica grains using laser-extraction technique : comparison with oxygen isotope data obtained from ion microprobe analyses and application to quartzite and silcrete cement investigation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sonzogni</w:t>
+                <w:t xml:space="preserve">Aqueous reactivity of phytoliths and plant litter: Physico-chemical constraints on terrestrial biogeochemical cycle of silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Sylvestre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Cantais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg S. Pokrovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (1-3), pp.202-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.08.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.03.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01909611v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00316377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoliths as indicators of pedogenesis and paleoenvironmental changes in the Brazilian cerrado</w:t>
               </w:r>
@@ -6311,51 +6311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélica Fortes Drummond Chicarino Varajão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Augusto Chicarino Varajão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6445,51 +6445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg S. Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70, pp.1939-1951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6535,77 +6535,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another continental pool in the terrestrial silicon cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Parron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 433 (7024), pp.399 - 402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6677,51 +6677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6806,51 +6806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological improvements for investigating silcrete formation: petrography, FT-IR and oxygen isotope ratio of silcrete quartz cement, Lake Eyre Basin (Australia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Llorens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7207,51 +7207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Holocene phytolith and carbon-isotope record from a Latosol at Salitre, South-Central Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7315,51 +7315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les phytolithes comme marqueurs paléoenvironnementaux dans l'Atlas atlantique (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Claude Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7423,51 +7423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoliths : indicators of grassland dynamics during the late Holocene in intertropical Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Lézine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7553,51 +7553,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant impact on the biogeochemical cycle of silicon and related weathering processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7695,51 +7695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences de Paris.Série 2 : Sciences de la Terre et des Planètes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 319, pp.453-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7796,103 +7796,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon isotopes: linking soil Si availability and plant Si strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, vienne, Austria. </w:t>
@@ -7943,77 +7943,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant available silicon in bare fallow soils after 90 years of annual supplies of manure, lime and fertilizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zimin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folkert Van-Oort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8054,307 +8054,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inter-comparison exercise of the Si isotope composition of soils and plant reference materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Impact of agriculture on silicon availability in soils: a paired site approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Fischer</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, Apr 2019, VIENNA, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548675v1</w:t>
+                <w:t xml:space="preserve">hal-03550342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of agriculture on silicon availability in soils: a paired site approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Doris Barboni</w:t>
+                <w:t xml:space="preserve">An inter-comparison exercise of the Si isotope composition of soils and plant reference materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schuessler Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Delvigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Ouedraogo</w:t>
+                <w:t xml:space="preserve">Paul Savage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, VIENNA, Austria</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550342v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du silicium dans la culture du blé en France : biodisponibilité, bioaccumulation et effet sur les rendements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8362,51 +8362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Ackerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres COMIFER-Gemas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Dijon, France</w:t>
@@ -8474,51 +8474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rizwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude des sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8543,64 +8543,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemistry of Si and soil ecosystems services : emerging issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Annual Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8619,657 +8619,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of total silicon concentrations in French soils using pedotransferfunctions from mid-infrared spectrum and pedological attributes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Guerin</w:t>
+                <w:t xml:space="preserve">Tracing phytoavailable silicon in soils using silicon isotopes and Ge/Si ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedometrics 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Wageningen, Netherlands. 298 p</w:t>
+              <w:t xml:space="preserve">Silicon, Silica &amp; their Isotopes: Biology, Biogeochemistry &amp; Biotechnology (IBIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Blanes, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602785v1</w:t>
+                <w:t xml:space="preserve">hal-03553133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single column extraction of Ge and Si from natural samples allows reliable Ge analysis by ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing phytoavailable silicon in soils using silicon isotopes and Ge/Si ratios</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+                <w:t xml:space="preserve">Prediction of total silicon concentrations in French soils using pedotransferfunctions from mid-infrared spectrum and pedological attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Landre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon, Silica &amp; their Isotopes: Biology, Biogeochemistry &amp; Biotechnology (IBIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Blanes, Spain</w:t>
+              <w:t xml:space="preserve">Pedometrics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Wageningen, Netherlands. 298 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553133v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant effect on Si concentration in soil solution and phytoavailable Si from various Si sources - Evidence from pot experiments</w:t>
+                <w:t xml:space="preserve">Silicon uptake in a repeated wheat cropping system - Impact on soil and Si pools and role of fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Sha</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rizwan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Allami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSOIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553816v1</w:t>
+                <w:t xml:space="preserve">hal-03553806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon uptake in a repeated wheat cropping system - Impact on soil and Si pools and role of fertilization</w:t>
+                <w:t xml:space="preserve">Plant effect on Si concentration in soil solution and phytoavailable Si from various Si sources - Evidence from pot experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Barboni</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rizwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Allami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSOIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553806v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoliths, agriculture and environmental stres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9725,149 +9725,149 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon transfers in a rice field in Camargue (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Desplanques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Symposium on the Geochemistry of the Earths Surface (GES-7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Aix en Provence, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -9903,90 +9903,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDMPO: a specific silicon or silica, pH sensitive fluorescent probe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Neytard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -10233,51 +10233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmila S Shirokova1</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg S Pokrovsky1</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOGEOMON 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10471,51 +10471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Juliette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muon Ratha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syaukani Syaukani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouquet Pascal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-025-02573-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-07058-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04583262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang van Pham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Tran Quan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103615" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S Pokrovsky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Akerman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fraysse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina V Olonova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Kuznetzov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169764" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratha Muon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenda Lai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Zaiss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12893" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimin Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delvaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.03.021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongye Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.111345" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167051v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Lim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S. Pokrovsky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.107211" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01376-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967824v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Merdy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154601" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018105v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ratie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ouedraogo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115722" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814850v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121255" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.03.025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167062v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rizwan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-020-00877-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259365v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delvigne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A Schuessler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12378" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134689v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D Meunier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77059-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Landr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114175" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jamoteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Majumdar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Nagabovanalli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114362" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schaller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Heimes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Ma" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Feng F Shao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04267-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695926v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12197" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081235v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kollalu Sandhya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagabovanalli Prakash" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3758-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904542v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saby" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rati&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.06.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01914248v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.02.046" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081268v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagabovanalli Basavarajappa Prakash" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-95162018005001201" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagabovanalli B. Prakash" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3535-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765586v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Y. W. Miningou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Affaton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Georges Nebie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2017.03.016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614836v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fernandez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ouillon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moreton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Douillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9050338" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792878v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anwar-Ul-Haq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14554" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464511v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.05.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1040CL9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457999v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizwan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Davidian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S. Pokrovsky" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bovet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5351-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440076v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Braun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.07.107" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSWG7684-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140486v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Davidian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2220-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332730v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.12.024" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458014v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Guntzer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Braun" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.10.014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF0WC2T1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021103v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Srasberg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843745v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.D.C. Varajao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.C. Varajao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.12.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468733v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredric Panfili" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1703-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M9LQN72B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880413v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508158" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866997v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.01.033" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3S2SPTS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440079v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654586v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Panfili" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0974-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4B92VZGC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782072v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6390" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930510v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0039-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071335v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G. Laruelle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Sferratore" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brodherr" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ciuffa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GB003267" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169863v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Pokrovsky" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schott" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.10.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GRHK305-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316377v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cantais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.039" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ2HVB3R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668855v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desplanques" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cary" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Mouret" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.036" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTNX2GLW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909611v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.03.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909684v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Borba-Roschel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Fortes Drummond Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Augusto Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.032" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316421v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2005.12.025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRTM4L30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695941v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03217" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-D6F5TKRH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909688v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Boeglin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-004-2945-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XN4F18RN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909690v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Llorens" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve M Hill" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M Savin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.06.024" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909885v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909693v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynaud-Farrera" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.1999.00333.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QTDPBNTS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909696v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soubi&#232;s" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01569012v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Claude Simone" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909698v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwartz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(97)00089-8" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909699v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Koud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(97)00001-X" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/990A0A2E51A9D800C3D9474FEF50542BA1AB19F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909700v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547773v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12083" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549445v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert Van-Oort" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20657" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548675v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuessler Jan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Fischer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550342v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556753v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549979v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barboni" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549783v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602785v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Landre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guerin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548681v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553133v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553816v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sha" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Allami" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553806v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554459v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaurand" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867092v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803048v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803051v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824520v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320663v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Neytard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152039v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andral" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Breau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170268v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fraysse1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila S Shirokova1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S Pokrovsky1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-07058-y" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345592v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Juliette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muon Ratha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syaukani Syaukani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouquet Pascal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-025-02573-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04583262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang van Pham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Tran Quan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103615" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S Pokrovsky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Akerman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fraysse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina V Olonova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Kuznetzov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169764" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratha Muon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenda Lai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Zaiss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12893" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimin Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delvaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.03.021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongye Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.111345" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167051v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Lim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S. Pokrovsky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.107211" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967824v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Merdy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154601" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661575v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01376-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018105v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ratie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ouedraogo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115722" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814850v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121255" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.03.025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259365v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delvigne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A Schuessler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12378" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rizwan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-020-00877-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Landr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D Meunier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114175" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134689v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77059-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jamoteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Majumdar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Nagabovanalli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114362" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schaller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Heimes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Ma" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Feng F Shao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04267-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01914248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.02.046" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695926v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12197" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081235v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kollalu Sandhya" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagabovanalli Prakash" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3758-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saby" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rati&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.06.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081268v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagabovanalli Basavarajappa Prakash" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-95162018005001201" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagabovanalli B. Prakash" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3535-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765586v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Y. W. Miningou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Affaton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Georges Nebie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2017.03.016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614836v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fernandez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ouillon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moreton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Douillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9050338" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792878v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anwar-Ul-Haq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14554" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464511v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.05.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1040CL9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457999v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizwan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Davidian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S. Pokrovsky" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bovet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5351-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440076v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Braun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.07.107" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSWG7684-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140486v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Davidian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2220-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458014v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Guntzer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Braun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.10.014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF0WC2T1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332730v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.12.024" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021103v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Srasberg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843745v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.D.C. Varajao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.C. Varajao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.12.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468733v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredric Panfili" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1703-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M9LQN72B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880413v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508158" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654586v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Panfili" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0974-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4B92VZGC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440079v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866997v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.01.033" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3S2SPTS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782072v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6390" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930510v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0039-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071335v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G. Laruelle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Sferratore" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brodherr" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ciuffa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GB003267" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169863v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Pokrovsky" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schott" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.10.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GRHK305-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668855v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desplanques" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cary" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Mouret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.036" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTNX2GLW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909611v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.03.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316377v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cantais" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.039" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ2HVB3R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909684v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Borba-Roschel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Fortes Drummond Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Augusto Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.032" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316421v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2005.12.025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRTM4L30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695941v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03217" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-D6F5TKRH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909688v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Boeglin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-004-2945-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XN4F18RN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909690v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Llorens" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve M Hill" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M Savin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.06.024" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909885v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909693v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynaud-Farrera" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.1999.00333.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QTDPBNTS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909696v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soubi&#232;s" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01569012v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Claude Simone" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909698v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwartz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(97)00089-8" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909699v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Koud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(97)00001-X" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/990A0A2E51A9D800C3D9474FEF50542BA1AB19F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909700v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547773v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12083" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549445v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert Van-Oort" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20657" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550342v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548675v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuessler Jan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Fischer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556753v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549979v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barboni" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549783v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553133v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548681v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602785v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Landre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guerin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553806v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553816v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sha" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Allami" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554459v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaurand" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867092v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803048v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803051v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824520v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320663v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Neytard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152039v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andral" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Breau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170268v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fraysse1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila S Shirokova1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S Pokrovsky1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>