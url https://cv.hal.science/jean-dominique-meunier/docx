--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -589,265 +589,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance, perceptions and utilizations of termite mounds in Cambodia</w:t>
+                <w:t xml:space="preserve">Goethite affects phytolith dissolution through clay particle aggregation and pH regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ratha Muon</w:t>
+                <w:t xml:space="preserve">Zimin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenda Lai</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Delvaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sum.12893⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 349, pp.11-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2023.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161047v1</w:t>
+                <w:t xml:space="preserve">hal-04097659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goethite affects phytolith dissolution through clay particle aggregation and pH regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abundance, perceptions and utilizations of termite mounds in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratha Muon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenda Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zimin Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+                <w:t xml:space="preserve">Rainer Zaiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Delvaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ève Bureau-Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 349, pp.11-22. </w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (3), pp.1172-1184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2023.03.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sum.12893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097659v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution does not affect grass phytolith assemblages</w:t>
               </w:r>
@@ -1556,77 +1556,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation reduces the release of bioavailable silicon from allophane and phytolith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zimin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 325, pp.87-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1654,516 +1654,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03661009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Isotope Analyses of Soil and Plant Reference Materials: An Inter‐Comparison of Seven Laboratories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Clay Minerals a Significant Source of Si for Crops? A Comparison of Amorphous Silica and the Roles of the Mineral Type and pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Delvigne</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muhammad Rizwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ggr.12378⟩</w:t>
+              <w:t xml:space="preserve">Silicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12633-020-00877-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259365v1</w:t>
+                <w:t xml:space="preserve">hal-03167062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Clay Minerals a Significant Source of Si for Crops? A Comparison of Amorphous Silica and the Roles of the Mineral Type and pH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Keller</w:t>
+                <w:t xml:space="preserve">Silicon Isotope Analyses of Soil and Plant Reference Materials: An Inter‐Comparison of Seven Laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan A Schuessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Savage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Rizwan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (3), pp.525-538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12633-020-00877-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ggr.12378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167062v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do climate and land use affect the pool of total silicon concentration? A digital soil mapping approach of French topsoils</w:t>
+                <w:t xml:space="preserve">Agriculture increases the bioavailability of silicon, a beneficial element for crop, in temperate soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélia Landré</w:t>
+                <w:t xml:space="preserve">Manon Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas P.A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J.-D Meunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114175⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77059-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503457v1</w:t>
+                <w:t xml:space="preserve">hal-03134689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture increases the bioavailability of silicon, a beneficial element for crop, in temperate soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do climate and land use affect the pool of total silicon concentration? A digital soil mapping approach of French topsoils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Landré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Caubet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Cornu</w:t>
+                <w:t xml:space="preserve">Annie Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas P.A. Saby</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 364 (Avril), pp.114175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-77059-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134689v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distribution of Silicon in soil is influenced by termite bioturbation in South Indian forest soils</w:t>
               </w:r>
@@ -2545,451 +2545,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Determination of Ge in Solid Environmental Samples Using a Chemical Preparation Procedure Developed for Si Isotopes and ICP-MS Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+                <w:t xml:space="preserve">pH as a proxy for estimating plant-available Si? A case study in rice fields in Karnataka (South India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+                <w:t xml:space="preserve">Kollalu Sandhya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+                <w:t xml:space="preserve">Nagabovanalli Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ggr.12197⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 432 (1-2), pp.143-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-018-3758-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695926v1</w:t>
+                <w:t xml:space="preserve">hal-02081235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH as a proxy for estimating plant-available Si? A case study in rice fields in Karnataka (South India)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of total silicon concentrations in French soils using pedotransfer functions from mid-infrared spectrum and pedological attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+                <w:t xml:space="preserve">A. Landré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard G. Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-018-3758-7⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 331, pp.70 - 80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081235v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of total silicon concentrations in French soils using pedotransfer functions from mid-infrared spectrum and pedological attributes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard G. Barthès</w:t>
+                <w:t xml:space="preserve">Reliable Determination of Ge in Solid Environmental Samples Using a Chemical Preparation Procedure Developed for Si Isotopes and ICP-MS Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ratié</w:t>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guérin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 331, pp.70 - 80. </w:t>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (1), pp.139 - 149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ggr.12197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904542v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatomaceous earth as source of silicon on the growth and yield of rice in contrasted soils of Southern India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kollalu Sandhya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagabovanalli Basavarajappa Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3062,51 +3062,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of silica in rice plants and contribution of diatom Earth fertilization : insights from isotopic Si mass balance in a paddy field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kollalu Sandhya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagabovanalli B. Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3620,51 +3620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4135,307 +4135,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the 1% Na2CO3 technique to quantify the phytolith pool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+                <w:t xml:space="preserve">Evidence of sulfur-bound reduced copper in bamboo exposed to high silicon and copper concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Braun</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cazevieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.10.014⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 187, pp.22-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458014v1</w:t>
+                <w:t xml:space="preserve">hal-01332730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of sulfur-bound reduced copper in bamboo exposed to high silicon and copper concentrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blanche Collin</w:t>
+                <w:t xml:space="preserve">Assessment of the 1% Na2CO3 technique to quantify the phytolith pool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Keller</w:t>
+                <w:t xml:space="preserve">Flore Guntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Cazevieille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Tella</w:t>
+                <w:t xml:space="preserve">Jean Jacques Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 216, pp.30-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.12.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01332730v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incipient weathering by Stereocaulon vulcani at Réunion volcanic island</w:t>
               </w:r>
@@ -4473,51 +4473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Srasberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 382, pp.123-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4672,64 +4672,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of silicon and copper on bamboo grown hydroponically</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4942,428 +4942,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and variability of silicon, copper and zinc in different bamboo species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+                <w:t xml:space="preserve">Effect of silicon on reducing cadmium toxicity in durum wheat (Triticum turgidum L. cv. Claudio W.) grown in a soil with aged contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Rizwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Miche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 351 (1-2), pp.377-387. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 209-210, pp.326-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-011-0974-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654586v1</w:t>
+                <w:t xml:space="preserve">hal-03866997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of agriculture on the Si biogeochemical cycle: Input from phytolith studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution and variability of silicon, copper and zinc in different bamboo species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Labreuche</w:t>
+                <w:t xml:space="preserve">Frederic Panfili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 344 (11-12), pp.739-746. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 351 (1-2), pp.377-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-011-0974-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440079v1</w:t>
+                <w:t xml:space="preserve">hal-01654586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of silicon on reducing cadmium toxicity in durum wheat (Triticum turgidum L. cv. Claudio W.) grown in a soil with aged contamination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Rizwan</w:t>
+                <w:t xml:space="preserve">Impact of agriculture on the Si biogeochemical cycle: Input from phytolith studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Guntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.01.033⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 344 (11-12), pp.739-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03866997v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multidisciplinaire d'une séquence lacustre holocène dans les Alpes du Sud au lac Petit (Mercantour, alt. 2200m. France) : histoire d'un géosystème dégradé</w:t>
               </w:r>
@@ -5483,51 +5483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of plant silicon for crops: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Guntzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5844,449 +5844,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon transfers in a rice field in Camargue (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aqueous reactivity of phytoliths and plant litter: Physico-chemical constraints on terrestrial biogeochemical cycle of silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Desplanques</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Cantais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg S. Pokrovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 88 (1-3), pp.190-193. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.08.036⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 88 (1-3), pp.202-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.08.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668855v1</w:t>
+                <w:t xml:space="preserve">hal-00316377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotope analyses of fine silica grains using laser-extraction technique : comparison with oxygen isotope data obtained from ion microprobe analyses and application to quartzite and silcrete cement investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Parron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70 (11), pp.2827 - 2835. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2006.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous reactivity of phytoliths and plant litter: Physico-chemical constraints on terrestrial biogeochemical cycle of silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Fraysse</w:t>
+                <w:t xml:space="preserve">Silicon transfers in a rice field in Camargue (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Desplanques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cantais</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 88 (1-3), pp.202-205. </w:t>
+              <w:t xml:space="preserve">, 2006, 88 (1-3), pp.190-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.08.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00316377v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoliths as indicators of pedogenesis and paleoenvironmental changes in the Brazilian cerrado</w:t>
               </w:r>
@@ -6535,77 +6535,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another continental pool in the terrestrial silicon cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Parron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 433 (7024), pp.399 - 402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7796,103 +7796,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon isotopes: linking soil Si availability and plant Si strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, vienne, Austria. </w:t>
@@ -7930,51 +7930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant available silicon in bare fallow soils after 90 years of annual supplies of manure, lime and fertilizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zimin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7982,51 +7982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert Van-Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8099,51 +8099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8185,90 +8185,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inter-comparison exercise of the Si isotope composition of soils and plant reference materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schuessler Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Savage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8362,51 +8362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Ackerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres COMIFER-Gemas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Dijon, France</w:t>
@@ -8474,51 +8474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rizwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude des sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8619,441 +8619,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing phytoavailable silicon in soils using silicon isotopes and Ge/Si ratios</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+                <w:t xml:space="preserve">Prediction of total silicon concentrations in French soils using pedotransferfunctions from mid-infrared spectrum and pedological attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Landre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon, Silica &amp; their Isotopes: Biology, Biogeochemistry &amp; Biotechnology (IBIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Blanes, Spain</w:t>
+              <w:t xml:space="preserve">Pedometrics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Wageningen, Netherlands. 298 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553133v1</w:t>
+                <w:t xml:space="preserve">hal-01602785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single column extraction of Ge and Si from natural samples allows reliable Ge analysis by ICP-MS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Tracing phytoavailable silicon in soils using silicon isotopes and Ge/Si ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Silicon, Silica &amp; their Isotopes: Biology, Biogeochemistry &amp; Biotechnology (IBIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Blanes, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548681v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of total silicon concentrations in French soils using pedotransferfunctions from mid-infrared spectrum and pedological attributes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single column extraction of Ge and Si from natural samples allows reliable Ge analysis by ICP-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedometrics 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Wageningen, Netherlands. 298 p</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602785v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon uptake in a repeated wheat cropping system - Impact on soil and Si pools and role of fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9117,51 +9117,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant effect on Si concentration in soil solution and phytoavailable Si from various Si sources - Evidence from pot experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9225,51 +9225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoliths, agriculture and environmental stres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9725,149 +9725,149 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon transfers in a rice field in Camargue (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desplanques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Symposium on the Geochemistry of the Earths Surface (GES-7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Aix en Provence, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -10471,51 +10471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-07058-y" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345592v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Juliette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muon Ratha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syaukani Syaukani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouquet Pascal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-025-02573-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04583262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang van Pham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Tran Quan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103615" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S Pokrovsky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Akerman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fraysse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina V Olonova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Kuznetzov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169764" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratha Muon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenda Lai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Zaiss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12893" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimin Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delvaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.03.021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongye Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.111345" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167051v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Lim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S. Pokrovsky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.107211" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967824v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Merdy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154601" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661575v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01376-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018105v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ratie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ouedraogo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115722" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814850v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121255" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.03.025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259365v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delvigne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A Schuessler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12378" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rizwan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-020-00877-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Landr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D Meunier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114175" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134689v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77059-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jamoteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Majumdar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Nagabovanalli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114362" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schaller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Heimes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Ma" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Feng F Shao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04267-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01914248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.02.046" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695926v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12197" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081235v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kollalu Sandhya" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagabovanalli Prakash" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3758-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saby" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rati&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.06.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081268v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagabovanalli Basavarajappa Prakash" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-95162018005001201" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagabovanalli B. Prakash" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3535-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765586v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Y. W. Miningou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Affaton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Georges Nebie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2017.03.016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614836v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fernandez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ouillon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moreton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Douillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9050338" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792878v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anwar-Ul-Haq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14554" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464511v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.05.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1040CL9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457999v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizwan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Davidian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S. Pokrovsky" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bovet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5351-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440076v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Braun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.07.107" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSWG7684-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140486v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Davidian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2220-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458014v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Guntzer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Braun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.10.014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF0WC2T1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332730v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.12.024" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021103v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Srasberg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843745v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.D.C. Varajao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.C. Varajao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.12.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468733v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredric Panfili" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1703-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M9LQN72B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880413v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508158" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654586v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Panfili" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0974-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4B92VZGC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440079v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866997v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.01.033" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3S2SPTS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782072v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6390" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930510v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0039-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071335v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G. Laruelle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Sferratore" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brodherr" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ciuffa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GB003267" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169863v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Pokrovsky" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schott" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.10.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GRHK305-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668855v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desplanques" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cary" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Mouret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.036" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTNX2GLW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909611v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.03.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316377v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cantais" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.039" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ2HVB3R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909684v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Borba-Roschel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Fortes Drummond Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Augusto Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.032" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316421v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2005.12.025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRTM4L30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695941v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03217" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-D6F5TKRH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909688v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Boeglin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-004-2945-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XN4F18RN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909690v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Llorens" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve M Hill" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M Savin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.06.024" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909885v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909693v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynaud-Farrera" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.1999.00333.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QTDPBNTS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909696v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soubi&#232;s" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01569012v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Claude Simone" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909698v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwartz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(97)00089-8" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909699v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Koud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(97)00001-X" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/990A0A2E51A9D800C3D9474FEF50542BA1AB19F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909700v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547773v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12083" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549445v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert Van-Oort" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20657" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550342v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548675v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuessler Jan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Fischer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556753v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549979v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barboni" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549783v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553133v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548681v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602785v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Landre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guerin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553806v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553816v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sha" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Allami" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554459v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaurand" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867092v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803048v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803051v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824520v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320663v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Neytard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152039v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andral" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Breau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170268v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fraysse1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila S Shirokova1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S Pokrovsky1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-07058-y" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345592v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Juliette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muon Ratha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syaukani Syaukani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouquet Pascal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-025-02573-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04583262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang van Pham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Tran Quan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103615" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S Pokrovsky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Akerman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fraysse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina V Olonova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Kuznetzov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169764" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimin Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delvaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.03.021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratha Muon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenda Lai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Zaiss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12893" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongye Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.111345" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167051v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Lim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S. Pokrovsky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.107211" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967824v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Merdy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154601" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661575v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01376-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018105v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ratie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ouedraogo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115722" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814850v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121255" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.03.025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167062v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rizwan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-020-00877-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259365v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delvigne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A Schuessler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12378" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134689v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D Meunier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77059-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Landr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114175" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jamoteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Majumdar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Nagabovanalli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114362" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schaller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Heimes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Ma" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Feng F Shao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04267-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01914248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.02.046" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081235v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kollalu Sandhya" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagabovanalli Prakash" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3758-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904542v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saby" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rati&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.06.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695926v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12197" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081268v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagabovanalli Basavarajappa Prakash" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-95162018005001201" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagabovanalli B. Prakash" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3535-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765586v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Y. W. Miningou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Affaton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Georges Nebie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2017.03.016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614836v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fernandez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ouillon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moreton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Douillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9050338" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792878v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anwar-Ul-Haq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14554" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464511v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.05.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1040CL9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457999v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizwan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Davidian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S. Pokrovsky" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bovet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5351-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440076v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Braun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.07.107" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSWG7684-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140486v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Davidian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2220-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332730v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.12.024" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458014v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Guntzer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Braun" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.10.014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF0WC2T1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021103v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Srasberg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843745v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.D.C. Varajao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.C. Varajao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.12.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468733v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredric Panfili" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1703-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M9LQN72B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880413v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508158" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866997v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.01.033" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3S2SPTS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654586v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Panfili" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0974-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4B92VZGC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440079v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782072v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6390" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930510v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0039-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071335v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G. Laruelle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Sferratore" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brodherr" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ciuffa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GB003267" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169863v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Pokrovsky" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schott" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.10.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GRHK305-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316377v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cantais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.039" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ2HVB3R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909611v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.03.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668855v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desplanques" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cary" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Mouret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.036" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTNX2GLW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909684v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Borba-Roschel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Fortes Drummond Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Augusto Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.032" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316421v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2005.12.025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRTM4L30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695941v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03217" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-D6F5TKRH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909688v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Boeglin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-004-2945-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XN4F18RN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909690v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Llorens" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve M Hill" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M Savin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.06.024" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909885v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909693v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynaud-Farrera" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.1999.00333.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QTDPBNTS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909696v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soubi&#232;s" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01569012v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Claude Simone" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909698v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwartz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(97)00089-8" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909699v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Koud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(97)00001-X" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/990A0A2E51A9D800C3D9474FEF50542BA1AB19F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909700v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547773v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12083" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549445v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert Van-Oort" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20657" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550342v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548675v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuessler Jan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Fischer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556753v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549979v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barboni" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549783v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602785v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Landre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guerin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553133v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548681v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553806v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553816v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sha" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Allami" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554459v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaurand" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867092v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803048v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803051v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824520v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320663v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Neytard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152039v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andral" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Breau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170268v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fraysse1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila S Shirokova1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S Pokrovsky1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>