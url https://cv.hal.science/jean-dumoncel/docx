--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -619,377 +619,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning Analysis of the Anatomical Parameters of the Upper Airway Morphology: a Retrospective Study from Cone-Beam CT Examinations in a French Population</w:t>
+                <w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period: a cross disciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline de Bataille</w:t>
+                <w:t xml:space="preserve">Pierre Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+                <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Vaysse</w:t>
+                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
+                <w:t xml:space="preserve">Laure Calvière-Tonasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.84. </w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 ((S)), pp.4627-4647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm12010084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.8460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574678v1</w:t>
+                <w:t xml:space="preserve">hal-05023241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period: a cross disciplinary approach</w:t>
+                <w:t xml:space="preserve">Machine Learning Analysis of the Anatomical Parameters of the Upper Airway Morphology: a Retrospective Study from Cone-Beam CT Examinations in a French Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Clavel</w:t>
+                <w:t xml:space="preserve">Caroline de Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
+                <w:t xml:space="preserve">Frédéric Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Calvière-Tonasso</w:t>
+                <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 ((S)), pp.4627-4647. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bmsap.8460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm12010084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023241v1</w:t>
+                <w:t xml:space="preserve">hal-04574678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the predictive taxonomic power of the bony labyrinth 3D shape in horses, donkeys and their F1-hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Calvière-Tonasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 131, pp.105383. </w:t>
@@ -1425,51 +1425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different machine learning approaches to predict dental age using Demirjian’s staging approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Galibourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1908,810 +1908,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analysis of premolar roots in Middle Pleistocene hominins from China</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lei Pan</w:t>
+                <w:t xml:space="preserve">Morphometric comparison of semicircular canals of Parapapio broomi and P. jonesi from Sterkfontein, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Thackeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gommery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazarus Kgasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaokgatlhe Tawane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102669⟩</w:t>
+              <w:t xml:space="preserve">South African Journal of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (1/2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17159/sajs.2019/a0303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379346v1</w:t>
+                <w:t xml:space="preserve">hal-02341391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner structural organization of the mandibular corpus in the late Early Pleistocene human specimens Tighenif 1 and Tighenif 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Genochio</w:t>
+                <w:t xml:space="preserve">Structural analysis of premolar roots in Middle Pleistocene hominins from China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte E.G. Theye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2019.09.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136, pp.102669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379305v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cochlear shape reveals that the human organ of hearing is sex-typed from birth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Samir</w:t>
+                <w:t xml:space="preserve">Efficacy of diffeomorphic surface matching and 3D geometric morphometrics for taxonomic discrimination of Early Pleistocene hominin mandibular molars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Risser</w:t>
+                <w:t xml:space="preserve">Veronika Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Descouens</w:t>
+                <w:t xml:space="preserve">Chafik Samir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frikkie de Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-47433-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.21-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790127v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for increased hominid diversity in the Early to Middle Pleistocene of Indonesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inner structural organization of the mandibular corpus in the late Early Pleistocene human specimens Tighenif 1 and Tighenif 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Genochio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte E.G. Theye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-019-0860-z⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2019.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296699v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of diffeomorphic surface matching and 3D geometric morphometrics for taxonomic discrimination of Early Pleistocene hominin mandibular molars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Braga</w:t>
+                <w:t xml:space="preserve">Cochlear shape reveals that the human organ of hearing is sex-typed from birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Zimmer</w:t>
+                <w:t xml:space="preserve">C Samir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Risser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frikkie de Beer</w:t>
+                <w:t xml:space="preserve">D Descouens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 130, pp.21-35. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.10889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-47433-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059270v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphometric comparison of semicircular canals of Parapapio broomi and P. jonesi from Sterkfontein, South Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for increased hominid diversity in the Early to Middle Pleistocene of Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Thackeray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+                <w:t xml:space="preserve">Ottmar Kullmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gommery</w:t>
+                <w:t xml:space="preserve">Jay Kelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lazarus Kgasi</w:t>
+                <w:t xml:space="preserve">Anne-Marie Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaokgatlhe Tawane</w:t>
+                <w:t xml:space="preserve">Fabrice Demeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 115 (1/2), </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (5), pp.755-764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17159/sajs.2019/a0303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-019-0860-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341391v1</w:t>
+                <w:t xml:space="preserve">hal-02296699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical bone distribution in the femoral neck of Paranthropus robustus</w:t>
               </w:r>
@@ -2844,117 +2844,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of diffeomorphic surface matching and 3D geometric morphometrics for taxonomic discrimination of Early Pleistocene hominin mandibular molars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frikkie de Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 130, pp.21 - 35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790118v1</w:t>
@@ -3384,51 +3384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frikkie de Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Durrleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3531,51 +3531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ottmar Kullmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kundrát</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3812,51 +3812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Romeyer Dherbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Balaresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Risser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (5-6), pp.508-520. </w:t>
@@ -3894,51 +3894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Modern Humans from Tam Pà Ling, Laos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Demeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Shackelford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4152,161 +4152,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further morphological evidence on South African earliest Homo lower postcanine dentition: Enamel thickness and enamel dentine junction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lei Pan</w:t>
+                <w:t xml:space="preserve">Upper third molar internal structural organization and semicircular canal morphology in Plio-Pleistocene South African cercopithecoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frikkie de Beer</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Francis Thackeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakobus Hoffman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John Francis Thackeray</w:t>
+                <w:t xml:space="preserve">Benjamin Duployer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, vol. 96, pp. 82-96. </w:t>
+              <w:t xml:space="preserve">, 2016, 95, pp.104-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2016.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2016.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565968v1</w:t>
+                <w:t xml:space="preserve">hal-01564748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphoarchitectural variation in South African fossil cercopithecoid endocasts</w:t>
               </w:r>
@@ -4318,306 +4318,306 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frikkie de Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duployer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Durrleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 101, pp.65-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhevol.2016.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper third molar internal structural organization and semicircular canal morphology in Plio-Pleistocene South African cercopithecoids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Beaudet</w:t>
+                <w:t xml:space="preserve">Further morphological evidence on South African earliest Homo lower postcanine dentition: Enamel thickness and enamel dentine junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frikkie de Beer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakobus Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Francis Thackeray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duployer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 95, pp.104-120. </w:t>
+              <w:t xml:space="preserve">, 2016, vol. 96, pp. 82-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2016.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2016.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564748v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The age-related maturational pattern of the human subarcuate fossa (petromastoid canal). Preliminary results from the application of a new three-dimensional analytical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tramini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5361,51 +5361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing Ancient Mollusk Shells as Multi-Proxy Archives of the Past</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Thyrring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5486,51 +5486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing Ancient Mollusk Shells as Multi-Proxy Archives of the Past</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Thyrring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5663,51 +5663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frikkie De Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakobus Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Biennial Conference of the East African Association of Palaeoanthropology and Palaeontology (EAAPP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Addis Abeba, Ethiopia. </w:t>
@@ -6180,90 +6180,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessment of the hominid diversity in the Early-Middle Pleistocene of Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ottmar Kullmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Kelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Demeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia Pacific Conference on Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Brisbane, Australia</w:t>
@@ -6536,286 +6536,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative approaches to quantify and statistically compare tooth enamel thickness distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Zanolli</w:t>
+                <w:t xml:space="preserve">How to build an average model when samples are variably incomplete? Application to fossil data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley Durrleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cantaloube</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESHE 2016 - 6th Annual Meeting of the European Society for the Study of Human Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Vision and Pattern Recognition Workshops (CVPRW 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Las Vegas, United States. pp.541--548, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW.2016.74⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153972v1</w:t>
+                <w:t xml:space="preserve">lirmm-01381310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to build an average model when samples are variably incomplete? Application to fossil data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative approaches to quantify and statistically compare tooth enamel thickness distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cantaloube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bondioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amélie Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Pattern Recognition Workshops (CVPRW 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESHE 2016 - 6th Annual Meeting of the European Society for the Study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01381310v1</w:t>
+                <w:t xml:space="preserve">hal-03153972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment caractériser la variabilité d'une surface 3D ? Analyse à partir d'exemples en anatomie comparée</w:t>
               </w:r>
@@ -6952,51 +6952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Thackeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Durrleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7090,51 +7090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Durrleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7985,51 +7985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Atwood" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2026v25a3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coudi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/meth.17405" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Truchetto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Nabet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galibourg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jdd.13183" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Astudillo Encina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Evteev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13813" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04574678v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Bataille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vaysse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12010084" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105383" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Alm&#233;cija" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2015215118" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964453v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Jager" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13318" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Cormary" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prosdent.2020.03.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853696v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Telmon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monsarrat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-020-02489-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002818v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Moy&#224;-Sol&#224;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.51261" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Pan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102888" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746620v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonkululeko Mantombi Ngoloyi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Francis Thackeray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102376" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379346v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102669" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379305v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Genochio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E.G. Theye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.09.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790127v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Braga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Samir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Descouens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47433-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296699v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar Kullmer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Kelley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bacon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demeter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0860-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Zimmer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frikkie de Beer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.01.009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341391v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Thackeray" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazarus Kgasi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaokgatlhe Tawane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/sajs.2019/a0303" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02606092v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cazenave" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Oettl&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Rayne Pickering" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Heaton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102666" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790118v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296695v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carayon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Adhikari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23709" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Skinner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Calvet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/dmfr.20170220" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01636811v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12745" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296684v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kundr&#225;t" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.11.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757303v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23240" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754860v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Bouvier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Romeyer Dherbey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balaresque" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.02.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005208v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Shackelford" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Westaway" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lani Barnes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/694192" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953048v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.03.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565968v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakobus Hoffman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2016.05.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01440065v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2016.09.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564748v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2016.04.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tramini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Esclassan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.10.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039279v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descouens" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thackeray" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127780" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854219v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Peters" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2014.04.014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017474v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Descouens" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245499v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Besseyrias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540790v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Toro&#8208;ibacache" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789093v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Thyrring" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790074v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155492v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frikkie De Beer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269036v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Slaoui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir El Haj" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alandra Zakkour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bordes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540794v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Toro-Ibacache" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003889v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379775v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Begun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154905v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Cantaloube" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin-Frances" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153972v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantaloube" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondioli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381310v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2016.74" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209334v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266927v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935054v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00935232v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prima" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Garamendi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0077-z" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767670v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Garamendi Bragado" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592810v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Gueguen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Signor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01810701v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30060" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633989v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jessel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://africansunmedia.store.it.si/za/book/kromdraai-a-birthplace-of-paranthropus-in-the-cradle-of-humankind/578750" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Atwood" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2026v25a3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coudi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/meth.17405" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Truchetto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Nabet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galibourg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jdd.13183" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Astudillo Encina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Evteev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13813" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04574678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Bataille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vaysse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12010084" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105383" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Alm&#233;cija" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2015215118" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964453v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Jager" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13318" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Cormary" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prosdent.2020.03.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853696v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Telmon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monsarrat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-020-02489-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002818v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Moy&#224;-Sol&#224;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.51261" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Pan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102888" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746620v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonkululeko Mantombi Ngoloyi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Francis Thackeray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102376" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341391v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Thackeray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazarus Kgasi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaokgatlhe Tawane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/sajs.2019/a0303" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379346v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102669" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059270v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Zimmer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frikkie de Beer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.01.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379305v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Genochio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E.G. Theye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.09.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790127v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Braga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Samir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Descouens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47433-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296699v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar Kullmer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Kelley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bacon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demeter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0860-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02606092v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cazenave" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Oettl&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Rayne Pickering" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Heaton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102666" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790118v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296695v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carayon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Adhikari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23709" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Skinner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Calvet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/dmfr.20170220" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01636811v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12745" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296684v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kundr&#225;t" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.11.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757303v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23240" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754860v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Bouvier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Romeyer Dherbey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balaresque" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.02.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005208v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Shackelford" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Westaway" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lani Barnes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/694192" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953048v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.03.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564748v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2016.04.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01440065v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2016.09.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565968v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakobus Hoffman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2016.05.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tramini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Esclassan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.10.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039279v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descouens" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thackeray" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127780" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854219v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Peters" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2014.04.014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017474v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Descouens" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245499v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Besseyrias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540790v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Toro&#8208;ibacache" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789093v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Thyrring" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790074v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155492v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frikkie De Beer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269036v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Slaoui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir El Haj" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alandra Zakkour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bordes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540794v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Toro-Ibacache" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003889v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379775v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Begun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154905v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Cantaloube" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin-Frances" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381310v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2016.74" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153972v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantaloube" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondioli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209334v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266927v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935054v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00935232v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prima" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Garamendi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0077-z" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767670v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Garamendi Bragado" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592810v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Gueguen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Signor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01810701v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30060" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633989v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jessel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://africansunmedia.store.it.si/za/book/kromdraai-a-birthplace-of-paranthropus-in-the-cradle-of-humankind/578750" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>