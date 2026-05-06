--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -619,377 +619,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period: a cross disciplinary approach</w:t>
+                <w:t xml:space="preserve">Machine Learning Analysis of the Anatomical Parameters of the Upper Airway Morphology: a Retrospective Study from Cone-Beam CT Examinations in a French Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Clavel</w:t>
+                <w:t xml:space="preserve">Caroline de Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
+                <w:t xml:space="preserve">Frédéric Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Calvière-Tonasso</w:t>
+                <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 ((S)), pp.4627-4647. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bmsap.8460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm12010084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023241v1</w:t>
+                <w:t xml:space="preserve">hal-04574678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning Analysis of the Anatomical Parameters of the Upper Airway Morphology: a Retrospective Study from Cone-Beam CT Examinations in a French Population</w:t>
+                <w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period: a cross disciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline de Bataille</w:t>
+                <w:t xml:space="preserve">Pierre Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+                <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Vaysse</w:t>
+                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
+                <w:t xml:space="preserve">Laure Calvière-Tonasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.84. </w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 ((S)), pp.4627-4647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm12010084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.8460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574678v1</w:t>
+                <w:t xml:space="preserve">hal-05023241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the predictive taxonomic power of the bony labyrinth 3D shape in horses, donkeys and their F1-hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Calvière-Tonasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 131, pp.105383. </w:t>
@@ -1425,51 +1425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different machine learning approaches to predict dental age using Demirjian’s staging approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Galibourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1908,810 +1908,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphometric comparison of semicircular canals of Parapapio broomi and P. jonesi from Sterkfontein, South Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy of diffeomorphic surface matching and 3D geometric morphometrics for taxonomic discrimination of Early Pleistocene hominin mandibular molars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Thackeray</w:t>
+                <w:t xml:space="preserve">Veronika Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gommery</w:t>
+                <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lazarus Kgasi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaokgatlhe Tawane</w:t>
+                <w:t xml:space="preserve">Frikkie de Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17159/sajs.2019/a0303⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.21-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341391v1</w:t>
+                <w:t xml:space="preserve">hal-02059270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analysis of premolar roots in Middle Pleistocene hominins from China</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lei Pan</w:t>
+                <w:t xml:space="preserve">Inner structural organization of the mandibular corpus in the late Early Pleistocene human specimens Tighenif 1 and Tighenif 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Genochio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte E.G. Theye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102669⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2019.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379346v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of diffeomorphic surface matching and 3D geometric morphometrics for taxonomic discrimination of Early Pleistocene hominin mandibular molars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronika Zimmer</w:t>
+                <w:t xml:space="preserve">Cochlear shape reveals that the human organ of hearing is sex-typed from birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Samir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Risser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frikkie de Beer</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Descouens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.01.009⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.10889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-47433-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059270v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner structural organization of the mandibular corpus in the late Early Pleistocene human specimens Tighenif 1 and Tighenif 2</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for increased hominid diversity in the Early to Middle Pleistocene of Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottmar Kullmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Kelley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Demeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2019.09.002⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (5), pp.755-764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-019-0860-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379305v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cochlear shape reveals that the human organ of hearing is sex-typed from birth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Risser</w:t>
+                <w:t xml:space="preserve">Structural analysis of premolar roots in Middle Pleistocene hominins from China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.10889. </w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136, pp.102669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-47433-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790127v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for increased hominid diversity in the Early to Middle Pleistocene of Indonesia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphometric comparison of semicircular canals of Parapapio broomi and P. jonesi from Sterkfontein, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ottmar Kullmer</w:t>
+                <w:t xml:space="preserve">Francis Thackeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay Kelley</w:t>
+                <w:t xml:space="preserve">Dominique Gommery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Bacon</w:t>
+                <w:t xml:space="preserve">Lazarus Kgasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Demeter</w:t>
+                <w:t xml:space="preserve">Gaokgatlhe Tawane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (5), pp.755-764. </w:t>
+              <w:t xml:space="preserve">South African Journal of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (1/2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-019-0860-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17159/sajs.2019/a0303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296699v1</w:t>
+                <w:t xml:space="preserve">hal-02341391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical bone distribution in the femoral neck of Paranthropus robustus</w:t>
               </w:r>
@@ -2844,117 +2844,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of diffeomorphic surface matching and 3D geometric morphometrics for taxonomic discrimination of Early Pleistocene hominin mandibular molars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frikkie de Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 130, pp.21 - 35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790118v1</w:t>
@@ -3384,51 +3384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frikkie de Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Durrleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3531,51 +3531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ottmar Kullmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kundrát</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3812,51 +3812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Romeyer Dherbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Balaresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Risser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (5-6), pp.508-520. </w:t>
@@ -3894,51 +3894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Modern Humans from Tam Pà Ling, Laos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Demeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Shackelford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4152,472 +4152,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper third molar internal structural organization and semicircular canal morphology in Plio-Pleistocene South African cercopithecoids</w:t>
+                <w:t xml:space="preserve">Morphoarchitectural variation in South African fossil cercopithecoid endocasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frikkie de Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duployer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley Durrleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 95, pp.104-120. </w:t>
+              <w:t xml:space="preserve">, 2016, 101, pp.65-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2016.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2016.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564748v1</w:t>
+                <w:t xml:space="preserve">hal-01440065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphoarchitectural variation in South African fossil cercopithecoid endocasts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Beaudet</w:t>
+                <w:t xml:space="preserve">Further morphological evidence on South African earliest Homo lower postcanine dentition: Enamel thickness and enamel dentine junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frikkie de Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stanley Durrleman</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakobus Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Francis Thackeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 101, pp.65-78. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2016.09.003⟩</w:t>
+              <w:t xml:space="preserve">, 2016, vol. 96, pp. 82-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2016.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440065v1</w:t>
+                <w:t xml:space="preserve">hal-01565968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further morphological evidence on South African earliest Homo lower postcanine dentition: Enamel thickness and enamel dentine junction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lei Pan</w:t>
+                <w:t xml:space="preserve">Upper third molar internal structural organization and semicircular canal morphology in Plio-Pleistocene South African cercopithecoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Francis Thackeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duployer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, vol. 96, pp. 82-96. </w:t>
+              <w:t xml:space="preserve">, 2016, 95, pp.104-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2016.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2016.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565968v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The age-related maturational pattern of the human subarcuate fossa (petromastoid canal). Preliminary results from the application of a new three-dimensional analytical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tramini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5361,51 +5361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing Ancient Mollusk Shells as Multi-Proxy Archives of the Past</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Thyrring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5486,51 +5486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing Ancient Mollusk Shells as Multi-Proxy Archives of the Past</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Thyrring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5663,51 +5663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frikkie De Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakobus Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Biennial Conference of the East African Association of Palaeoanthropology and Palaeontology (EAAPP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Addis Abeba, Ethiopia. </w:t>
@@ -6180,90 +6180,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessment of the hominid diversity in the Early-Middle Pleistocene of Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ottmar Kullmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Kelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Demeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia Pacific Conference on Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Brisbane, Australia</w:t>
@@ -6920,273 +6920,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Homo-like features in virtually rendered South African australopiths endocasts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Landmark-free 3D method for comparison of fossil hominins and hominids based on endocranium and EDJ shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Durrleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Le Registre Fossile Humain Africain / The African Human Fossil Record (2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Toulouse, France. pp.(electronic medium)</w:t>
+              <w:t xml:space="preserve">83rd Annual Meeting of the American Association of Physical Anthropologists (2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAPA: American Association of Physical Anthropologists, Apr 2014, Calgary, Canada. pp.110-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266927v1</w:t>
+                <w:t xml:space="preserve">hal-00935054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landmark-free 3D method for comparison of fossil hominins and hominids based on endocranium and EDJ shapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Homo-like features in virtually rendered South African australopiths endocasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Thackeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Durrleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">83rd Annual Meeting of the American Association of Physical Anthropologists (2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AAPA: American Association of Physical Anthropologists, Apr 2014, Calgary, Canada. pp.110-111</w:t>
+              <w:t xml:space="preserve">Symposium Le Registre Fossile Humain Africain / The African Human Fossil Record (2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Toulouse, France. pp.(electronic medium)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935054v1</w:t>
+                <w:t xml:space="preserve">hal-03266927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VirtuaL reconstruction of the taung chiLd’s endocast</w:t>
               </w:r>
@@ -7985,51 +7985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Atwood" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2026v25a3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coudi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/meth.17405" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Truchetto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Nabet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galibourg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jdd.13183" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Astudillo Encina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Evteev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13813" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04574678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Bataille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vaysse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12010084" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105383" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Alm&#233;cija" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2015215118" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964453v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Jager" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13318" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Cormary" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prosdent.2020.03.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853696v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Telmon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monsarrat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-020-02489-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002818v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Moy&#224;-Sol&#224;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.51261" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Pan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102888" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746620v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonkululeko Mantombi Ngoloyi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Francis Thackeray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102376" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341391v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Thackeray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazarus Kgasi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaokgatlhe Tawane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/sajs.2019/a0303" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379346v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102669" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059270v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Zimmer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frikkie de Beer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.01.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379305v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Genochio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E.G. Theye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.09.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790127v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Braga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Samir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Descouens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47433-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296699v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar Kullmer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Kelley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bacon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demeter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0860-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02606092v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cazenave" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Oettl&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Rayne Pickering" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Heaton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102666" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790118v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296695v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carayon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Adhikari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23709" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Skinner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Calvet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/dmfr.20170220" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01636811v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12745" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296684v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kundr&#225;t" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.11.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757303v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23240" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754860v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Bouvier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Romeyer Dherbey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balaresque" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.02.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005208v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Shackelford" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Westaway" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lani Barnes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/694192" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953048v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.03.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564748v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2016.04.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01440065v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2016.09.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565968v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakobus Hoffman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2016.05.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tramini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Esclassan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.10.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039279v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descouens" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thackeray" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127780" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854219v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Peters" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2014.04.014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017474v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Descouens" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245499v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Besseyrias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540790v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Toro&#8208;ibacache" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789093v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Thyrring" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790074v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155492v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frikkie De Beer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269036v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Slaoui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir El Haj" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alandra Zakkour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bordes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540794v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Toro-Ibacache" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003889v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379775v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Begun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154905v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Cantaloube" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin-Frances" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381310v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2016.74" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153972v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantaloube" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondioli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209334v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266927v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935054v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00935232v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prima" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Garamendi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0077-z" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767670v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Garamendi Bragado" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592810v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Gueguen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Signor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01810701v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30060" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633989v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jessel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://africansunmedia.store.it.si/za/book/kromdraai-a-birthplace-of-paranthropus-in-the-cradle-of-humankind/578750" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Atwood" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2026v25a3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coudi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/meth.17405" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Truchetto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Nabet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galibourg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jdd.13183" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Astudillo Encina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Evteev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13813" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04574678v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Bataille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vaysse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12010084" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105383" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Alm&#233;cija" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2015215118" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964453v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Jager" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13318" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Cormary" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prosdent.2020.03.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853696v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Telmon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monsarrat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-020-02489-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002818v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Moy&#224;-Sol&#224;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.51261" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Pan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102888" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746620v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonkululeko Mantombi Ngoloyi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Francis Thackeray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102376" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059270v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Zimmer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frikkie de Beer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.01.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Genochio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E.G. Theye" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.09.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790127v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Braga" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Samir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Descouens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47433-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar Kullmer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Kelley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bacon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demeter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0860-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379346v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102669" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341391v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Thackeray" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazarus Kgasi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaokgatlhe Tawane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/sajs.2019/a0303" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02606092v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cazenave" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Oettl&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Rayne Pickering" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Heaton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102666" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790118v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296695v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carayon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Adhikari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23709" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Skinner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Calvet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/dmfr.20170220" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01636811v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12745" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296684v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kundr&#225;t" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.11.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757303v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23240" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754860v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Bouvier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Romeyer Dherbey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balaresque" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.02.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005208v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Shackelford" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Westaway" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lani Barnes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/694192" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953048v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.03.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01440065v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2016.09.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565968v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakobus Hoffman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2016.05.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564748v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2016.04.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tramini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Esclassan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.10.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039279v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descouens" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thackeray" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127780" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854219v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Peters" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2014.04.014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017474v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Descouens" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245499v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Besseyrias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540790v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Toro&#8208;ibacache" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789093v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Thyrring" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790074v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155492v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frikkie De Beer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269036v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Slaoui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir El Haj" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alandra Zakkour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bordes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540794v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Toro-Ibacache" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003889v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379775v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Begun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154905v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Cantaloube" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin-Frances" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381310v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2016.74" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153972v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantaloube" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondioli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209334v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935054v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266927v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00935232v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prima" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Garamendi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0077-z" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767670v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Garamendi Bragado" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592810v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Gueguen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Signor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01810701v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30060" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633989v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jessel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://africansunmedia.store.it.si/za/book/kromdraai-a-birthplace-of-paranthropus-in-the-cradle-of-humankind/578750" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>