--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -66,5032 +66,6803 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissociating Behavioral and Neural Markers of Episodic Metamemory in Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIème édition des Journées d’Étude du Vieillissement (JEV 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège; GIGA CRC In Vivo Imaging; FNRS, May 2026, Liège, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New data on modern human nasal airway morphology and variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Astudillo Encina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrej Evteev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Toro-Ibacache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1847éme réunion scientifique de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.9005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for multiple human lineages in China during the Middle Pleistocene: a premolar endostructural perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">89th Annual Meeting of the American Association of Physical Anthropologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Los Angeles, United States. pp.210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reassessment of the hominid diversity in the Early-Middle Pleistocene of Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottmar Kullmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Kelley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Demeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asia Pacific Conference on Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Brisbane, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A deformation-based geometric morphometric analysis of the vestibular apparatus in the Miocene apes Hispanopithecus laietanus and Rudapithecus hungaricus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Urciuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R. Begun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Almécija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">88th Annual Meeting of the American Association of Physical Anthropologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Cleveland, United States. pp.253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new approach to quantify enamel thickness distribution and the enamel-dentine junction topography in primate teeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Cantaloube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martin-Frances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SMEF 2018 - 10e Symposium de Morphométrie et Évolution des Formes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire PACEA (UMR 5199), LabEx des Sciences Archéologiques de Bordeaux (France), Jun 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to build an average model when samples are variably incomplete? Application to fossil data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley Durrleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Vision and Pattern Recognition Workshops (CVPRW 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Las Vegas, United States. pp.541--548, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW.2016.74⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01381310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative approaches to quantify and statistically compare tooth enamel thickness distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cantaloube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bondioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESHE 2016 - 6th Annual Meeting of the European Society for the Study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment caractériser la variabilité d'une surface 3D ? Analyse à partir d'exemples en anatomie comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley Durrleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GTMG 2015 - Journées du Groupe de Travail en Modélisation Géométrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Poitiers, France. pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landmark-free 3D method for comparison of fossil hominins and hominids based on endocranium and EDJ shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley Durrleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">83rd Annual Meeting of the American Association of Physical Anthropologists (2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAPA: American Association of Physical Anthropologists, Apr 2014, Calgary, Canada. pp.110-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of Homo-like features in virtually rendered South African australopiths endocasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Thackeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley Durrleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Le Registre Fossile Humain Africain / The African Human Fossil Record (2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Toulouse, France. pp.(electronic medium)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VirtuaL reconstruction of the taung chiLd’s endocast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan F. Garamendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Combès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel de la société d'anthropologie de Paris - 1838e Réunion scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France. pp.Jan, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-012-0077-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00935232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of endocranial and ectocranial &amp;quot;symmetry planes&amp;quot; and application to the virtual reconstruction of hominid fossils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Francisco Garamendi Bragado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Combès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AAPA: American Association of Physical Anthropologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Knoxville, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00767670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulations 3D d'agrégats polycristallins reconstruits par approche type CAO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villechaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual reconstruction and comparative study of the face of StW 573 (“Little Foot”)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 25 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5852/cr-palevol2026v25a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plavimop and eye tracking: A method to integrate 2D gaze data within a C3D file of a point-light display</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Francisco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21 (4), pp.346-369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5964/meth.17405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer‐assisted evaluation and feedback of a complete student class for preclinical tooth preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Truchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Nabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Galibourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dental Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 87 (S3), pp.1776-1779. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jdd.13183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the variability of upper airway morphology in modern humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Astudillo Encina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrej Evteev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Anatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 242 (5), pp.781 - 795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/joa.13813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning Analysis of the Anatomical Parameters of the Upper Airway Morphology: a Retrospective Study from Cone-Beam CT Examinations in a French Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline de Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm12010084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period: a cross disciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Calvière-Tonasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 ((S)), pp.4627-4647. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bmsap.8460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the predictive taxonomic power of the bony labyrinth 3D shape in horses, donkeys and their F1-hybrids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparison of different machine learning approaches to predict dental age using Demirjian’s staging approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Galibourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Calvière-Tonasso</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Telmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Monsarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2021.105383⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 135 (2), pp.665-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00414-020-02489-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413040v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessment of the phylogenetic relationships of the late Miocene apes Hispanopithecus and Rudapithecus based on vestibular morphology</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assessing the predictive taxonomic power of the bony labyrinth 3D shape in horses, donkeys and their F1-hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Calvière-Tonasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2015215118⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131, pp.105383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2021.105383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152572v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are endocasts reliable proxies for brains? A 3D quantitative comparison of the extant human brain and endocast</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reassessment of the phylogenetic relationships of the late Miocene apes Hispanopithecus and Rudapithecus based on vestibular morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Urciuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Almécija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edwin de Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joa.13318⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (5), pp.e2015215118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2015215118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964453v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume of unsupported peri-implant soft tissue over time: A cross-sectional observation study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Are endocasts reliable proxies for brains? A 3D quantitative comparison of the extant human brain and endocast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley Durrleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin de Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Prosthetic Dentistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prosdent.2020.03.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 238 (2), pp.480-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.13318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04853685v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different machine learning approaches to predict dental age using Demirjian’s staging approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Volume of unsupported peri-implant soft tissue over time: A cross-sectional observation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Galibourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Cormary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00414-020-02489-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Prosthetic Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (6), pp.883-889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prosdent.2020.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04853696v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of the vestibular apparatus in apes and humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Urciuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Moyà-Solà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/elife.51261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hominin diversity in East Asia during the Middle Pleistocene: A premolar endostructural perspective 1 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 148, pp.102888. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhevol.2020.102888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to evaluate 3D spatial patterns within early hominin-bearing sites. An example from Kromdraai (Gauteng Province, South Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonkululeko Mantombi Ngoloyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Francis Thackeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Braga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32, pp.102376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of diffeomorphic surface matching and 3D geometric morphometrics for taxonomic discrimination of Early Pleistocene hominin mandibular molars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">A geometric morphometric approach to the study of variation of shovel-shaped incisors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustubh Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Monsarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Braga</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frikkie de Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.01.009⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168 (1), pp.229-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.23709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059270v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner structural organization of the mandibular corpus in the late Early Pleistocene human specimens Tighenif 1 and Tighenif 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Genochio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte E.G. Theye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2019.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cochlear shape reveals that the human organ of hearing is sex-typed from birth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Risser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Descouens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.10889. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-47433-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for increased hominid diversity in the Early to Middle Pleistocene of Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ottmar Kullmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Kelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Demeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (5), pp.755-764. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41559-019-0860-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural analysis of premolar roots in Middle Pleistocene hominins from China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 136, pp.102669. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphometric comparison of semicircular canals of Parapapio broomi and P. jonesi from Sterkfontein, South Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Efficacy of diffeomorphic surface matching and 3D geometric morphometrics for taxonomic discrimination of Early Pleistocene hominin mandibular molars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaokgatlhe Tawane</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Samir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frikkie de Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17159/sajs.2019/a0303⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.21-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341391v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical bone distribution in the femoral neck of Paranthropus robustus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jason Heaton</w:t>
+                <w:t xml:space="preserve">Morphometric comparison of semicircular canals of Parapapio broomi and P. jonesi from Sterkfontein, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Thackeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gommery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazarus Kgasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaokgatlhe Tawane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102666⟩</w:t>
+              <w:t xml:space="preserve">South African Journal of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (1/2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17159/sajs.2019/a0303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606092v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of diffeomorphic surface matching and 3D geometric morphometrics for taxonomic discrimination of Early Pleistocene hominin mandibular molars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Cortical bone distribution in the femoral neck of Paranthropus robustus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frikkie de Beer</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Oettlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travis Rayne Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Heaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 130, pp.21 - 35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.01.009⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 135, pp.102666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790118v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometric morphometric approach to the study of variation of shovel-shaped incisors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Efficacy of diffeomorphic surface matching and 3D geometric morphometrics for taxonomic discrimination of Early Pleistocene hominin mandibular molars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Braga</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Samir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frikkie de Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajpa.23709⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.21 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296695v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is South African early Homo? New insights from the molar endostructural signature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Inner tooth morphology of Homo erectus from Zhoukoudian. New evidence from an old collection housed at Uppsala University, Sweden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Beaudet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottmar Kullmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kundrát</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the European Society for Human Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2017.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379747v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of automatic segmentation of teeth using a watershed-based method</w:t>
+                <w:t xml:space="preserve">What is South African early Homo? New insights from the molar endostructural signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Galibourg</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Skinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Michetti</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dentomaxillofacial Radiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the European Society for Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854204v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The endocranial shape of Australopithecus africanus : surface analysis of the endocasts of Sts 5 and Sts 60</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assessment of automatic segmentation of teeth using a watershed-based method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Galibourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gilissen</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Telmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joa.12745⟩</w:t>
+              <w:t xml:space="preserve">Dentomaxillofacial Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (1), pp.20170220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1259/dmfr.20170220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01636811v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner tooth morphology of Homo erectus from Zhoukoudian. New evidence from an old collection housed at Uppsala University, Sweden</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The endocranial shape of Australopithecus africanus : surface analysis of the endocasts of Sts 5 and Sts 60</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Kundrát</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frikkie de Beer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley Durrleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gilissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2017.11.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 232 (2), pp.296-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.12745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296684v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01636811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-individual metameric variation expressed at the enamel-dentine junction of lower post-canine dentition of South African fossil hominins and modern humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Francis Thackeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Oettlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 163 (4), pp.806-815. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ajpa.23240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echoes from the past: New insights into the early hominin cochlea from a phylo-morphometric approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Romeyer Dherbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Balaresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Risser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (5-6), pp.508-520. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2017.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01754860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Modern Humans from Tam Pà Ling, Laos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Demeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Shackelford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Westaway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lani Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 58 (S17), pp.S527-S538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/694192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stretching the time span of hominin evolution at Kromdraai (Gauteng, South Africa): Recent discoveries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Francis Thackeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (1), pp.58-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphoarchitectural variation in South African fossil cercopithecoid endocasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frikkie de Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duployer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Durrleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 101, pp.65-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhevol.2016.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further morphological evidence on South African earliest Homo lower postcanine dentition: Enamel thickness and enamel dentine junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frikkie de Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakobus Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Francis Thackeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, vol. 96, pp. 82-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhevol.2016.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper third molar internal structural organization and semicircular canal morphology in Plio-Pleistocene South African cercopithecoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Francis Thackeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duployer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 95, pp.104-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhevol.2016.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The age-related maturational pattern of the human subarcuate fossa (petromastoid canal). Preliminary results from the application of a new three-dimensional analytical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tramini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Esclassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, pp.139 - 145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2014.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disproportionate Cochlear Length in Genus Homo Shows a High Phylogenetic Signal during Apes’ Hearing Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Loubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Descouens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thackeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (6), pp.e0127780. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0127780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the Accuracy of 3-dimensional Cone-beam Computed Tomography and Micro–Computed Tomography Reconstructions by Using Different Voxel Sizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ove Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Galibourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Esclassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Endodontics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40 (9), pp.1321-1326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.joen.2014.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new partial temporal bone of a juvenile hominin from the site of Kromdraai B (South Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Francis Thackeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Descouens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 65 (4), pp.447-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5101,650 +6872,650 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reading Vertically Scrolling Texts: Impact of Agency on Text Comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Besseyrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Conference of the European Society for Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Sheffield, United Kingdom. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of nasal airway morphological variation in modern humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Astudillo Encina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrej Evteev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Toro‐ibacache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">91st Meeting of the American Association of Biological Anthropologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Denver, CO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing Ancient Mollusk Shells as Multi-Proxy Archives of the Past</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Thyrring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Biomolecular Archaeology (ISBA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing Ancient Mollusk Shells as Multi-Proxy Archives of the Past</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Thyrring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th Symposium on Morphometrics and Evolution of Shape (SMEF2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Miontpellier, France</w:t>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tooth structural signature(s) of southern African early Homo: Implications for the assessment of human paleobiodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frikkie De Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakobus Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Biennial Conference of the East African Association of Palaeoanthropology and Palaeontology (EAAPP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Addis Abeba, Ethiopia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5754,1903 +7525,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Package 'ExGaussEstim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alandra Zakkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269036v1</w:t>
-              </w:r>
-[...1644 lines deleted...]
-                <w:t xml:space="preserve">hal-00592810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse morphométrique 3D de structures anatomiques pour la paléoanthropologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université Paul Sabatier - Toulouse III, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017TOU30060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01810701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7660,185 +7785,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computer-guided 3D multiscale reconstruction of the Kromdraai site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Braga; Johan Francis Thackeray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kromdraai, a Birthplace of Paranthropus in the Cradle of Humankind</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun Media Metro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.19-28, 2016, 9781928355076</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01633989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId223"/>
+      <w:footerReference w:type="default" r:id="rId229"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7985,51 +8110,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Atwood" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2026v25a3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coudi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/meth.17405" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Truchetto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Nabet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galibourg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jdd.13183" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Astudillo Encina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Evteev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13813" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04574678v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Bataille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vaysse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12010084" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105383" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Alm&#233;cija" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2015215118" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964453v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Jager" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13318" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Cormary" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prosdent.2020.03.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853696v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Telmon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monsarrat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-020-02489-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002818v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Moy&#224;-Sol&#224;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.51261" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Pan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102888" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746620v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonkululeko Mantombi Ngoloyi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Francis Thackeray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102376" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059270v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Zimmer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frikkie de Beer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.01.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Genochio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E.G. Theye" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.09.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790127v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Braga" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Samir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Descouens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47433-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar Kullmer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Kelley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bacon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demeter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0860-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379346v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102669" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341391v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Thackeray" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazarus Kgasi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaokgatlhe Tawane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/sajs.2019/a0303" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02606092v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cazenave" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Oettl&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Rayne Pickering" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Heaton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102666" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790118v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296695v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carayon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Adhikari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23709" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Skinner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Calvet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/dmfr.20170220" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01636811v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12745" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296684v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kundr&#225;t" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.11.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757303v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23240" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754860v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Bouvier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Romeyer Dherbey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balaresque" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.02.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005208v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Shackelford" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Westaway" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lani Barnes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/694192" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953048v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.03.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01440065v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2016.09.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565968v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakobus Hoffman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2016.05.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564748v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2016.04.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tramini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Esclassan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.10.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039279v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descouens" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thackeray" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127780" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854219v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Peters" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2014.04.014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017474v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Descouens" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245499v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Besseyrias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540790v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Toro&#8208;ibacache" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789093v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Thyrring" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790074v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155492v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frikkie De Beer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269036v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Slaoui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir El Haj" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alandra Zakkour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bordes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540794v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Toro-Ibacache" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003889v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379775v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Begun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154905v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Cantaloube" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin-Frances" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381310v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2016.74" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153972v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantaloube" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondioli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209334v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935054v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266927v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00935232v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prima" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Garamendi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0077-z" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767670v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Garamendi Bragado" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592810v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Gueguen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Signor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01810701v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30060" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633989v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jessel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://africansunmedia.store.it.si/za/book/kromdraai-a-birthplace-of-paranthropus-in-the-cradle-of-humankind/578750" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bastin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Moulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Colas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540794v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Astudillo Encina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Evteev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Toro-Ibacache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003889v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Pan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379775v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar Kullmer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Kelley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bacon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demeter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379778v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Begun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Alm&#233;cija" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Cantaloube" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin-Frances" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2016.74" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153972v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantaloube" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondioli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266927v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Thackeray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00935232v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prima" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Garamendi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0077-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767670v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Garamendi Bragado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Gueguen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Signor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550605v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Dupont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Atwood" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2026v25a3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421905v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coudi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/meth.17405" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768756v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Truchetto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Nabet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galibourg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jdd.13183" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256465v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13813" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04574678v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Bataille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vaysse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12010084" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853696v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Telmon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monsarrat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-020-02489-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413040v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105383" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152572v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2015215118" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964453v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Jager" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13318" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853685v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Cormary" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prosdent.2020.03.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002818v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Moy&#224;-Sol&#224;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.51261" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102888" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746620v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonkululeko Mantombi Ngoloyi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Francis Thackeray" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102376" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296695v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carayon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Adhikari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23709" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379305v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Genochio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E.G. Theye" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.09.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790127v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Braga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Samir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Descouens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47433-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296699v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0860-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379346v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102669" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059270v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Zimmer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frikkie de Beer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.01.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341391v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazarus Kgasi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaokgatlhe Tawane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/sajs.2019/a0303" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02606092v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cazenave" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Oettl&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Rayne Pickering" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Heaton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102666" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790118v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296684v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kundr&#225;t" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.11.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379747v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Skinner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854204v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Calvet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michetti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/dmfr.20170220" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01636811v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12745" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757303v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23240" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754860v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Bouvier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Romeyer Dherbey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balaresque" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.02.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005208v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Shackelford" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Westaway" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lani Barnes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/694192" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953048v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.03.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01440065v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2016.09.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565968v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakobus Hoffman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2016.05.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564748v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2016.04.004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851711v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tramini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Esclassan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.10.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039279v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descouens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thackeray" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127780" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854219v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Peters" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2014.04.014" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017474v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Descouens" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245499v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Besseyrias" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540790v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Toro&#8208;ibacache" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789093v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Thyrring" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790074v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155492v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frikkie De Beer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269036v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Slaoui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir El Haj" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alandra Zakkour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bordes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01810701v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30060" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633989v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jessel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://africansunmedia.store.it.si/za/book/kromdraai-a-birthplace-of-paranthropus-in-the-cradle-of-humankind/578750" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>