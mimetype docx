--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -160,775 +160,775 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taninhâye ma'navi dar farhanghâye musiqâ'i e asiâ miâne. Asâtir royâhâ va akhlâqiât</w:t>
+                <w:t xml:space="preserve">The persian tahrir as glottal technique and melismatic form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean During</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mahoor Music Quarterly</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Space of Mugam 6th İnternational Music Festival</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Heydar Aliyev Foundation, Jun 2023, Baku, Azerbaijan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387925v1</w:t>
+                <w:t xml:space="preserve">hal-04385596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panjah sâl-e pazhuhesh-e musiqâ'i dar Iran va Turân, goftegu bâ Jân During</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse physiologique et acoustique des tekye dans le Tahrir iranien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Castellengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean During</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mahoor Music Quarterly</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420630v1</w:t>
+                <w:t xml:space="preserve">hal-03848054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ehl-i Hakk’in cem ve manevi meclisleri</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electroglottographic assessment of Tahrir, a persian vocal technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Castellengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean During</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Türk Kültürü ve Hacı Bektaş Veli Araştırma Dergisi</w:t>
-[...45 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">ICVPB 2020 - 12th International Conference on Voice Physiology and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Grenoble (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...187 lines deleted...]
-                <w:t xml:space="preserve">hal-04420387v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The persian tahrir as glottal technique and melismatic form</w:t>
+                <w:t xml:space="preserve">Panjah sâl-e pazhuhesh-e musiqâ'i dar Iran va Turân, goftegu bâ Jân During</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean During</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space of Mugam 6th İnternational Music Festival</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04385596v1</w:t>
+              <w:t xml:space="preserve">Mahoor Music Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 98, pp.51-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse physiologique et acoustique des tekye dans le Tahrir iranien</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ehl-i Hakk’in cem ve manevi meclisleri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean During</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03848054v1</w:t>
+              <w:t xml:space="preserve">Türk Kültürü ve Hacı Bektaş Veli Araştırma Dergisi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107, pp.1 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60163/hbv.107.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroglottographic assessment of Tahrir, a persian vocal technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taninhâye ma'navi dar farhanghâye musiqâ'i e asiâ miâne. Asâtir royâhâ va akhlâqiât</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean During</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICVPB 2020 - 12th International Conference on Voice Physiology and Biomechanics</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Mahoor Music Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“An Indo-Persian musical treatise: The Tebb-e Dārā Shokuh, 1646”.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean During</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NEMO-Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 6 (No. 10), p. 37-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le son de l’intérieur dans les cultures d’Asie Intérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean During</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.59-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-02550598v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sâz-e jadid-e panjtâr, tahri az Jean During</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean During</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mahoor Music Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85, pp.95-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2054,51 +2054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean During" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387925v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420630v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386312v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60163/hbv.107.001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420233v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420387v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385596v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848054v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550598v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420182v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lulu.com/shop/jean-during/a-sense-of-tradition-in-eastern-musical-cultures/paperback/product-8pkg9q.html?page=1&amp;amp;pageSize=4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386362v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420300v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378947v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozafar Shafi'I" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyli Atashkar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dido Lykoudis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igal Shamir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011170v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean During" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385596v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848054v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550598v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386312v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60163/hbv.107.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387925v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420260v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420182v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lulu.com/shop/jean-during/a-sense-of-tradition-in-eastern-musical-cultures/paperback/product-8pkg9q.html?page=1&amp;amp;pageSize=4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386362v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420300v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378947v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozafar Shafi'I" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyli Atashkar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dido Lykoudis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igal Shamir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011170v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>