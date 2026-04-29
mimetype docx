--- v0 (2026-04-09)
+++ v1 (2026-04-29)
@@ -115,3935 +115,3935 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the geotechnical and mechanical characteristics of a lateritic clay in sustainable road construction: Optimised incorporation of dolomitic lime and metakaolin</w:t>
+                <w:t xml:space="preserve">Development and validation of a mix design procedure for extruded earth bricks with cementitious stabilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souleymane Sanou</w:t>
+                <w:t xml:space="preserve">Solène Bouzinac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lohami Valentin Landry Gnoumou</w:t>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halidou Bamogo</w:t>
+                <w:t xml:space="preserve">Simon Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issiaka Sanou</w:t>
+                <w:t xml:space="preserve">Pascal Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Aziz Tinto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 160, pp.106055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42247-025-01245-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2025.106055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05341090v1</w:t>
+                <w:t xml:space="preserve">hal-05038644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendation of RILEM TC 274-TCE: test method to determine the apparent water vapor transfer coefficient of earthen materials</w:t>
+                <w:t xml:space="preserve">Improving the geotechnical and mechanical characteristics of a lateritic clay in sustainable road construction: Optimised incorporation of dolomitic lime and metakaolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+                <w:t xml:space="preserve">Souleymane Sanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+                <w:t xml:space="preserve">Lohami Valentin Landry Gnoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Auger</w:t>
+                <w:t xml:space="preserve">Halidou Bamogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+                <w:t xml:space="preserve">Issiaka Sanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina Faria</w:t>
+                <w:t xml:space="preserve">Abdel Aziz Tinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (5), pp.159. </w:t>
+              <w:t xml:space="preserve">Emergent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-025-02651-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42247-025-01245-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100572v1</w:t>
+                <w:t xml:space="preserve">hal-05341090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendation of TC RILEM TC 274-TCE: 3-point bending test procedure for earthen bricks—quality control of earth bricks for structural masonry by flexural strength</w:t>
+                <w:t xml:space="preserve">Recommendation of RILEM TC 274-TCE: test method to determine the apparent water vapor transfer coefficient of earthen materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Perlot</w:t>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Prime</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Hamard</w:t>
+                <w:t xml:space="preserve">Paulina Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 58 (5), pp.185. </w:t>
+              <w:t xml:space="preserve">, 2025, 58 (5), pp.159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-025-02702-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-025-02651-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127837v1</w:t>
+                <w:t xml:space="preserve">hal-05100572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a mix design procedure for extruded earth bricks with cementitious stabilisation</w:t>
+                <w:t xml:space="preserve">Recommendation of TC RILEM TC 274-TCE: 3-point bending test procedure for earthen bricks—quality control of earth bricks for structural masonry by flexural strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Bouzinac</w:t>
+                <w:t xml:space="preserve">Céline Perlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+                <w:t xml:space="preserve">Noémie Prime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Guiheneuf</w:t>
+                <w:t xml:space="preserve">Rogiros Illambas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Maillard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 160, pp.106055. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (5), pp.185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2025.106055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-025-02702-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038644v1</w:t>
+                <w:t xml:space="preserve">hal-05127837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of kenaf fiber content for the improvement of the thermophysical and mechanical properties of adobes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural, physical, and mechanical characteristics of adobes amended with cement-metakaolin mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issiaka Sanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yale Abdoul Aziz Serebe</w:t>
+                <w:t xml:space="preserve">Moussa Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halidou Bamogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Ouedraogo</w:t>
+                <w:t xml:space="preserve">Namory Meité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Douani Sere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wend-Kuni Joceline Estelle Zagre</w:t>
+                <w:t xml:space="preserve">Mohamed Seynou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136469⟩</w:t>
+              <w:t xml:space="preserve">Emergent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42247-024-00638-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645779v1</w:t>
+                <w:t xml:space="preserve">hal-04530517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of poured earth construction materials from the elementary characteristics of tropical soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of kenaf fiber content for the improvement of the thermophysical and mechanical properties of adobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yale Abdoul Aziz Serebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lily Walter</w:t>
+                <w:t xml:space="preserve">Ahmed Douani Sere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issiaka Sanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Estevez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Linguet</w:t>
+                <w:t xml:space="preserve">Wend-Kuni Joceline Estelle Zagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2023.e02709⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 431, pp.136469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04332392v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of eco-friendly dispersants on the properties of a lateritic soil-based mortar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Design of poured earth construction materials from the elementary characteristics of tropical soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Medjigbodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Linguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134307⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.e02709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2023.e02709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04332386v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural, physical, and mechanical characteristics of adobes amended with cement-metakaolin mixtures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Seynou</w:t>
+                <w:t xml:space="preserve">Influence of eco-friendly dispersants on the properties of a lateritic soil-based mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Medjigbodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Linguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 411, pp.134307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42247-024-00638-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530517v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the Hygro-Thermo-Mechanical Behavior of Earth Brick Walls in Their Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Shea Butter Residues on the Physico-Mechanical Properties of Earth Renders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halidou Bamogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lohami Valentin Landry Gnoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamyaa Laou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Maillard</w:t>
+                <w:t xml:space="preserve">Younoussa Millogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings13123061⟩</w:t>
+              <w:t xml:space="preserve">Chemistry Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42250-023-00847-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426063v1</w:t>
+                <w:t xml:space="preserve">hal-04378978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural, Physical and Mechanical Characteristics of Adobes Reinforced with Sugarcane Bagasse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Halidou Bamogo</w:t>
+                <w:t xml:space="preserve">Simulation of the Hygro-Thermo-Mechanical Behavior of Earth Brick Walls in Their Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamyaa Laou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ulmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Yotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issiaka Sanou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.117. </w:t>
+              <w:t xml:space="preserve">, 2023, 13 (12), pp.3061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings13010117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings13123061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003561v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization with non‐homogeneous plastic flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural, Physical and Mechanical Characteristics of Adobes Reinforced with Sugarcane Bagasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halidou Bamogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issiaka Sanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Anglade</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Vanessa Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.3616⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings13010117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229226v1</w:t>
+                <w:t xml:space="preserve">hal-04003561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a Natural Clayey Soil from Burkina Faso to Reinforce Natural Rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lohami Valentin Landry Gnoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younoussa Millogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issiaka Sanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42250-023-00683-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Shea Butter Residues on the Physico-Mechanical Properties of Earth Renders</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Homogenization with non‐homogeneous plastic flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younoussa Millogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42250-023-00847-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.3616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378978v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical, Hydric, Thermal and Mechanical Properties of Earth Renders Amended with Dolomitic Lime</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Moisture buffer capacity of a bilayer bio- and geo-based wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Lagouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younoussa Millogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15114014⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 329, pp.127209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727875v1</w:t>
+                <w:t xml:space="preserve">hal-03676125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure, Physical and Mechanical Properties of Adobes Stabilized with Rice Husks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Physical, Hydric, Thermal and Mechanical Properties of Earth Renders Amended with Dolomitic Lime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halidou Bamogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issiaka Sanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younoussa Millogo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Architectural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15583058.2022.2034072⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (11), pp.4014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15114014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593085v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and mechanical properties of clay–sand mixes to assess the performance of earth construction materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Anglade</w:t>
+                <w:t xml:space="preserve">Microstructure, Physical and Mechanical Properties of Adobes Stabilized with Rice Husks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halidou Bamogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Issiaka Sanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalifala Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouka Amed Jérémy Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2022.104229⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Architectural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15583058.2022.2034072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590726v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture buffer capacity of a bilayer bio- and geo-based wall</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Physical and mechanical properties of clay–sand mixes to assess the performance of earth construction materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Papon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 329, pp.127209. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51, pp.104229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2022.104229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676125v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chemical, mineralogical and geotechnical characteristics of soil on earthen plaster properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An overview of the remaining challenges of the RILEM TC 274-TCE, testing and characterisation of earth-based building materials and elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Bao Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Gallipoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124339⟩</w:t>
+              <w:t xml:space="preserve">RILEM Technical Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.150-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21809/rilemtechlett.2021.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369252v1</w:t>
+                <w:t xml:space="preserve">hal-03921187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Durability of Bio-based Earth Composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Influence of chemical, mineralogical and geotechnical characteristics of soil on earthen plaster properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Lagouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Progress in Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21926/rpm.2102016⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 304, pp.124339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038318v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovalbumin as natural organic binder for stabilizing unfired earth bricks: Understanding vernacular techniques to inspire modern constructions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Assessment of Durability of Bio-based Earth Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50, pp.139-149. </w:t>
+              <w:t xml:space="preserve">Recent Progress in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03 (02), pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2021.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21926/rpm.2102016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345619v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of organic admixtures on the fresh and mechanical properties of earth-based plasters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ovalbumin as natural organic binder for stabilizing unfired earth bricks: Understanding vernacular techniques to inspire modern constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Kouka Amed Jérémy Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tribout Christelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Millogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102379⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50, pp.139-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2021.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333615v1</w:t>
+                <w:t xml:space="preserve">hal-03345619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of the remaining challenges of the RILEM TC 274-TCE, testing and characterisation of earth-based building materials and elements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effects of organic admixtures on the fresh and mechanical properties of earth-based plasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Lagouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM Technical Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6, pp.150-157. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41, pp.102379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21809/rilemtechlett.2021.149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921187v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of timber inclusions effect on paraseismic behavior of earth masonry walls</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maïa Duriez</w:t>
+                <w:t xml:space="preserve">Improvement of water resistance and thermal comfort of earth renders by cow dung: an ancestral practice of Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halidou Bamogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Issiaka Sanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouka Amed Jérémy Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalifala Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.110429⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.42-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2020.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617087v1</w:t>
+                <w:t xml:space="preserve">hal-03123650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is stabilization of earth bricks using low cement or lime contents relevant?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis of timber inclusions effect on paraseismic behavior of earth masonry walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Aranguren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux-Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117578⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.110429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.110429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520183v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the microbiome associated with in situ earthen materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Is stabilization of earth bricks using low cement or lime contents relevant?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouka Amed Jérémy Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Roques</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40793-019-0350-6⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 236, pp.117578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520147v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for the mix design of earth bedding mortar</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Characterization of the microbiome associated with in situ earthen materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-020-1443-9⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (4), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40793-019-0350-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552537v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of water resistance and thermal comfort of earth renders by cow dung: an ancestral practice of Burkina Faso</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moussa Ouedraogo</w:t>
+                <w:t xml:space="preserve">A methodology for the mix design of earth bedding mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux-Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Trad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issiaka Sanou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 46, pp.42-51. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2020.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-020-1443-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123650v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of barley and lavender straws as bioaggregates in earth bricks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical, thermal and mechanical properties of adobes stabilized with fonio (Digitaria exilis) straw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalifala Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younoussa Millogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Giroudon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adamah Messan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 202, pp.254-265. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.250-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.12.126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2019.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082763v1</w:t>
+                <w:t xml:space="preserve">hal-02082758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical, thermal and mechanical properties of adobes stabilized with fonio (Digitaria exilis) straw</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moussa Ouedraogo</w:t>
+                <w:t xml:space="preserve">Influence of types of binder and plant aggregates on hygrothermal and mechanical properties of vegetal concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Lagouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalifala Dao</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Senechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Moonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adamah Messan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2019.02.005⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222, pp.852-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082758v1</w:t>
+                <w:t xml:space="preserve">hal-02175551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of types of binder and plant aggregates on hygrothermal and mechanical properties of vegetal concretes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Comparison of barley and lavender straws as bioaggregates in earth bricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Giroudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 222, pp.852-871. </w:t>
+              <w:t xml:space="preserve">, 2019, 202, pp.254-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.12.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175551v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygrothermal properties of unfired earth bricks: Effect of barley straw, hemp shiv and corn cob addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 178, pp.265-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4077,77 +4077,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Barley Straw, Hemp Shiv and Corn Cob as Resources for Bioaggregate Based Building Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (7), pp.1095 - 1112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4181,103 +4181,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory test to assess sensitivity of bio-based earth materials to fungal growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kouka Amed Jérémy Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Simons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 142, pp.11-21. </w:t>
@@ -4315,90 +4315,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal, hydric and mechanical behaviours of adobes stabilized with cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalifala Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younoussa Millogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4439,1818 +4439,1818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Saturated Salt Solution and the Dynamic Vapor Sorption techniques based on the measured sorption isotherm of barley straw</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Plant Aggregates on Mechanical Properties of Earth Bricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Bui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+                <w:t xml:space="preserve">C. Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 141, pp.140 - 151. </w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0002096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708203v1</w:t>
+                <w:t xml:space="preserve">hal-01876840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Plant Aggregates on Mechanical Properties of Earth Bricks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparison of the Saturated Salt Solution and the Dynamic Vapor Sorption techniques based on the measured sorption isotherm of barley straw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (12), </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.140 - 151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0002096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876840v1</w:t>
+                <w:t xml:space="preserve">hal-01708203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the experimental characterization of the hygrothermal properties of straw-clay mixtures to the numerical assessment of their buffering potential</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Magniont</w:t>
+                <w:t xml:space="preserve">Experimental Characterization of an Earth Eco-Efficient Plastering Mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolaas Oudhof</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Tania Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 97, pp.69 - 81. </w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (1), pp.04015085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2015.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0001363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785406v1</w:t>
+                <w:t xml:space="preserve">hal-01849699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of the mechanical and hygrothermal properties of hemp-magnesium phosphate cements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From the experimental characterization of the hygrothermal properties of straw-clay mixtures to the numerical assessment of their buffering potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Del Valle-Zermeno</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nicolaas Oudhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. M. Chimenos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.12.081⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, pp.69 - 81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2015.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849694v1</w:t>
+                <w:t xml:space="preserve">hal-01785406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a simple compressive strength test for earth bricks?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Preliminary study of the mechanical and hygrothermal properties of hemp-magnesium phosphate cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Del Valle-Zermeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Al Rafii</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Formosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Chimenos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-015-0601-y⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105, pp.62--68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.12.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876654v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth blocks stabilized by cow-dung</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Towards a simple compressive strength test for earth bricks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Douani Séré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Morel</w:t>
+                <w:t xml:space="preserve">M. Al Rafii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 49 (11), pp.4583 - 4594. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-016-0808-6⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 49 (5), pp.1641 - 1654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-015-0601-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876848v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant aggregates and fibers in earth construction materials: A review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Earth blocks stabilized by cow-dung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younoussa Millogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Magniont</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Douani Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tribout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+                <w:t xml:space="preserve">Jean-Claude Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 111 (10), pp.719 - 734. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (11), pp.4583 - 4594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-016-0808-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876690v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical, mechanical and hygrothermal properties of lateritic building stones (LBS) from Burkina Faso</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant aggregates and fibers in earth construction materials: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Holur Narayanaswamy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 125, pp.731-741. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.082⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 111 (10), pp.719 - 734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876845v1</w:t>
+                <w:t xml:space="preserve">hal-01876690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of an Earth Eco-Efficient Plastering Mortar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulina Faria</w:t>
+                <w:t xml:space="preserve">Physical, mechanical and hygrothermal properties of lateritic building stones (LBS) from Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Holur Narayanaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mcgregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Millogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Santos</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.D. Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (1), pp.04015085. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 125, pp.731-741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0001363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849699v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Properties of Kenaf Fibers from Burkina Faso Contribute to the Reinforcement of Earth Blocks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les enduits de terre crue de deux fosses antiques. Recherches pluridisciplinaires et hypothèses de fonctionnement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Wibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Morel</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kotarba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Ocean Drilling Program. Scientific results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma8052332⟩</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, pp.88-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.1248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597452v1</w:t>
+                <w:t xml:space="preserve">hal-02197202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chequered earth construction in south-western France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">How Properties of Kenaf Fibers from Burkina Faso Contribute to the Reinforcement of Earth Blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younoussa Millogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pauline Segui</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Ocean Drilling Program. Scientific results</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (5), pp. 2332-2345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma8052332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2014.07.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01849781v1</w:t>
+                <w:t xml:space="preserve">hal-01597452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Carbonated Residual Brines as main component of filling grout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chequered earth construction in south-western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Delinière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+                <w:t xml:space="preserve">Alain Marcom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Husson</w:t>
+                <w:t xml:space="preserve">Priscia Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Segui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.07.096⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (3), pp.293--298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2014.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876706v1</w:t>
+                <w:t xml:space="preserve">hal-01849781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of bio-based earth products for healthy and sustainable buildings: characterization of microbiological, mechanical and hygrothermal properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Use of Carbonated Residual Brines as main component of filling grout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Husson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2015011⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94, pp.800 - 806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.07.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849743v2</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enduits de terre crue de deux fosses antiques. Recherches pluridisciplinaires et hypothèses de fonctionnement.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Development of bio-based earth products for healthy and sustainable buildings: characterization of microbiological, mechanical and hygrothermal properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 42, pp.88-93. </w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeopages.1248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2015011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02197202v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849743v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Hydraulic Phase Contained in a Basic Oxygen Furnace Slag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Measson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (4), pp.593 - 598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6297,51 +6297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonation of municipal solid waste incineration electrostatic precipitator fly ashes in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore de Boom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Degrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6388,64 +6388,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical, mineralogical and mechanical characterization of ready-mixed clay plaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6518,64 +6518,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an accelerated test for Internal Sulfate Attack study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, International Congress on Materials &amp; Structural Stability 11, pp.01042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6609,77 +6609,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of Pressed Adobe Blocks reinforced with Hibiscus cannabinus fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younoussa Millogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khosrow Ghavami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6739,77 +6739,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygrothermal properties of earth bricks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 80, pp.208--217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6856,51 +6856,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the anisotropy of extruded earth bricks on their hygrothermal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 63, pp.56--61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6928,1392 +6928,1392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of natural pozzolan on delayed ettringite formation of the heat-cured mortars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An earth block with a compressive strength higher than 45MPa!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Huong Nguyen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mounanga</w:t>
+                <w:t xml:space="preserve">J.C. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 48, pp.479-484. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.07.016⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 47, pp.366 - 369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.05.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007361v1</w:t>
+                <w:t xml:space="preserve">hal-01877125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some observations about the paper &amp;quot;Earth construction: Lessons from the past for future eco-efficient construction&amp;quot; by F. Pacheco-Torgal and S. Jalali</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The effect of natural pozzolan on delayed ettringite formation of the heat-cured mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 44, pp.419-421. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.02.054⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 48, pp.479-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744382v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five year monitoring of curing solutions of heat-cured mortars affected by delayed ettringite formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Some observations about the paper &amp;quot;Earth construction: Lessons from the past for future eco-efficient construction&amp;quot; by F. Pacheco-Torgal and S. Jalali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younoussa Millogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Cement Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.419-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.02.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/adcr.11.00069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01006904v1</w:t>
+                <w:t xml:space="preserve">hal-01744382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of various parameters on heat-induced internal sulphate attack</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Five year monitoring of curing solutions of heat-cured mortars affected by delayed ettringite formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Cement Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (3), pp.155-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/adcr.11.00069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.755338⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01006981v1</w:t>
+                <w:t xml:space="preserve">hal-01006904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of a natural pozzolan as the main component of hydraulic road binder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influence of various parameters on heat-induced internal sulphate attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Measson</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (3), pp.141-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.755338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.09.085⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01850801v1</w:t>
+                <w:t xml:space="preserve">hal-01006981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of Wastepaper Sludge Ash as Main Component of Hydraulic Road Binder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Utilization of a natural pozzolan as the main component of hydraulic road binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Segui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Measson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (2), pp.297--307. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.217--223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-012-9155-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.09.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850843v1</w:t>
+                <w:t xml:space="preserve">hal-01850801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An earth block with a compressive strength higher than 45MPa!</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Valorization of Wastepaper Sludge Ash as Main Component of Hydraulic Road Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Segui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Maillard</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Measson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 47, pp.366 - 369. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (2), pp.297--307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.05.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-012-9155-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877125v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardening of clayey soil blocks during freezing and thawing cycles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A method developed to quantify lime and gypsum consumed by mineral additions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Gasc-Barbier</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Segui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Measson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 65-66, pp.1 - 5. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (7), pp.874 - 880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2012.04.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2012.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878373v1</w:t>
+                <w:t xml:space="preserve">hal-01878374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of wastepaper sludge ash for its valorization as a component of hydraulic binders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hardening of clayey soil blocks during freezing and thawing cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Measson</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gasc-Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 57, pp.79 - 85. </w:t>
+              <w:t xml:space="preserve">, 2012, 65-66, pp.1 - 5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2012.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2012.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878372v1</w:t>
+                <w:t xml:space="preserve">hal-01878373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of wetting-drying cycles on mortar samples affected by DEF</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Characterization of wastepaper sludge ash for its valorization as a component of hydraulic binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Segui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Measson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (5), pp.582-588. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57, pp.79 - 85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.668017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2012.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006778v1</w:t>
+                <w:t xml:space="preserve">hal-01878372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method developed to quantify lime and gypsum consumed by mineral additions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of wetting-drying cycles on mortar samples affected by DEF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Measson</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (5), pp.582-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.668017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2012.04.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01878374v1</w:t>
+                <w:t xml:space="preserve">hal-01006778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative mineralogical composition of complex mineral wastes – Contribution of the Rietveld method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-Y. Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (3), pp.378 - 388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8359,77 +8359,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogical Transformations During a Stabilization Process Developed for the Valorization of Municipal Solid Waste Incineration (MSWI) Fly Ash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (2), pp.261 - 270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8476,64 +8476,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of weathered basic oxygen furnace slag in the production of hydraulic road binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-Y. Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (2), pp.742 - 747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8579,77 +8579,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expansion of five-year-old mortars attributable to DEF: relevance of the laboratory studies on DEF?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23, pp.3583-3585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8683,77 +8683,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic observations of samples affected by the delayed ettringite formation (DEF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42, pp.1369-1378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8799,64 +8799,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of municipal solid waste incineration (MSWI) fly ash in blended cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sarramone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8915,64 +8915,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some factors affecting delayed ettringite formation in heat-cured mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximiliano Segerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9044,51 +9044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of municipal solid waste incineration (MSWI) fly ash in blended cementPart 1: Processing and characterization of MSWI fly ash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9154,259 +9154,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of municipal solid waste incineration fly ash in concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Metallic aluminum in MSWI fly ash: quantification and influence on the properties of cement-based products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Vaquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 34 (6), pp.957 - 963. </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24 (6), pp.589 - 596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2003.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2004.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876853v1</w:t>
+                <w:t xml:space="preserve">hal-01876857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic aluminum in MSWI fly ash: quantification and influence on the properties of cement-based products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Use of municipal solid waste incineration fly ash in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Vaquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 24 (6), pp.589 - 596. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34 (6), pp.957 - 963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2004.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2003.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876857v1</w:t>
+                <w:t xml:space="preserve">hal-01876853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9418,446 +9418,446 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Bio-Geobassed material mix on drying kinetics and microbial proliferation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A homogenization method to assess the properties of raw earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2nd RILEM International Conference on Earthen Construction (ICEC2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Edinbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976372v1</w:t>
+                <w:t xml:space="preserve">hal-04971865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excavated earth as a substitute for concrete aggregates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Secret</w:t>
+                <w:t xml:space="preserve">Influence of Bio-Geobassed material mix on drying kinetics and microbial proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Taillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Tornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975249v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A homogenization method to assess the properties of raw earth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Excavated earth as a substitute for concrete aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Secret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Sellier</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd RILEM International Conference on Earthen Construction (ICEC2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Edinbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971865v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the potential of locally sourced biopolymers to stabilize lateritic earthen construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Medjigbodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Linguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Bio-Based Building Materials ICBBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vienna, Austria</w:t>
@@ -9886,103 +9886,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical, Hydric, Thermal and Mechanical Properties of Earth Renders Amended with Dolomitic Lime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halidou Bamogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issiaka Sanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younoussa Millogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Earthen Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10007,90 +10007,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Study on Clay and Sand Mixes to Develop a Non-Linear Homogenized Model for Earth Construction Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Papon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Barcelona, France. pp.293-302, </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10137,51 +10137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de composite terre-paille de riz amélioré à la décoration de néré dans la construction des habitats modernes de faible envergure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Adagbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gibigaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10219,90 +10219,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential organic binders to stabilize earth construction materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouka Amed Jérémy Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribout Christelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10330,304 +10330,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth construction materials: From past to modern buildings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Experimental assessment of bio-based earth bricks durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Giroudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Faria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Bio-based Building Materials (ICBBM 2019 )</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/icbbm2019.31⟩</w:t>
+              <w:t xml:space="preserve">4th international conference on innovative materials, structures and technologies (IMST 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Civil Engineering of the Riga Technical University, Sep 2019, Riga (Latvia), Latvia. pp.012069, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/660/1/012069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969716v1</w:t>
+                <w:t xml:space="preserve">hal-04969469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of bio-based earth bricks durability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Earth construction materials: From past to modern buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P Faria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international conference on innovative materials, structures and technologies (IMST 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculty of Civil Engineering of the Riga Technical University, Sep 2019, Riga (Latvia), Latvia. pp.012069, </w:t>
+              <w:t xml:space="preserve">International Conference on Bio-based Building Materials (ICBBM 2019 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/660/1/012069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/icbbm2019.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969469v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of X-ray tomography for the exploration of vegetal concretes’ porous structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méryl Lagouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Moonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel E Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10669,103 +10669,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du potentiel des écorces de tournesol et de maïs comme granulats végétaux dans la formulation de bétons légers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méryl Lagouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Senechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Moonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36èmes Rencontres de l’AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France. pp.30--34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10803,90 +10803,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enduits de terre crue de deux fosses antiques : recherches pluridisciplinaires et hypothèses de fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Wibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Kotarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4è échanges transdisciplinaires sur les constructions en terre crue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
@@ -10915,77 +10915,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des cycles d'humidification-séchage sur des échantillons de mortier atteint de DEF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ConserBati2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11010,100 +11010,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of wetting-drying cycles on mortar samples affected by DEF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences Internationale MEDACHS'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, La Rochelle, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19648189.2012.668017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008104v1</w:t>
@@ -11114,77 +11114,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of heat-induced internal sulphate attack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 1st International conference on Sustainable Built Environment Infrastructures in Developing Countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Oran, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11209,77 +11209,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La microfissuration dans les bétons atteints de DEF : conséquence des expansions ou effets de la préparation des échantillons?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEODIM'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11336,103 +11336,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing and Characterisation of Earth-based Building Materials and Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Bao Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Gallipoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 35, 2022, RILEM State-of-the-Art Reports, </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11495,90 +11495,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Earth Used in Earth Construction Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouka Amed Jérémy Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Ouellet-Plamondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11798,51 +11798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05341090v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sanou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohami Valentin Landry Gnoumou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halidou Bamogo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Sanou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Tinto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-025-01245-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05100572v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Faria" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02651-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127837v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perlot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prime" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogiros Illambas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02702-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05038644v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bouzinac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guiheneuf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.106055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04645779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yale Abdoul Aziz Serebe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ouedraogo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Douani Sere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wend-Kuni Joceline Estelle Zagre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.136469" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Walter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Medjigbodo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2023.e02709" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134307" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04530517v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namory Meit&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seynou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00638-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04426063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyaa Laou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ulmet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yotte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13123061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04003561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mazars" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13010117" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04229226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anglade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Papon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3616" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04132415v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younoussa Millogo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00683-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04378978v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00847-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727875v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15114014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03593085v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalifala Dao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouka Amed J&#233;r&#233;my Ouedraogo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2022.2034072" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590726v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104229" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03676125v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Lagouin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Pr&#233;neron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127209" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03369252v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124339" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05038318v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/rpm.2102016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03345619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tribout Christelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Millogo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2021.05.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03333615v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102379" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921187v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Morel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Bui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Gallipoli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2021.149" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02617087v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Aranguren" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux-Champagne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Duriez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.110429" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520183v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tribout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117578" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520147v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-019-0350-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02552537v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Trad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-020-1443-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03123650v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.04.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082763v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.12.126" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082758v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamah Messan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.02.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175551v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Senechal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moonen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876976v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.08.021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9895-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810987v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.06.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.10.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708203v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876840v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002096" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785406v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas Oudhof" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.12.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849694v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Del Valle-Zermeno" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Formosa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chimenos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.12.081" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HG79S91-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876654v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Rafii" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0601-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876848v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Douani S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Morel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0808-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876690v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tribout" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.119" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876845v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Holur Narayanaswamy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mcgregor" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.082" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849699v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Santos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001363" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597452v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8052332" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849781v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marcom" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Segui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2014.07.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTPC1FSQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876706v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delini&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Husson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.07.096" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849743v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197202v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Wibault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1248" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877117v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mahieux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Measson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0000867" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877116v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore de Boom" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Degrez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X14527637" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876717v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rojat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasc-Barbier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.05.012" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877114v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Khelil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141101042" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850750v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khosrow Ghavami" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.10.094" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850792v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G&#233;rard Jacques Cagnon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coutand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.05.024" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850787v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.04.001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007361v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huong Nguyen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.07.016" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744382v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.02.054" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006904v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.11.00069" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006981v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.755338" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850801v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.09.085" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGXP53XM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850843v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9155-1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877125v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Morel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.05.068" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878373v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.04.014" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7KZBLQM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878372v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.01.007" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ8SHSL8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006778v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.668017" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878374v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.04.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JWMD2L8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876858v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Mahieux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.10.023" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5DM9J0M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878371v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mahieux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-010-9018-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876854v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2008.02.015" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQF3F5FJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006828v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.08.015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007045v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9456-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B6617B401538DCF8C1B6E0C485C6CB350115482/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876855v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sarramone" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.11.044" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X1J4190-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876859v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Segerer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Prince" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.07.004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G0XRPMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876852v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Husson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sarramone" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.12.041" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CKGRFJ2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876853v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Husson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vaquier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2003.11.002" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83LF1ZTX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876857v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2004.01.005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCWV08PL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976372v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Taillade" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claude" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975249v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Secret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tornay" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971865v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04795067v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04793476v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783725v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.293" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782952v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Adagbe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gibigaye" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963555v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.24" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969716v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.31" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969469v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Faria" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/660/1/012069" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175817v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel E Aubert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116146v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197204v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Wibaut" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008316v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008104v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008974v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008376v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742162v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83297-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742164v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83297-1_2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05038644v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bouzinac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guiheneuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.106055" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05341090v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sanou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohami Valentin Landry Gnoumou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halidou Bamogo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Sanou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Tinto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-025-01245-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05100572v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Faria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02651-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127837v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perlot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prime" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogiros Illambas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02702-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04530517v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ouedraogo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namory Meit&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seynou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00638-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04645779v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yale Abdoul Aziz Serebe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Douani Sere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wend-Kuni Joceline Estelle Zagre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.136469" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332392v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Walter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Medjigbodo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2023.e02709" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134307" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04378978v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younoussa Millogo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00847-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04426063v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyaa Laou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ulmet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yotte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13123061" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04003561v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mazars" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13010117" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04132415v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00683-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04229226v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anglade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Papon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3616" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03676125v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Lagouin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Pr&#233;neron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127209" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15114014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03593085v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalifala Dao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouka Amed J&#233;r&#233;my Ouedraogo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2022.2034072" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590726v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104229" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Morel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Bui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Gallipoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2021.149" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03369252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124339" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05038318v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/rpm.2102016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03345619v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tribout Christelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Millogo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2021.05.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03333615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102379" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03123650v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.04.009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02617087v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Aranguren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux-Champagne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Duriez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.110429" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520183v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tribout" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117578" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520147v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-019-0350-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02552537v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Trad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-020-1443-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082758v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamah Messan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.02.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175551v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Senechal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moonen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082763v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.12.126" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876976v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.08.021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9895-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810987v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.06.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.10.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876840v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002096" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708203v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849699v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Santos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001363" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785406v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas Oudhof" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.12.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849694v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Del Valle-Zermeno" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Formosa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chimenos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.12.081" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HG79S91-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876654v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Rafii" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0601-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876848v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Douani S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Morel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0808-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876690v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tribout" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.119" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876845v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Holur Narayanaswamy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mcgregor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.082" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197202v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Wibault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1248" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597452v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8052332" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849781v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marcom" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Segui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2014.07.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTPC1FSQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876706v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delini&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Husson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.07.096" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849743v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877117v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mahieux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Measson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0000867" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877116v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore de Boom" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Degrez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X14527637" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876717v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rojat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasc-Barbier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.05.012" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877114v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Khelil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141101042" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850750v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khosrow Ghavami" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.10.094" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850792v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G&#233;rard Jacques Cagnon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coutand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.05.024" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850787v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.04.001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877125v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Morel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.05.068" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007361v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huong Nguyen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.07.016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744382v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.02.054" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006904v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.11.00069" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006981v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.755338" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850801v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.09.085" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGXP53XM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850843v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9155-1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878374v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.04.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JWMD2L8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878373v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.04.014" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7KZBLQM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878372v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.01.007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ8SHSL8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006778v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.668017" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876858v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Mahieux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.10.023" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5DM9J0M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878371v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mahieux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-010-9018-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876854v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2008.02.015" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQF3F5FJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006828v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.08.015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007045v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9456-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B6617B401538DCF8C1B6E0C485C6CB350115482/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876855v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sarramone" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.11.044" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X1J4190-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876859v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Segerer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Prince" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.07.004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G0XRPMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876852v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Husson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sarramone" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.12.041" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CKGRFJ2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876857v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Husson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vaquier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2004.01.005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCWV08PL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876853v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2003.11.002" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83LF1ZTX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971865v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976372v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Taillade" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claude" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975249v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Secret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tornay" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04795067v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04793476v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783725v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.293" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782952v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Adagbe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gibigaye" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963555v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.24" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969469v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Faria" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/660/1/012069" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969716v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.31" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175817v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel E Aubert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116146v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197204v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Wibaut" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008316v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008104v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008974v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008376v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742162v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83297-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742164v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83297-1_2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>