--- v1 (2026-04-29)
+++ v2 (2026-05-27)
@@ -115,3935 +115,3935 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a mix design procedure for extruded earth bricks with cementitious stabilisation</w:t>
+                <w:t xml:space="preserve">Improving the geotechnical and mechanical characteristics of a lateritic clay in sustainable road construction: Optimised incorporation of dolomitic lime and metakaolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Bouzinac</w:t>
+                <w:t xml:space="preserve">Souleymane Sanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+                <w:t xml:space="preserve">Lohami Valentin Landry Gnoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Guiheneuf</w:t>
+                <w:t xml:space="preserve">Halidou Bamogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Maillard</w:t>
+                <w:t xml:space="preserve">Issiaka Sanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdel Aziz Tinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 160, pp.106055. </w:t>
+              <w:t xml:space="preserve">Emergent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2025.106055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42247-025-01245-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038644v1</w:t>
+                <w:t xml:space="preserve">hal-05341090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the geotechnical and mechanical characteristics of a lateritic clay in sustainable road construction: Optimised incorporation of dolomitic lime and metakaolin</w:t>
+                <w:t xml:space="preserve">Recommendation of RILEM TC 274-TCE: test method to determine the apparent water vapor transfer coefficient of earthen materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souleymane Sanou</w:t>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lohami Valentin Landry Gnoumou</w:t>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halidou Bamogo</w:t>
+                <w:t xml:space="preserve">Samuel Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issiaka Sanou</w:t>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Aziz Tinto</w:t>
+                <w:t xml:space="preserve">Paulina Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (5), pp.159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42247-025-01245-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-025-02651-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05341090v1</w:t>
+                <w:t xml:space="preserve">hal-05100572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendation of RILEM TC 274-TCE: test method to determine the apparent water vapor transfer coefficient of earthen materials</w:t>
+                <w:t xml:space="preserve">Recommendation of TC RILEM TC 274-TCE: 3-point bending test procedure for earthen bricks—quality control of earth bricks for structural masonry by flexural strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+                <w:t xml:space="preserve">Céline Perlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+                <w:t xml:space="preserve">Noémie Prime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Auger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+                <w:t xml:space="preserve">Rogiros Illambas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina Faria</w:t>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 58 (5), pp.159. </w:t>
+              <w:t xml:space="preserve">, 2025, 58 (5), pp.185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-025-02651-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-025-02702-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100572v1</w:t>
+                <w:t xml:space="preserve">hal-05127837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendation of TC RILEM TC 274-TCE: 3-point bending test procedure for earthen bricks—quality control of earth bricks for structural masonry by flexural strength</w:t>
+                <w:t xml:space="preserve">Development and validation of a mix design procedure for extruded earth bricks with cementitious stabilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Perlot</w:t>
+                <w:t xml:space="preserve">Solène Bouzinac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Prime</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guiheneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (5), pp.185. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 160, pp.106055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-025-02702-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2025.106055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127837v1</w:t>
+                <w:t xml:space="preserve">hal-05038644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural, physical, and mechanical characteristics of adobes amended with cement-metakaolin mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of poured earth construction materials from the elementary characteristics of tropical soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Medjigbodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issiaka Sanou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Seynou</w:t>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Linguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergent Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42247-024-00638-9⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.e02709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2023.e02709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530517v1</w:t>
+                <w:t xml:space="preserve">hal-04332392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of kenaf fiber content for the improvement of the thermophysical and mechanical properties of adobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yale Abdoul Aziz Serebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Douani Sere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issiaka Sanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wend-Kuni Joceline Estelle Zagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 431, pp.136469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of poured earth construction materials from the elementary characteristics of tropical soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Influence of eco-friendly dispersants on the properties of a lateritic soil-based mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Medjigbodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Linguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2023.e02709⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 411, pp.134307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04332392v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of eco-friendly dispersants on the properties of a lateritic soil-based mortar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Linguet</w:t>
+                <w:t xml:space="preserve">Microstructural, physical, and mechanical characteristics of adobes amended with cement-metakaolin mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issiaka Sanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halidou Bamogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namory Meité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Seynou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 411, pp.134307. </w:t>
+              <w:t xml:space="preserve">Emergent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42247-024-00638-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04332386v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Shea Butter Residues on the Physico-Mechanical Properties of Earth Renders</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Simulation of the Hygro-Thermo-Mechanical Behavior of Earth Brick Walls in Their Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamyaa Laou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ulmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Yotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Younoussa Millogo</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42250-023-00847-5⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (12), pp.3061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings13123061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04378978v1</w:t>
+                <w:t xml:space="preserve">hal-04426063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the Hygro-Thermo-Mechanical Behavior of Earth Brick Walls in Their Environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ulmet</w:t>
+                <w:t xml:space="preserve">Microstructural, Physical and Mechanical Characteristics of Adobes Reinforced with Sugarcane Bagasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halidou Bamogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issiaka Sanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Yotte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vanessa Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (12), pp.3061. </w:t>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings13123061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings13010117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426063v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural, Physical and Mechanical Characteristics of Adobes Reinforced with Sugarcane Bagasse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Use of a Natural Clayey Soil from Burkina Faso to Reinforce Natural Rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lohami Valentin Landry Gnoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younoussa Millogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issiaka Sanou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.117. </w:t>
+              <w:t xml:space="preserve">Chemistry Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings13010117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42250-023-00683-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003561v1</w:t>
+                <w:t xml:space="preserve">hal-04132415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a Natural Clayey Soil from Burkina Faso to Reinforce Natural Rubber</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Homogenization with non‐homogeneous plastic flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Africa</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42250-023-00683-7⟩</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.3616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132415v1</w:t>
+                <w:t xml:space="preserve">hal-04229226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization with non‐homogeneous plastic flow</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of Shea Butter Residues on the Physico-Mechanical Properties of Earth Renders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halidou Bamogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lohami Valentin Landry Gnoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younoussa Millogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Chemistry Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.3616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42250-023-00847-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229226v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture buffer capacity of a bilayer bio- and geo-based wall</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Physical, Hydric, Thermal and Mechanical Properties of Earth Renders Amended with Dolomitic Lime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halidou Bamogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issiaka Sanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younoussa Millogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127209⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (11), pp.4014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15114014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676125v1</w:t>
+                <w:t xml:space="preserve">hal-03727875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical, Hydric, Thermal and Mechanical Properties of Earth Renders Amended with Dolomitic Lime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Microstructure, Physical and Mechanical Properties of Adobes Stabilized with Rice Husks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halidou Bamogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issiaka Sanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalifala Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouka Amed Jérémy Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15114014⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Architectural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15583058.2022.2034072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727875v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure, Physical and Mechanical Properties of Adobes Stabilized with Rice Husks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Halidou Bamogo</w:t>
+                <w:t xml:space="preserve">Physical and mechanical properties of clay–sand mixes to assess the performance of earth construction materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issiaka Sanou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Papon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Architectural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15583058.2022.2034072⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51, pp.104229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2022.104229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593085v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and mechanical properties of clay–sand mixes to assess the performance of earth construction materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Moisture buffer capacity of a bilayer bio- and geo-based wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Lagouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Papon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 51, pp.104229. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 329, pp.127209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2022.104229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590726v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of the remaining challenges of the RILEM TC 274-TCE, testing and characterisation of earth-based building materials and elements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of chemical, mineralogical and geotechnical characteristics of soil on earthen plaster properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Lagouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM Technical Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21809/rilemtechlett.2021.149⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 304, pp.124339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921187v1</w:t>
+                <w:t xml:space="preserve">hal-03369252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chemical, mineralogical and geotechnical characteristics of soil on earthen plaster properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Assessment of Durability of Bio-based Earth Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124339⟩</w:t>
+              <w:t xml:space="preserve">Recent Progress in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03 (02), pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21926/rpm.2102016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369252v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Durability of Bio-based Earth Composites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ovalbumin as natural organic binder for stabilizing unfired earth bricks: Understanding vernacular techniques to inspire modern constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouka Amed Jérémy Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Magniont</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tribout Christelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Millogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Progress in Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 03 (02), pp.1-1. </w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50, pp.139-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21926/rpm.2102016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2021.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038318v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovalbumin as natural organic binder for stabilizing unfired earth bricks: Understanding vernacular techniques to inspire modern constructions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of organic admixtures on the fresh and mechanical properties of earth-based plasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Lagouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouka Amed Jérémy Ouedraogo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2021.05.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41, pp.102379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345619v1</w:t>
+                <w:t xml:space="preserve">hal-03333615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of organic admixtures on the fresh and mechanical properties of earth-based plasters</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An overview of the remaining challenges of the RILEM TC 274-TCE, testing and characterisation of earth-based building materials and elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Bao Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Gallipoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41, pp.102379. </w:t>
+              <w:t xml:space="preserve">RILEM Technical Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.150-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21809/rilemtechlett.2021.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333615v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of water resistance and thermal comfort of earth renders by cow dung: an ancestral practice of Burkina Faso</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moussa Ouedraogo</w:t>
+                <w:t xml:space="preserve">Experimental analysis of timber inclusions effect on paraseismic behavior of earth masonry walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Aranguren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux-Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issiaka Sanou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2020.04.009⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.110429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.110429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03123650v1</w:t>
+                <w:t xml:space="preserve">hal-02617087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of timber inclusions effect on paraseismic behavior of earth masonry walls</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Is stabilization of earth bricks using low cement or lime contents relevant?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouka Amed Jérémy Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.110429⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 236, pp.117578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617087v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is stabilization of earth bricks using low cement or lime contents relevant?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Characterization of the microbiome associated with in situ earthen materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117578⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (4), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40793-019-0350-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520183v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the microbiome associated with in situ earthen materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A methodology for the mix design of earth bedding mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux-Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Trad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40793-019-0350-6⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-020-1443-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520147v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for the mix design of earth bedding mortar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rim Trad</w:t>
+                <w:t xml:space="preserve">Improvement of water resistance and thermal comfort of earth renders by cow dung: an ancestral practice of Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halidou Bamogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Maillard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Issiaka Sanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouka Amed Jérémy Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalifala Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 53 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.42-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-020-1443-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2020.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552537v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical, thermal and mechanical properties of adobes stabilized with fonio (Digitaria exilis) straw</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comparison of barley and lavender straws as bioaggregates in earth bricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Giroudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23, pp.250-258. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202, pp.254-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2019.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.12.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082758v1</w:t>
+                <w:t xml:space="preserve">hal-02082763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of types of binder and plant aggregates on hygrothermal and mechanical properties of vegetal concretes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Méryl Lagouin</w:t>
+                <w:t xml:space="preserve">Physical, thermal and mechanical properties of adobes stabilized with fonio (Digitaria exilis) straw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Magniont</w:t>
+                <w:t xml:space="preserve">Kalifala Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younoussa Millogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Senechal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+                <w:t xml:space="preserve">Adamah Messan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.06.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.250-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2019.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175551v1</w:t>
+                <w:t xml:space="preserve">hal-02082758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of barley and lavender straws as bioaggregates in earth bricks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of types of binder and plant aggregates on hygrothermal and mechanical properties of vegetal concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Lagouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Senechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Giroudon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Peter Moonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 202, pp.254-265. </w:t>
+              <w:t xml:space="preserve">, 2019, 222, pp.852-871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.12.126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082763v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygrothermal properties of unfired earth bricks: Effect of barley straw, hemp shiv and corn cob addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 178, pp.265-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4077,77 +4077,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Barley Straw, Hemp Shiv and Corn Cob as Resources for Bioaggregate Based Building Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (7), pp.1095 - 1112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4181,103 +4181,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory test to assess sensitivity of bio-based earth materials to fungal growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouka Amed Jérémy Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Simons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 142, pp.11-21. </w:t>
@@ -4315,90 +4315,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal, hydric and mechanical behaviours of adobes stabilized with cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalifala Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younoussa Millogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4439,2247 +4439,2247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Plant Aggregates on Mechanical Properties of Earth Bricks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comparison of the Saturated Salt Solution and the Dynamic Vapor Sorption techniques based on the measured sorption isotherm of barley straw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (12), </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.140 - 151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0002096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876840v1</w:t>
+                <w:t xml:space="preserve">hal-01708203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Saturated Salt Solution and the Dynamic Vapor Sorption techniques based on the measured sorption isotherm of barley straw</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Plant Aggregates on Mechanical Properties of Earth Bricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Bui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+                <w:t xml:space="preserve">C. Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 141, pp.140 - 151. </w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0002096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708203v1</w:t>
+                <w:t xml:space="preserve">hal-01876840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of an Earth Eco-Efficient Plastering Mortar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preliminary study of the mechanical and hygrothermal properties of hemp-magnesium phosphate cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Santos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">R. Del Valle-Zermeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Formosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Chimenos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0001363⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105, pp.62--68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.12.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849699v1</w:t>
+                <w:t xml:space="preserve">hal-01849694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the experimental characterization of the hygrothermal properties of straw-clay mixtures to the numerical assessment of their buffering potential</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards a simple compressive strength test for earth bricks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Al Rafii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2015.12.004⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (5), pp.1641 - 1654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-015-0601-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785406v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of the mechanical and hygrothermal properties of hemp-magnesium phosphate cements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Earth blocks stabilized by cow-dung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younoussa Millogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. M. Chimenos</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Douani Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (11), pp.4583 - 4594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-016-0808-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.12.081⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01849694v1</w:t>
+                <w:t xml:space="preserve">hal-01876848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a simple compressive strength test for earth bricks?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">From the experimental characterization of the hygrothermal properties of straw-clay mixtures to the numerical assessment of their buffering potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolaas Oudhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Al Rafii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-015-0601-y⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, pp.69 - 81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2015.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876654v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth blocks stabilized by cow-dung</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Plant aggregates and fibers in earth construction materials: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Morel</w:t>
+                <w:t xml:space="preserve">C. Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (11), pp.4583 - 4594. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111 (10), pp.719 - 734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-016-0808-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876848v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant aggregates and fibers in earth construction materials: A review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical, mechanical and hygrothermal properties of lateritic building stones (LBS) from Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tribout</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Holur Narayanaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mcgregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Millogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 111 (10), pp.719 - 734. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.119⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 125, pp.731-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876690v1</w:t>
+                <w:t xml:space="preserve">hal-01876845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical, mechanical and hygrothermal properties of lateritic building stones (LBS) from Burkina Faso</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Fabbri</w:t>
+                <w:t xml:space="preserve">Experimental Characterization of an Earth Eco-Efficient Plastering Mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.D. Séré</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tania Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 125, pp.731-741. </w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (1), pp.04015085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0001363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876845v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enduits de terre crue de deux fosses antiques. Recherches pluridisciplinaires et hypothèses de fonctionnement.</w:t>
+                <w:t xml:space="preserve">Use of Carbonated Residual Brines as main component of filling grout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Wibault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">R. Delinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ros</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Verdin</w:t>
+                <w:t xml:space="preserve">Bernard Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeopages.1248⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94, pp.800 - 806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.07.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02197202v1</w:t>
+                <w:t xml:space="preserve">hal-01876706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Properties of Kenaf Fibers from Burkina Faso Contribute to the Reinforcement of Earth Blocks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Chequered earth construction in south-western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Morel</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marcom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscia Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Segui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Ocean Drilling Program. Scientific results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma8052332⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (3), pp.293--298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2014.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597452v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chequered earth construction in south-western France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">How Properties of Kenaf Fibers from Burkina Faso Contribute to the Reinforcement of Earth Blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younoussa Millogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pauline Segui</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2014.07.002⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Ocean Drilling Program. Scientific results</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (5), pp. 2332-2345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma8052332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01849781v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Carbonated Residual Brines as main component of filling grout</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Development of bio-based earth products for healthy and sustainable buildings: characterization of microbiological, mechanical and hygrothermal properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.07.096⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2015011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876706v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849743v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of bio-based earth products for healthy and sustainable buildings: characterization of microbiological, mechanical and hygrothermal properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les enduits de terre crue de deux fosses antiques. Recherches pluridisciplinaires et hypothèses de fonctionnement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Wibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kotarba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 103 (2), </w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, pp.88-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2015011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.1248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849743v2</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02197202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Hydraulic Phase Contained in a Basic Oxygen Furnace Slag</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical, mineralogical and mechanical characterization of ready-mixed clay plaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mahieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+                <w:t xml:space="preserve">F. Rojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Measson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+                <w:t xml:space="preserve">M. Gasc-Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (4), pp.593 - 598. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.11 - 17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0000867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877117v1</w:t>
+                <w:t xml:space="preserve">hal-01876717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonation of municipal solid waste incineration electrostatic precipitator fly ashes in solution</w:t>
+                <w:t xml:space="preserve">Development of an accelerated test for Internal Sulfate Attack study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore de Boom</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nacim Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Degrez</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0734242X14527637⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, International Congress on Materials &amp; Structural Stability 11, pp.01042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20141101042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877116v1</w:t>
+                <w:t xml:space="preserve">hal-01877114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical, mineralogical and mechanical characterization of ready-mixed clay plaster</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quantification of Hydraulic Phase Contained in a Basic Oxygen Furnace Slag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Measson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Gasc-Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.05.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (4), pp.593 - 598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0000867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876717v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an accelerated test for Internal Sulfate Attack study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbonation of municipal solid waste incineration electrostatic precipitator fly ashes in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore de Boom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacim Khelil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+                <w:t xml:space="preserve">Marc Degrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, International Congress on Materials &amp; Structural Stability 11, pp.01042. </w:t>
+              <w:t xml:space="preserve">Waste Management and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (5), pp.406 - 413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20141101042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0734242X14527637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877114v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of Pressed Adobe Blocks reinforced with Hibiscus cannabinus fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younoussa Millogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khosrow Ghavami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6739,77 +6739,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygrothermal properties of earth bricks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 80, pp.208--217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6856,51 +6856,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the anisotropy of extruded earth bricks on their hygrothermal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 63, pp.56--61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6928,1017 +6928,1017 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An earth block with a compressive strength higher than 45MPa!</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The effect of natural pozzolan on delayed ettringite formation of the heat-cured mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Maillard</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 47, pp.366 - 369. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.05.068⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 48, pp.479-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877125v1</w:t>
+                <w:t xml:space="preserve">hal-01007361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of natural pozzolan on delayed ettringite formation of the heat-cured mortars</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Some observations about the paper &amp;quot;Earth construction: Lessons from the past for future eco-efficient construction&amp;quot; by F. Pacheco-Torgal and S. Jalali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mounanga</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younoussa Millogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 48, pp.479-484. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.07.016⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 44, pp.419-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.02.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007361v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some observations about the paper &amp;quot;Earth construction: Lessons from the past for future eco-efficient construction&amp;quot; by F. Pacheco-Torgal and S. Jalali</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Five year monitoring of curing solutions of heat-cured mortars affected by delayed ettringite formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.02.054⟩</w:t>
+              <w:t xml:space="preserve">Advances in Cement Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (3), pp.155-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/adcr.11.00069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744382v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five year monitoring of curing solutions of heat-cured mortars affected by delayed ettringite formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of various parameters on heat-induced internal sulphate attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Cement Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/adcr.11.00069⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (3), pp.141-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.755338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006904v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of various parameters on heat-induced internal sulphate attack</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Utilization of a natural pozzolan as the main component of hydraulic road binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Segui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Measson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.217--223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.09.085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.755338⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01006981v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of a natural pozzolan as the main component of hydraulic road binder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Valorization of Wastepaper Sludge Ash as Main Component of Hydraulic Road Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Segui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Measson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40, pp.217--223. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (2), pp.297--307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.09.085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-012-9155-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850801v1</w:t>
+                <w:t xml:space="preserve">hal-01850843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of Wastepaper Sludge Ash as Main Component of Hydraulic Road Binder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An earth block with a compressive strength higher than 45MPa!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Measson</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (2), pp.297--307. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47, pp.366 - 369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-012-9155-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.05.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850843v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method developed to quantify lime and gypsum consumed by mineral additions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Characterization of wastepaper sludge ash for its valorization as a component of hydraulic binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Segui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Measson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 34 (7), pp.874 - 880. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57, pp.79 - 85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2012.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2012.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878374v1</w:t>
+                <w:t xml:space="preserve">hal-01878372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardening of clayey soil blocks during freezing and thawing cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gasc-Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 65-66, pp.1 - 5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7978,342 +7978,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of wastepaper sludge ash for its valorization as a component of hydraulic binders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of wetting-drying cycles on mortar samples affected by DEF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Measson</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 57, pp.79 - 85. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (5), pp.582-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2012.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.668017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878372v1</w:t>
+                <w:t xml:space="preserve">hal-01006778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of wetting-drying cycles on mortar samples affected by DEF</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A method developed to quantify lime and gypsum consumed by mineral additions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Segui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Measson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (7), pp.874 - 880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2012.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.668017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01006778v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative mineralogical composition of complex mineral wastes – Contribution of the Rietveld method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-Y. Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (3), pp.378 - 388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8359,77 +8359,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogical Transformations During a Stabilization Process Developed for the Valorization of Municipal Solid Waste Incineration (MSWI) Fly Ash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (2), pp.261 - 270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8476,64 +8476,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of weathered basic oxygen furnace slag in the production of hydraulic road binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-Y. Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (2), pp.742 - 747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8579,77 +8579,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expansion of five-year-old mortars attributable to DEF: relevance of the laboratory studies on DEF?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23, pp.3583-3585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8683,77 +8683,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic observations of samples affected by the delayed ettringite formation (DEF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42, pp.1369-1378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8799,64 +8799,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of municipal solid waste incineration (MSWI) fly ash in blended cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sarramone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8915,64 +8915,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some factors affecting delayed ettringite formation in heat-cured mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximiliano Segerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9044,51 +9044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of municipal solid waste incineration (MSWI) fly ash in blended cementPart 1: Processing and characterization of MSWI fly ash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9154,259 +9154,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic aluminum in MSWI fly ash: quantification and influence on the properties of cement-based products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Use of municipal solid waste incineration fly ash in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Vaquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 24 (6), pp.589 - 596. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34 (6), pp.957 - 963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2004.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2003.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876857v1</w:t>
+                <w:t xml:space="preserve">hal-01876853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of municipal solid waste incineration fly ash in concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Metallic aluminum in MSWI fly ash: quantification and influence on the properties of cement-based products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Vaquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 34 (6), pp.957 - 963. </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24 (6), pp.589 - 596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2003.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2004.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876853v1</w:t>
+                <w:t xml:space="preserve">hal-01876857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9418,446 +9418,446 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A homogenization method to assess the properties of raw earth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of Bio-Geobassed material mix on drying kinetics and microbial proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Taillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd RILEM International Conference on Earthen Construction (ICEC2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Edinbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971865v1</w:t>
+                <w:t xml:space="preserve">hal-04976372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Bio-Geobassed material mix on drying kinetics and microbial proliferation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Taillade</w:t>
+                <w:t xml:space="preserve">Excavated earth as a substitute for concrete aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Secret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Verdier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976372v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excavated earth as a substitute for concrete aggregates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A homogenization method to assess the properties of raw earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Tornay</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2nd RILEM International Conference on Earthen Construction (ICEC2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Edinbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975249v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the potential of locally sourced biopolymers to stabilize lateritic earthen construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Medjigbodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Linguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Bio-Based Building Materials ICBBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vienna, Austria</w:t>
@@ -9886,103 +9886,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical, Hydric, Thermal and Mechanical Properties of Earth Renders Amended with Dolomitic Lime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halidou Bamogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issiaka Sanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issiaka Sanou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younoussa Millogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Earthen Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10007,90 +10007,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Study on Clay and Sand Mixes to Develop a Non-Linear Homogenized Model for Earth Construction Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Papon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Barcelona, France. pp.293-302, </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10137,51 +10137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de composite terre-paille de riz amélioré à la décoration de néré dans la construction des habitats modernes de faible envergure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Adagbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gibigaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10213,559 +10213,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential organic binders to stabilize earth construction materials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Potential of X-ray tomography for the exploration of vegetal concretes’ porous structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Lagouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Sénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Moonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel E Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials (ICBBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963555v1</w:t>
+                <w:t xml:space="preserve">hal-02175817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of bio-based earth bricks durability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Potential organic binders to stabilize earth construction materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouka Amed Jérémy Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P Faria</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tribout Christelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international conference on innovative materials, structures and technologies (IMST 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculty of Civil Engineering of the Riga Technical University, Sep 2019, Riga (Latvia), Latvia. pp.012069, </w:t>
+              <w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/660/1/012069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/icbbm2019.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969469v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth construction materials: From past to modern buildings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental assessment of bio-based earth bricks durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Giroudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Faria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Bio-based Building Materials (ICBBM 2019 )</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/icbbm2019.31⟩</w:t>
+              <w:t xml:space="preserve">4th international conference on innovative materials, structures and technologies (IMST 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Civil Engineering of the Riga Technical University, Sep 2019, Riga (Latvia), Latvia. pp.012069, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/660/1/012069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969716v1</w:t>
+                <w:t xml:space="preserve">hal-04969469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of X-ray tomography for the exploration of vegetal concretes’ porous structure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Earth construction materials: From past to modern buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials (ICBBM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Bio-based Building Materials (ICBBM 2019 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/icbbm2019.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175817v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du potentiel des écorces de tournesol et de maïs comme granulats végétaux dans la formulation de bétons légers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méryl Lagouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Senechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Moonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36èmes Rencontres de l’AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France. pp.30--34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10803,90 +10803,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enduits de terre crue de deux fosses antiques : recherches pluridisciplinaires et hypothèses de fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Wibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Kotarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4è échanges transdisciplinaires sur les constructions en terre crue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
@@ -10915,77 +10915,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des cycles d'humidification-séchage sur des échantillons de mortier atteint de DEF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ConserBati2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11010,100 +11010,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of wetting-drying cycles on mortar samples affected by DEF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences Internationale MEDACHS'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, La Rochelle, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19648189.2012.668017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008104v1</w:t>
@@ -11114,77 +11114,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of heat-induced internal sulphate attack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 1st International conference on Sustainable Built Environment Infrastructures in Developing Countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Oran, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11209,77 +11209,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La microfissuration dans les bétons atteints de DEF : conséquence des expansions ou effets de la préparation des échantillons?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEODIM'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11336,103 +11336,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing and Characterisation of Earth-based Building Materials and Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Bao Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Gallipoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 35, 2022, RILEM State-of-the-Art Reports, </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11455,203 +11455,337 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bio-Based Fluidification of Earth Mortar Using Tannin Addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Magda Posani; Surender Singh. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RILEM Youth Symposium 2025 – RYS2025 1st RILEM Youth Symposium on Building Materials and Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 67, Springer Nature Switzerland, pp.415-427, 2026, RILEM Bookseries, 978-3-032-14651-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-14652-6_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Characterization of Earth Used in Earth Construction Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouka Amed Jérémy Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Ouellet-Plamondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Testing and Characterisation of Earth-based Building Materials and Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, Springer International Publishing, pp.17-81, 2022, RILEM State-of-the-Art Reports, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-83297-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId324"/>
+      <w:footerReference w:type="default" r:id="rId329"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11798,51 +11932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05038644v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bouzinac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guiheneuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.106055" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05341090v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sanou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohami Valentin Landry Gnoumou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halidou Bamogo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Sanou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Tinto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-025-01245-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05100572v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Faria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02651-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127837v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perlot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prime" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogiros Illambas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02702-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04530517v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ouedraogo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namory Meit&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seynou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00638-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04645779v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yale Abdoul Aziz Serebe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Douani Sere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wend-Kuni Joceline Estelle Zagre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.136469" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332392v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Walter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Medjigbodo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2023.e02709" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134307" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04378978v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younoussa Millogo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00847-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04426063v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyaa Laou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ulmet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yotte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13123061" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04003561v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mazars" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13010117" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04132415v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00683-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04229226v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anglade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Papon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3616" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03676125v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Lagouin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Pr&#233;neron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127209" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15114014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03593085v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalifala Dao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouka Amed J&#233;r&#233;my Ouedraogo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2022.2034072" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590726v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104229" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Morel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Bui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Gallipoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2021.149" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03369252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124339" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05038318v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/rpm.2102016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03345619v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tribout Christelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Millogo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2021.05.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03333615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102379" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03123650v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.04.009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02617087v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Aranguren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux-Champagne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Duriez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.110429" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520183v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tribout" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117578" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520147v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-019-0350-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02552537v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Trad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-020-1443-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082758v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamah Messan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.02.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175551v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Senechal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moonen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082763v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.12.126" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876976v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.08.021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9895-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810987v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.06.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.10.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876840v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002096" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708203v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849699v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Santos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001363" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785406v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas Oudhof" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.12.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849694v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Del Valle-Zermeno" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Formosa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chimenos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.12.081" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HG79S91-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876654v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Rafii" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0601-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876848v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Douani S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Morel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0808-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876690v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tribout" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.119" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876845v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Holur Narayanaswamy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mcgregor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.082" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197202v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Wibault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1248" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597452v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8052332" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849781v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marcom" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Segui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2014.07.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTPC1FSQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876706v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delini&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Husson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.07.096" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849743v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877117v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mahieux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Measson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0000867" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877116v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore de Boom" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Degrez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X14527637" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876717v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rojat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasc-Barbier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.05.012" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877114v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Khelil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141101042" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850750v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khosrow Ghavami" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.10.094" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850792v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G&#233;rard Jacques Cagnon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coutand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.05.024" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850787v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.04.001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877125v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Morel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.05.068" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007361v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huong Nguyen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.07.016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744382v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.02.054" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006904v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.11.00069" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006981v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.755338" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850801v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.09.085" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGXP53XM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850843v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9155-1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878374v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.04.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JWMD2L8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878373v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.04.014" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7KZBLQM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878372v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.01.007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ8SHSL8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006778v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.668017" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876858v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Mahieux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.10.023" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5DM9J0M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878371v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mahieux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-010-9018-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876854v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2008.02.015" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQF3F5FJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006828v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.08.015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007045v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9456-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B6617B401538DCF8C1B6E0C485C6CB350115482/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876855v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sarramone" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.11.044" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X1J4190-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876859v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Segerer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Prince" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.07.004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G0XRPMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876852v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Husson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sarramone" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.12.041" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CKGRFJ2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876857v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Husson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vaquier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2004.01.005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCWV08PL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876853v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2003.11.002" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83LF1ZTX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971865v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976372v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Taillade" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claude" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975249v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Secret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tornay" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04795067v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04793476v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783725v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.293" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782952v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Adagbe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gibigaye" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963555v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.24" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969469v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Faria" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/660/1/012069" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969716v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.31" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175817v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel E Aubert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116146v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197204v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Wibaut" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008316v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008104v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008974v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008376v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742162v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83297-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742164v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83297-1_2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05341090v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sanou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohami Valentin Landry Gnoumou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halidou Bamogo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Sanou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Tinto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-025-01245-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05100572v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Faria" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02651-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127837v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perlot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prime" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogiros Illambas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02702-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05038644v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bouzinac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guiheneuf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.106055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Walter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Medjigbodo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2023.e02709" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04645779v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yale Abdoul Aziz Serebe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ouedraogo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Douani Sere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wend-Kuni Joceline Estelle Zagre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.136469" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134307" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04530517v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namory Meit&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seynou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00638-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04426063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyaa Laou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ulmet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yotte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13123061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04003561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mazars" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13010117" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04132415v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younoussa Millogo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00683-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04229226v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anglade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Papon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3616" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04378978v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00847-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727875v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15114014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03593085v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalifala Dao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouka Amed J&#233;r&#233;my Ouedraogo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2022.2034072" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590726v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104229" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03676125v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Lagouin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Pr&#233;neron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127209" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03369252v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124339" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05038318v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/rpm.2102016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03345619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tribout Christelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Millogo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2021.05.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03333615v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102379" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921187v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Morel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Bui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Gallipoli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2021.149" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02617087v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Aranguren" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux-Champagne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Duriez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.110429" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520183v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tribout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117578" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520147v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-019-0350-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02552537v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Trad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-020-1443-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03123650v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.04.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082763v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.12.126" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082758v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamah Messan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.02.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175551v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Senechal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moonen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876976v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.08.021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9895-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810987v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.06.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.10.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708203v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876840v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002096" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849694v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Del Valle-Zermeno" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Formosa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chimenos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.12.081" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HG79S91-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876654v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Rafii" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0601-y" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876848v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Douani S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Morel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0808-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785406v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas Oudhof" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.12.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876690v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tribout" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.119" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876845v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Holur Narayanaswamy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mcgregor" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.082" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849699v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Santos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001363" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876706v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delini&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Husson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.07.096" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849781v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marcom" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Segui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2014.07.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTPC1FSQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597452v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8052332" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849743v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197202v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Wibault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1248" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876717v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rojat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasc-Barbier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.05.012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877114v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Khelil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141101042" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877117v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mahieux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Measson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0000867" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877116v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore de Boom" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Degrez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X14527637" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850750v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khosrow Ghavami" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.10.094" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850792v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G&#233;rard Jacques Cagnon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coutand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.05.024" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850787v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.04.001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007361v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huong Nguyen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.07.016" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744382v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.02.054" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006904v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.11.00069" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006981v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.755338" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850801v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.09.085" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGXP53XM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850843v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9155-1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877125v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Morel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.05.068" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878372v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.01.007" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ8SHSL8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878373v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.04.014" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7KZBLQM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006778v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.668017" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878374v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.04.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JWMD2L8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876858v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Mahieux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.10.023" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5DM9J0M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878371v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mahieux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-010-9018-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876854v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2008.02.015" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQF3F5FJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006828v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.08.015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007045v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9456-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B6617B401538DCF8C1B6E0C485C6CB350115482/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876855v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sarramone" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.11.044" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X1J4190-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876859v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Segerer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Prince" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.07.004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G0XRPMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876852v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Husson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sarramone" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.12.041" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CKGRFJ2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876853v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Husson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vaquier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2003.11.002" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83LF1ZTX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876857v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2004.01.005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCWV08PL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976372v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Taillade" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claude" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975249v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Secret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tornay" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971865v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04795067v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04793476v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783725v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.293" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782952v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Adagbe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gibigaye" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175817v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel E Aubert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963555v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.24" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969469v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Faria" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/660/1/012069" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969716v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.31" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116146v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197204v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Wibaut" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008316v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008104v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008974v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008376v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742162v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83297-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627801v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auger" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Garrigues" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-14652-6_31" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742164v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83297-1_2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>