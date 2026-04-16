--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -153,3126 +153,3377 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative assessment of feature extraction for fast neutron spectra prediction with machine learning algorithms using a CVD diamond detector</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Kernel Ridge Regression and Gaussian Process Regression for Neutron Spectrum Reconstruction with CVD Diamond Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Belfiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Guy Allinei</w:t>
+                <w:t xml:space="preserve">Achment Chalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Houedry</w:t>
+                <w:t xml:space="preserve">Arthur Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Bahhi</w:t>
+                <w:t xml:space="preserve">Nadia Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bartolacci</w:t>
+                <w:t xml:space="preserve">Abdallah Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 1082, pp.170951. </w:t>
+              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2025.170951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00295639.2026.2641299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230416v1</w:t>
+                <w:t xml:space="preserve">hal-05559608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of recent sedimentation histories for Longemer and Gérardmer lakes in Vosges, France: a geochronological study using 210Pb, 137Cs and 241Am</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative assessment of feature extraction for fast neutron spectra prediction with machine learning algorithms using a CVD diamond detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Belfiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalil Boumala</w:t>
+                <w:t xml:space="preserve">Pierre-Guy Allinei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Tedjani</w:t>
+                <w:t xml:space="preserve">Pierre Houedry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Souici</w:t>
+                <w:t xml:space="preserve">Meriem Bahhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelfettah Belafrites</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nabil Ounoughi</w:t>
+                <w:t xml:space="preserve">Simon Bartolacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10967-026-10721-6⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1082, pp.170951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2025.170951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05473958v1</w:t>
+                <w:t xml:space="preserve">hal-05230416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics and small‐scale dosimetry of α$\alpha$‐emitters for targeted radionuclide therapy: The case of 211At$^{211}{\rm At}$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative analysis of recent sedimentation histories for Longemer and Gérardmer lakes in Vosges, France: a geochronological study using 210Pb, 137Cs and 241Am</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Boumala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Enrique Alcocer-Ávila</w:t>
+                <w:t xml:space="preserve">Ahmed Tedjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Larouze</w:t>
+                <w:t xml:space="preserve">Mounir Souici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐emmanuel Groetz</w:t>
+                <w:t xml:space="preserve">Abdelfettah Belafrites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elif Hindié</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nabil Ounoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.17016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10967-026-10721-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586855v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the water coverage on the interaction of O$_2$ and H$_2$ with the Na-LTA zeolite by first-principles simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physics and small‐scale dosimetry of α$\alpha$‐emitters for targeted radionuclide therapy: The case of 211At$^{211}{\rm At}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Enrique Alcocer-Ávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joharimanitra Randrianandraina</w:t>
+                <w:t xml:space="preserve">Alexandre Larouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Badawi</w:t>
+                <w:t xml:space="preserve">Jean‐emmanuel Groetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ramseyer</w:t>
+                <w:t xml:space="preserve">Elif Hindié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Cardey</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Champion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2qi01280d⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.17016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226791v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining treatment effects on natural radioactivity and radiological hazard index assessment in phosphates and fertilizers used in Algeria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the water coverage on the interaction of O$_2$ and H$_2$ with the Na-LTA zeolite by first-principles simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joharimanitra Randrianandraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Djabou</w:t>
+                <w:t xml:space="preserve">Michael Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Mavon</w:t>
+                <w:t xml:space="preserve">Christophe Ramseyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Belafrites</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Bruno Cardey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Groetz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10967-022-08258-5⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (2), pp.383-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2qi01280d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587397v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron neutron capture therapy: Dosimetric evaluation of a brain tumor and surrounding healthy tissues using Monte Carlo Simulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mining treatment effects on natural radioactivity and radiological hazard index assessment in phosphates and fertilizers used in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Abdi</w:t>
+                <w:t xml:space="preserve">R. Djabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Boumala</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Ch. Mavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belafrites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Groetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2022.167240⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 331 (5), pp.2081-2092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10967-022-08258-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587388v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’eau tritiée fait sa propre radiolyse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boron neutron capture therapy: Dosimetric evaluation of a brain tumor and surrounding healthy tissues using Monte Carlo Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Grivet</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A. Tedjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boumala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belafrites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Groetz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1040, pp.167240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2022.167240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474987v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une compréhension fine du devenir de l'eau tritiée adsorbée sur zéolithe.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Adsorption Study of Main Gas Products from Water Radiolysis on 4A Zeolite by Numerical Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joharimanitra Randrianandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ramseyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Groetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chocs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fusion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77 (1), pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15361055.2020.1842680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474999v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption Study of Main Gas Products from Water Radiolysis on 4A Zeolite by Numerical Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Vers une compréhension fine du devenir de l'eau tritiée adsorbée sur zéolithe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chambelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joharimanitra Randrianandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ramseyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chocs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136472v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of water in Na-LTA zeolites: an ab initio molecular dynamics investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">L’eau tritiée fait sa propre radiolyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chambelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Grivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joharimanitra Randrianandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ramseyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Groetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La chimie sous rayonnement, 460-461</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474915v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detector-electrode for alpha spectrometry in water sample, numerical and early feasibility investigation toward thermocompression bonding assembly process</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etched track profiles for relativistic 7 GeV silicon and 17.48 GeV Nickel ions in PADC detector: The case study of convex track walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Vuillemin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Fromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abu-Shady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E Groetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Awad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2019.163270⟩</w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 187, pp.109566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2021.109566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549016v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a critical dose above which damage to carbonate ester bonds in PADC appear after gamma ray and ultra soft X-ray exposures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Fromm</w:t>
+                <w:t xml:space="preserve">Adsorption of water in Na-LTA zeolites: an ab initio molecular dynamics investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joharimanitra Randrianandraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cardey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Grivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Groetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.108628⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (34), pp.19032-19042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP02624K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549049v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual effective dose and excess life time cancer risk assessment from tobacco plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ch. Mavon</w:t>
+                <w:t xml:space="preserve">Detector-electrode for alpha spectrometry in water sample, numerical and early feasibility investigation toward thermocompression bonding assembly process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bassignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pisc.2019.100394⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 953, pp.163270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2019.163270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549068v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of mass attenuation coefficient by numerical absorption calibration with Monte-Carlo simulations at 59.54 keV</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence for a critical dose above which damage to carbonate ester bonds in PADC appear after gamma ray and ultra soft X-ray exposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamon Kusumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shogo Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisaya Kurashige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuo Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.01.075⟩</w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170 (36), pp.108628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.108628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315381v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparable Senescence Induction in Three-dimensional Human Cartilage Model by Exposure to Therapeutic Doses of X-rays or C-ions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Annual effective dose and excess life time cancer risk assessment from tobacco plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Groetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Thuret</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boumala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belafrites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tedjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Mavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspectives in Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.100394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pisc.2019.100394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2016.02.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01938049v1</w:t>
+                <w:t xml:space="preserve">hal-03549068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well GeHP detector calibration for environmental measurements using reference materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparable Senescence Induction in Three-dimensional Human Cartilage Model by Exposure to Therapeutic Doses of X-rays or C-ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Belafrites</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Degrelle</w:t>
+                <w:t xml:space="preserve">Dounia Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Boumala</w:t>
+                <w:t xml:space="preserve">François Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Groetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Durantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Thuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.09.022⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95 (1), pp.139 - 146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2016.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367643v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01938049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen radiolytic release from zeolite 4A/water systems under γ irradiations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Ducret</w:t>
+                <w:t xml:space="preserve">Determination of mass attenuation coefficient by numerical absorption calibration with Monte-Carlo simulations at 59.54 keV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E Groetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2015.01.008⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 816, pp.47-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.01.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115110v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of plutonium in nitric acid solutions using energy dispersive L X-ray fluorescence with a low power X-ray generator</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Well GeHP detector calibration for environmental measurements using reference materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Cardona</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Tedjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Belafrites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Boumala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 780, pp.131-137. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2015.01.073⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 838, pp.12-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315386v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro engineering of human 3D chondrosarcoma: a preclinical model relevant for investigations of radiation quality impact</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Hydrogen radiolytic release from zeolite 4A/water systems under γ irradiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Frances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Grivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Groetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-015-1590-5⟩</w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 110, pp.6-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2015.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315021v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception and realization of a parallel-plate free-air ionization chamber for the absolute dosimetry of an ultrasoft X-ray beam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Determination of plutonium in nitric acid solutions using energy dispersive L X-ray fluorescence with a low power X-ray generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E Groetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M Fromm</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C Hubinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 780, pp.131-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2015.01.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4890817⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01117735v1</w:t>
+                <w:t xml:space="preserve">hal-01315386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose point kernels in liquid water: An intra-comparison between GEANT4-DNA and a variety of Monte Carlo codes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Bordage</w:t>
+                <w:t xml:space="preserve">In vitro engineering of human 3D chondrosarcoma: a preclinical model relevant for investigations of radiation quality impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Groetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2013.01.037⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-015-1590-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858479v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam characterization of a lab bench cold cathode ultra-soft X-ray generator</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dose point kernels in liquid water: An intra-comparison between GEANT4-DNA and a variety of Monte Carlo codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Incerti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bordage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83 (Part B), pp.137-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2013.01.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.04.050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00858423v1</w:t>
+                <w:t xml:space="preserve">hal-00858479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-targeted Stressful Effects in Normal Human Fibroblast Cultures Exposed to Low Fluences of High Charge, High-Energy (HZE) Particles: Kinetics of Biologic Responses and Significance of Secondary Radiations.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception and realization of a parallel-plate free-air ionization chamber for the absolute dosimetry of an ultrasoft X-ray beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E Groetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Ounoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Belafrites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Fromm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1667/RR3017.1⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85, pp.83304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4890817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801993v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Beam characterization of a lab bench cold cathode ultra-soft X-ray generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Ounoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfettah Belafrites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Groetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fromm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 305, pp.61-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.04.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-targeted Stressful Effects in Normal Human Fibroblast Cultures Exposed to Low Fluences of High Charge, High-Energy (HZE) Particles: Kinetics of Biologic Responses and Significance of Secondary Radiations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Groetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia M de Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger W Howell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RR3017.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des détecteurs de traces à la radiobiologie : la contribution du LMN-AC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Groetz Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 41 (5), pp.S131 - S148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/radiopro:2007020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3282,288 +3533,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated Behavior of CNT Wires Irradiated in the HiRadMat Experimental Line at CERN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mariet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Groetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Mikhalchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Beam Instrumentation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Cracow, Poland. pp.WE3C4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18429/JACoW-IBIC2022-WE3C4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low fluences of High Charge, High Energy (HZE) particles: kinetics of biologic responses and significance of secondary radiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Groetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia M de Toledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEUDOS 12 - Neutron and Ion Dosimetry Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Aix en provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3573,150 +3824,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of targeted effects of ionizing radiations on reconstructed human healthy cartilage and chondrosarcoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia H. Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Groetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Lefaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Saintigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th annual meeting of the Radiation Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Las Vegas, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3726,163 +3977,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated Behavior of CNT Wires Irradiated in the HiRadMat Experimental Line at CERN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Groetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Veness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mariet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Mikhalchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Beam Instrumentation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JACoW Publishing, Geneva, Switzerland, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18429/JACoW-IBIC2022-WE3C4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3892,161 +4143,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Assessment of Feature Extraction for Fast Neutron Spectra Prediction with Machine Learning Algorithms using a CVD Diamond Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Belfiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Allinei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Houedry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Bahhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bartolacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId137"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4114,51 +4365,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B43C0F8"/>
+    <w:nsid w:val="8451F0A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4345,51 +4596,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-emmanuel-groetz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8105-1851" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17901837X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230416v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Belfiore" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Allinei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Houedry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bahhi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bartolacci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2025.170951" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473958v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Boumala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tedjani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Souici" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belafrites" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ounoughi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-026-10721-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586855v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Enrique Alcocer-&#193;vila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Larouze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;emmanuel Groetz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Hindi&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Champion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226791v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joharimanitra Randrianandraina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramseyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cardey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Groetz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2qi01280d" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587397v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Djabou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Mavon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belafrites" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-022-08258-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587388v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tedjani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boumala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167240" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474987v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambelland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grivet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474999v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ducret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136472v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15361055.2020.1842680" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474915v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02624K" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549016v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saurel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassignot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vuillemin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.163270" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamon Kusumoto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Okada" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisaya Kurashige" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Kobayashi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fromm" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108628" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549068v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pisc.2019.100394" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Degrelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mavon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E Groetz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.075" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01938049v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hamdi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Durantel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thuret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2016.02.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tedjani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belafrites" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boumala" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.09.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115110v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Frances" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Renault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.01.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Py" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Hubinois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cardona" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.01.073" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315021v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Barbieri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1590-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117735v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fromm" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890817" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Incerti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bordage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2013.01.037" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858423v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.04.050" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801993v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gonon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia M de Toledo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger W Howell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR3017.1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516062v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Groetz Jean" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2007020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910403v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mariet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mikhalchan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moser" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IBIC2022-WE3C4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862229v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Howell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248682v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia H. Hamdi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Lefaix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saintigny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587461v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Veness" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123189v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-emmanuel-groetz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8105-1851" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17901837X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559608v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Belfiore" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achment Chalil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia P&#233;rot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Lyoussi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2026.2641299" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230416v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Allinei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Houedry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bahhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bartolacci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2025.170951" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473958v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Boumala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tedjani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Souici" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belafrites" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ounoughi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-026-10721-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Enrique Alcocer-&#193;vila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Larouze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;emmanuel Groetz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Hindi&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Champion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joharimanitra Randrianandraina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramseyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cardey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Groetz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2qi01280d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587397v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Djabou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Mavon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belafrites" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-022-08258-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tedjani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boumala" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167240" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grivet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15361055.2020.1842680" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambelland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ducret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abu-Shady" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E Groetz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Awad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2021.109566" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02624K" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saurel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassignot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vuillemin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.163270" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549049v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamon Kusumoto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Okada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisaya Kurashige" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Kobayashi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fromm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108628" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549068v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pisc.2019.100394" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01938049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hamdi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Durantel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thuret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2016.02.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315381v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Degrelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mavon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.075" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tedjani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belafrites" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boumala" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.09.022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Frances" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Renault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.01.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Py" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Hubinois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cardona" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.01.073" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315021v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Barbieri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1590-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858479v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Incerti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bordage" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2013.01.037" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117735v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fromm" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890817" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858423v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.04.050" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801993v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gonon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia M de Toledo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger W Howell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR3017.1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516062v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Groetz Jean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2007020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910403v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mariet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mikhalchan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IBIC2022-WE3C4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862229v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Howell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248682v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia H. Hamdi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Lefaix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saintigny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587461v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Veness" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123189v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>