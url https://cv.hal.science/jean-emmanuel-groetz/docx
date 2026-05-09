--- v1 (2026-04-16)
+++ v2 (2026-05-09)
@@ -187,429 +187,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Kernel Ridge Regression and Gaussian Process Regression for Neutron Spectrum Reconstruction with CVD Diamond Sensor</w:t>
+                <w:t xml:space="preserve">Comparative analysis of recent sedimentation histories for Longemer and Gérardmer lakes in Vosges, France: a geochronological study using 210Pb, 137Cs and 241Am</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrica Belfiore</w:t>
+                <w:t xml:space="preserve">Dalil Boumala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achment Chalil</w:t>
+                <w:t xml:space="preserve">Ahmed Tedjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Pellet-Rostaing</w:t>
+                <w:t xml:space="preserve">Mounir Souici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Pérot</w:t>
+                <w:t xml:space="preserve">Abdelfettah Belafrites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Lyoussi</w:t>
+                <w:t xml:space="preserve">Nabil Ounoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00295639.2026.2641299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10967-026-10721-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559608v1</w:t>
+                <w:t xml:space="preserve">hal-05473958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative assessment of feature extraction for fast neutron spectra prediction with machine learning algorithms using a CVD diamond detector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Comparative Study of Kernel Ridge Regression and Gaussian Process Regression for Neutron Spectrum Reconstruction with CVD Diamond Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Belfiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Houedry</w:t>
+                <w:t xml:space="preserve">Achment Chalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Bahhi</w:t>
+                <w:t xml:space="preserve">Arthur Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bartolacci</w:t>
+                <w:t xml:space="preserve">Nadia Pérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2025.170951⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00295639.2026.2641299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230416v1</w:t>
+                <w:t xml:space="preserve">hal-05559608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of recent sedimentation histories for Longemer and Gérardmer lakes in Vosges, France: a geochronological study using 210Pb, 137Cs and 241Am</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalil Boumala</w:t>
+                <w:t xml:space="preserve">Comparative assessment of feature extraction for fast neutron spectra prediction with machine learning algorithms using a CVD diamond detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Belfiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Tedjani</w:t>
+                <w:t xml:space="preserve">Pierre-Guy Allinei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Souici</w:t>
+                <w:t xml:space="preserve">Pierre Houedry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelfettah Belafrites</w:t>
+                <w:t xml:space="preserve">Meriem Bahhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Ounoughi</w:t>
+                <w:t xml:space="preserve">Simon Bartolacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1082, pp.170951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10967-026-10721-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2025.170951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05473958v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics and small‐scale dosimetry of α$\alpha$‐emitters for targeted radionuclide therapy: The case of 211At$^{211}{\rm At}$</w:t>
               </w:r>
@@ -2890,347 +2890,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose point kernels in liquid water: An intra-comparison between GEANT4-DNA and a variety of Monte Carlo codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Champion</w:t>
+                <w:t xml:space="preserve">Conception and realization of a parallel-plate free-air ionization chamber for the absolute dosimetry of an ultrasoft X-ray beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E Groetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Ounoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Belafrites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Incerti</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Fromm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2013.01.037⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85, pp.83304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4890817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858479v1</w:t>
+                <w:t xml:space="preserve">hal-01117735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception and realization of a parallel-plate free-air ionization chamber for the absolute dosimetry of an ultrasoft X-ray beam</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A Belafrites</w:t>
+                <w:t xml:space="preserve">Dose point kernels in liquid water: An intra-comparison between GEANT4-DNA and a variety of Monte Carlo codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Incerti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Fromm</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Claude Bordage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 85, pp.83304. </w:t>
+              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83 (Part B), pp.137-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4890817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2013.01.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117735v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam characterization of a lab bench cold cathode ultra-soft X-ray generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Ounoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfettah Belafrites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Groetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4157,103 +4157,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Assessment of Feature Extraction for Fast Neutron Spectra Prediction with Machine Learning Algorithms using a CVD Diamond Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Belfiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Allinei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Houedry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Bahhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bartolacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4365,51 +4365,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8451F0A5"/>
+    <w:nsid w:val="012BB664"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4596,51 +4596,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-emmanuel-groetz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8105-1851" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17901837X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559608v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Belfiore" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achment Chalil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia P&#233;rot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Lyoussi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2026.2641299" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230416v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Allinei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Houedry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bahhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bartolacci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2025.170951" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473958v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Boumala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tedjani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Souici" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belafrites" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ounoughi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-026-10721-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Enrique Alcocer-&#193;vila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Larouze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;emmanuel Groetz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Hindi&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Champion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joharimanitra Randrianandraina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramseyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cardey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Groetz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2qi01280d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587397v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Djabou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Mavon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belafrites" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-022-08258-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tedjani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boumala" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167240" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grivet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15361055.2020.1842680" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambelland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ducret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abu-Shady" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E Groetz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Awad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2021.109566" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02624K" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saurel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassignot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vuillemin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.163270" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549049v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamon Kusumoto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Okada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisaya Kurashige" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Kobayashi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fromm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108628" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549068v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pisc.2019.100394" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01938049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hamdi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Durantel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thuret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2016.02.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315381v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Degrelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mavon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.075" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tedjani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belafrites" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boumala" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.09.022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Frances" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Renault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.01.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Py" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Hubinois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cardona" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.01.073" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315021v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Barbieri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1590-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858479v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Incerti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bordage" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2013.01.037" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117735v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fromm" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890817" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858423v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.04.050" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801993v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gonon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia M de Toledo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger W Howell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR3017.1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516062v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Groetz Jean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2007020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910403v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mariet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mikhalchan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IBIC2022-WE3C4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862229v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Howell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248682v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia H. Hamdi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Lefaix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saintigny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587461v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Veness" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123189v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-emmanuel-groetz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8105-1851" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17901837X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473958v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Boumala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tedjani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Souici" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belafrites" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ounoughi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-026-10721-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Belfiore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achment Chalil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia P&#233;rot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Lyoussi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2026.2641299" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Allinei" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Houedry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bahhi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bartolacci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2025.170951" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Enrique Alcocer-&#193;vila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Larouze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;emmanuel Groetz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Hindi&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Champion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joharimanitra Randrianandraina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramseyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cardey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Groetz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2qi01280d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587397v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Djabou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Mavon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belafrites" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-022-08258-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tedjani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boumala" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167240" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grivet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15361055.2020.1842680" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambelland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ducret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abu-Shady" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E Groetz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Awad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2021.109566" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02624K" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saurel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassignot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vuillemin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.163270" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549049v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamon Kusumoto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Okada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisaya Kurashige" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Kobayashi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fromm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108628" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549068v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pisc.2019.100394" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01938049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hamdi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Durantel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thuret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2016.02.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315381v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Degrelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mavon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.075" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tedjani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belafrites" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boumala" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.09.022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Frances" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Renault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.01.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Py" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Hubinois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cardona" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.01.073" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315021v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Barbieri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1590-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117735v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fromm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890817" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858479v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Incerti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bordage" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2013.01.037" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858423v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.04.050" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801993v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gonon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia M de Toledo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger W Howell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR3017.1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516062v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Groetz Jean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2007020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910403v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mariet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mikhalchan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IBIC2022-WE3C4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862229v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Howell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248682v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia H. Hamdi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Lefaix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saintigny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587461v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Veness" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123189v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>