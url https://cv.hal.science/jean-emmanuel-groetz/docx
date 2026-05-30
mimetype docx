--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -187,429 +187,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of recent sedimentation histories for Longemer and Gérardmer lakes in Vosges, France: a geochronological study using 210Pb, 137Cs and 241Am</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Kernel Ridge Regression and Gaussian Process Regression for Neutron Spectrum Reconstruction with CVD Diamond Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalil Boumala</w:t>
+                <w:t xml:space="preserve">Enrica Belfiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Tedjani</w:t>
+                <w:t xml:space="preserve">Achment Chalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Souici</w:t>
+                <w:t xml:space="preserve">Arthur Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelfettah Belafrites</w:t>
+                <w:t xml:space="preserve">Nadia Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Ounoughi</w:t>
+                <w:t xml:space="preserve">Abdallah Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10967-026-10721-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00295639.2026.2641299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05473958v1</w:t>
+                <w:t xml:space="preserve">hal-05559608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Kernel Ridge Regression and Gaussian Process Regression for Neutron Spectrum Reconstruction with CVD Diamond Sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative assessment of feature extraction for fast neutron spectra prediction with machine learning algorithms using a CVD diamond detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Belfiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrica Belfiore</w:t>
+                <w:t xml:space="preserve">Pierre-Guy Allinei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achment Chalil</w:t>
+                <w:t xml:space="preserve">Pierre Houedry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Pellet-Rostaing</w:t>
+                <w:t xml:space="preserve">Meriem Bahhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Pérot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Lyoussi</w:t>
+                <w:t xml:space="preserve">Simon Bartolacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00295639.2026.2641299⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1082, pp.170951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2025.170951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559608v1</w:t>
+                <w:t xml:space="preserve">hal-05230416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative assessment of feature extraction for fast neutron spectra prediction with machine learning algorithms using a CVD diamond detector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrica Belfiore</w:t>
+                <w:t xml:space="preserve">Comparative analysis of recent sedimentation histories for Longemer and Gérardmer lakes in Vosges, France: a geochronological study using 210Pb, 137Cs and 241Am</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Boumala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Guy Allinei</w:t>
+                <w:t xml:space="preserve">Ahmed Tedjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Houedry</w:t>
+                <w:t xml:space="preserve">Mounir Souici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Bahhi</w:t>
+                <w:t xml:space="preserve">Abdelfettah Belafrites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bartolacci</w:t>
+                <w:t xml:space="preserve">Nabil Ounoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 1082, pp.170951. </w:t>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2025.170951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10967-026-10721-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230416v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics and small‐scale dosimetry of α$\alpha$‐emitters for targeted radionuclide therapy: The case of 211At$^{211}{\rm At}$</w:t>
               </w:r>
@@ -2909,51 +2909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception and realization of a parallel-plate free-air ionization chamber for the absolute dosimetry of an ultrasoft X-ray beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E Groetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Ounoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Mavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3160,77 +3160,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam characterization of a lab bench cold cathode ultra-soft X-ray generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Ounoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfettah Belafrites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Groetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4157,103 +4157,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Assessment of Feature Extraction for Fast Neutron Spectra Prediction with Machine Learning Algorithms using a CVD Diamond Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Belfiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrica Belfiore</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Allinei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Houedry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Bahhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bartolacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4365,51 +4365,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="012BB664"/>
+    <w:nsid w:val="5BB414D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4596,51 +4596,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-emmanuel-groetz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8105-1851" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17901837X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473958v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Boumala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tedjani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Souici" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belafrites" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ounoughi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-026-10721-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Belfiore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achment Chalil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia P&#233;rot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Lyoussi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2026.2641299" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Allinei" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Houedry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bahhi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bartolacci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2025.170951" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Enrique Alcocer-&#193;vila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Larouze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;emmanuel Groetz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Hindi&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Champion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joharimanitra Randrianandraina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramseyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cardey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Groetz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2qi01280d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587397v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Djabou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Mavon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belafrites" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-022-08258-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tedjani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boumala" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167240" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grivet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15361055.2020.1842680" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambelland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ducret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abu-Shady" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E Groetz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Awad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2021.109566" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02624K" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saurel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassignot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vuillemin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.163270" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549049v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamon Kusumoto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Okada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisaya Kurashige" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Kobayashi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fromm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108628" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549068v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pisc.2019.100394" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01938049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hamdi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Durantel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thuret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2016.02.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315381v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Degrelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mavon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.075" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tedjani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belafrites" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boumala" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.09.022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Frances" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Renault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.01.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Py" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Hubinois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cardona" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.01.073" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315021v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Barbieri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1590-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117735v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fromm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890817" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858479v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Incerti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bordage" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2013.01.037" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858423v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.04.050" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801993v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gonon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia M de Toledo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger W Howell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR3017.1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516062v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Groetz Jean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2007020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910403v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mariet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mikhalchan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IBIC2022-WE3C4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862229v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Howell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248682v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia H. Hamdi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Lefaix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saintigny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587461v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Veness" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123189v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-emmanuel-groetz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8105-1851" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17901837X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559608v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Belfiore" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achment Chalil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia P&#233;rot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Lyoussi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2026.2641299" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230416v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Allinei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Houedry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bahhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bartolacci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2025.170951" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473958v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Boumala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tedjani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Souici" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belafrites" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ounoughi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-026-10721-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Enrique Alcocer-&#193;vila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Larouze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;emmanuel Groetz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Hindi&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Champion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joharimanitra Randrianandraina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramseyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cardey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Groetz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2qi01280d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587397v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Djabou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Mavon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belafrites" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-022-08258-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tedjani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boumala" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167240" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grivet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15361055.2020.1842680" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambelland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ducret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abu-Shady" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E Groetz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Awad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2021.109566" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02624K" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saurel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassignot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vuillemin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.163270" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549049v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamon Kusumoto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Okada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisaya Kurashige" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Kobayashi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fromm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108628" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549068v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pisc.2019.100394" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01938049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hamdi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Durantel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thuret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2016.02.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315381v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Degrelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mavon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.075" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tedjani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belafrites" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boumala" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.09.022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Frances" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Renault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.01.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Py" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Hubinois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cardona" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.01.073" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315021v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Barbieri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1590-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117735v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fromm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890817" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858479v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Incerti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bordage" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2013.01.037" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858423v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.04.050" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801993v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gonon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia M de Toledo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger W Howell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR3017.1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516062v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Groetz Jean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2007020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910403v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mariet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mikhalchan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IBIC2022-WE3C4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862229v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Howell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248682v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia H. Hamdi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Lefaix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saintigny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587461v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Veness" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123189v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>