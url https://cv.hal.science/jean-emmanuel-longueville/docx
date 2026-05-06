--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -112,51 +112,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Female mice prenatally exposed to valproic acid exhibit complex and prolonged social behavior deficits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Maisterrena</w:t>
+                <w:t xml:space="preserve">Alexandre Maïsterrena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice de Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1595,51 +1595,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maisterrena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice de Chaumont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Longueville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2024.110948" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538522v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenson Desmercieres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lardeux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dugast" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiriet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2024.107340" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617665v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Solinas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Leblanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-02863-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020816v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Turpin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Schaffhauser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thabault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38423-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hanna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh V. Panlilio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2022.109261" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01794206v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx149" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saune" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Migeon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-015-1194-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235594v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079608v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Bossu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rebuffel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149813v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Mulac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5a580098716e5a54e5686916d94b5304500a48c6;origin=https://hal.archives-ouvertes.fr/hal-05149813;visit=swh:1:snp:a9b216f776cc225edcad5ee85016a36224c06994;anchor=swh:1:rel:b100ab65eb5fe388598721e899410daec6ae292e;path=/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#239;sterrena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice de Chaumont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Longueville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2024.110948" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538522v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenson Desmercieres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lardeux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dugast" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiriet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2024.107340" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617665v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Solinas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Leblanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-02863-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020816v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Turpin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Schaffhauser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thabault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38423-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hanna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh V. Panlilio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2022.109261" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01794206v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx149" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saune" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Migeon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-015-1194-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235594v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079608v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Bossu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rebuffel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149813v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Mulac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5a580098716e5a54e5686916d94b5304500a48c6;origin=https://hal.archives-ouvertes.fr/hal-05149813;visit=swh:1:snp:a9b216f776cc225edcad5ee85016a36224c06994;anchor=swh:1:rel:b100ab65eb5fe388598721e899410daec6ae292e;path=/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>