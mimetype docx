--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1199,256 +1199,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial pour le numéro spécial CFPT'2018</w:t>
+                <w:t xml:space="preserve">Paris-Lille-3D: a large and high-quality ground truth urban point cloud dataset for automatic segmentation and classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Mallet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
+                <w:t xml:space="preserve">Xavier Roynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0278364918767506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384430v1</w:t>
+                <w:t xml:space="preserve">hal-01695873v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris-Lille-3D: a large and high-quality ground truth urban point cloud dataset for automatic segmentation and classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial pour le numéro spécial CFPT'2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Roynard</w:t>
+                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Numéro double spécial Colloque CFPT 2018, 2017-2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695873v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Ground Surface Reconstruction from mobile laser systems for driving simulation engines</w:t>
               </w:r>
@@ -3562,472 +3562,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMLS-SLAM: scan-to-model matching based on 3D data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification of Point Cloud for Road Scene Understanding with Multiscale Voxel Deep Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA - International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">10th workshop on Planning, Perceptionand Navigation for Intelligent Vehicules PPNIV'2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959570v1</w:t>
+                <w:t xml:space="preserve">hal-01763469v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descripteurs sphériques multi-échelles pour la classification sémantique de nuages de points 3D</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IMLS-SLAM: scan-to-model matching based on 3D data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Française de Photogrammétrie et Télédétection (CFPT) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">ICRA - International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852565v1</w:t>
+                <w:t xml:space="preserve">hal-01959570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Classification of 3D Point Clouds with Multiscale Spherical Neighborhoods</w:t>
+                <w:t xml:space="preserve">Descripteurs sphériques multi-échelles pour la classification sémantique de nuages de points 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Marcotegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on 3D Vision (3DV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Française de Photogrammétrie et Télédétection (CFPT) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985640v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Point Cloud for Road Scene Understanding with Multiscale Voxel Deep Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Roynard</w:t>
+                <w:t xml:space="preserve">Semantic Classification of 3D Point Clouds with Multiscale Spherical Neighborhoods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Marcotegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th workshop on Planning, Perceptionand Navigation for Intelligent Vehicules PPNIV'2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 International Conference on 3D Vision (3DV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Verone, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DV.2018.00052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763469v2</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris-Lille-3D: A Point Cloud Dataset for Urban Scene Segmentation and Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4294,51 +4294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEGMENTATION ET CLASSIFICATION ROBUSTE POUR LA DÉTECTION DE CHANGEMENTS DANS LES NUAGES DE POINTS URBAINS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5532,368 +5532,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation 3D de parcours routiers par relevé laser mobile pour la mesure de visibilité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">POINT CLOUD NON LOCAL DENOISING USING LOCAL SURFACE DESCRIPTOR SIMILARITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joel Senpauroca</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Club des Méthodes Optiques pour l’Industrie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Club CMOI, Nov 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">PCV (Photogrammetric Computer Vision)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259361v1</w:t>
+                <w:t xml:space="preserve">hal-01097420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POINT CLOUD NON LOCAL DENOISING USING LOCAL SURFACE DESCRIPTOR SIMILARITY</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation 3D de parcours routiers par relevé laser mobile pour la mesure de visibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Goulette</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Senpauroca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCV (Photogrammetric Computer Vision)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « Club des Méthodes Optiques pour l’Industrie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Club CMOI, Nov 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097420v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de plans dans les nuages de points 3D générés à partir d’une plateforme mobile avec scanner laser</w:t>
+                <w:t xml:space="preserve">A Fast and Accurate Plane Detection Algorithm for Large Noisy Point Clouds Using Filtered Normals and Voxel Growing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR ISIS, Journées du thème D, « 3D »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">3DPVT Int. Conf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259369v1</w:t>
+                <w:t xml:space="preserve">hal-01259363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast and Accurate Plane Detection Algorithm for Large Noisy Point Clouds Using Filtered Normals and Voxel Growing</w:t>
+                <w:t xml:space="preserve">Détection de plans dans les nuages de points 3D générés à partir d’une plateforme mobile avec scanner laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DPVT Int. Conf.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">GDR ISIS, Journées du thème D, « 3D »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259363v1</w:t>
+                <w:t xml:space="preserve">hal-01259369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fast and Accurate Plane Detection Algorithm for Large Noisy Point Clouds Using Filtered Normals and Voxel Growing</w:t>
               </w:r>
@@ -5961,51 +5961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre d’une plateforme expérimentale mobile de relevé laser pour le calcul de distance de visibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Senpauroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6138,51 +6138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevés laser mobiles de parcours routiers pour la mesure de visibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Senpauroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6576,51 +6576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification de Scènes de Nuages de Points 3D par Réseau Convolutionnel Profond Voxelique Multi-échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7725,51 +7725,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EB1B8C5"/>
+    <w:nsid w:val="129F9CE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7956,51 +7956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-emmanuel.deschaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6696-9354" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152116885" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383733v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sanchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Deschaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goulette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3543302" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849850v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soum-Fontez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Goulette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3393209" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Richa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalmasso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14246262" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359796v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Horache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gruel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lejars" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20211410" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445098v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marcotegui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13224713" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03203390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Horache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV53792.2021.00142" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ku" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco C Veltkamp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Boom" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duque-Arias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.09.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983194v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouchiba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Santoso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rocha-Da-Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpx.2020.100069" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chehata" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01695873v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roynard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364918767506" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Craciun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01695870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Nouira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12198" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barczyk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Bonnabel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2413933" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01264893v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Browning" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Prasser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rander" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364912460288" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259355v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abou Haidar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chariot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Darouich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Joly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11246557" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383754v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11247260" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849946v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Blanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paljic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00183" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383742v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Elnecave Xavier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Viozelange" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine P&#233;triaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11128659" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382871v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Petriaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10160539" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445114v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dellenbach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jacquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9811849" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Serna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Qi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182477v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duque-Arias" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30645-8_17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959578v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959570v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852565v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gall" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985640v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2018.00052" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763469v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959556v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519917v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Groscot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01692177v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01520079v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374068v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01520070v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coupez Thierry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01520074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255774v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nouira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Goulette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W5-97-2015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259319v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Roussel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259307v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963812v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259294v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259342v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tarel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852783v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097388v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259361v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Senpauroca" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097420v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259369v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259363v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097361v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259359v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259360v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259377v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097425v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04799429v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01959576v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05401193v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lejars" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.WSA-EB.5.145083" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256855v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383713v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383789v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445117v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559952v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961605v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00580384v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ENMP0041" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03916523v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-emmanuel.deschaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6696-9354" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152116885" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383733v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sanchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Deschaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goulette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3543302" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849850v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soum-Fontez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Goulette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3393209" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Richa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalmasso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14246262" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359796v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Horache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gruel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lejars" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20211410" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445098v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marcotegui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13224713" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03203390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Horache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV53792.2021.00142" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ku" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco C Veltkamp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Boom" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duque-Arias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.09.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983194v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouchiba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Santoso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rocha-Da-Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpx.2020.100069" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01695873v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roynard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364918767506" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chehata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Craciun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01695870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Nouira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12198" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barczyk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Bonnabel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2413933" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01264893v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Browning" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Prasser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rander" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364912460288" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259355v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abou Haidar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chariot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Darouich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Joly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11246557" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383754v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11247260" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849946v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Blanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paljic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00183" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383742v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Elnecave Xavier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Viozelange" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine P&#233;triaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11128659" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382871v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Petriaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10160539" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445114v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dellenbach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jacquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9811849" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Serna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Qi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182477v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duque-Arias" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30645-8_17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959578v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763469v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959570v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852565v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gall" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985640v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2018.00052" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959556v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519917v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Groscot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01692177v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01520079v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374068v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01520070v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coupez Thierry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01520074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255774v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nouira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Goulette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W5-97-2015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259319v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Roussel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259307v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963812v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259294v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259342v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tarel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852783v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097388v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259361v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Senpauroca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259363v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259369v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097361v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259359v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259360v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259377v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097425v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04799429v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01959576v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05401193v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lejars" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.WSA-EB.5.145083" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256855v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383713v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383789v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445117v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559952v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961605v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00580384v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ENMP0041" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03916523v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>