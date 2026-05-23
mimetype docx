--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -693,265 +693,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris-CARLA-3D: A Real and Synthetic Outdoor Point Cloud Dataset for Challenging Tasks in 3D Mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Point Cloud Registration with Multi-Scale Architecture and Unsupervised transfer learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Horache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13224713⟩</w:t>
+              <w:t xml:space="preserve"> 2021 International Conference on 3D Vision (3DV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DV53792.2021.00142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445098v1</w:t>
+                <w:t xml:space="preserve">hal-03203390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Point Cloud Registration with Multi-Scale Architecture and Unsupervised transfer learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paris-CARLA-3D: A Real and Synthetic Outdoor Point Cloud Dataset for Challenging Tasks in 3D Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Richa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Horache</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beatriz Marcotegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2021 International Conference on 3D Vision (3DV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (22), pp.4713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/3DV53792.2021.00142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs13224713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203390v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHREC 2020 Track: 3D Point Cloud Semantic Segmentation for Street Scenes</w:t>
               </w:r>
@@ -989,51 +989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas Boom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duque-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 93, pp.13-24. </w:t>
@@ -3106,51 +3106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On power Jaccard losses for semantic segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duque-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3212,887 +3212,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KPConv: Flexible and Deformable Convolution for Point Clouds</w:t>
+                <w:t xml:space="preserve">A graph-based color lines model for image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles R. Qi</w:t>
+                <w:t xml:space="preserve">D Duque-Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Marcotegui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE International Conference on Computer Vision (ICCV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Trento, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30645-8_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310026v1</w:t>
+                <w:t xml:space="preserve">hal-02182477v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A graph-based color lines model for image analysis</w:t>
+                <w:t xml:space="preserve">KPConv: Flexible and Deformable Convolution for Point Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Duque-Arias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+                <w:t xml:space="preserve">Hugues Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles R. Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Marcotegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The IEEE International Conference on Computer Vision (ICCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Séoul, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182477v2</w:t>
+                <w:t xml:space="preserve">hal-02310026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raw point cloud deferred shading through screen space pyramidal operators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Bouchiba</w:t>
+                <w:t xml:space="preserve">Classification of Point Cloud for Road Scene Understanding with Multiscale Voxel Deep Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Goulette</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Eurographics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">10th workshop on Planning, Perceptionand Navigation for Intelligent Vehicules PPNIV'2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959578v1</w:t>
+                <w:t xml:space="preserve">hal-01763469v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Point Cloud for Road Scene Understanding with Multiscale Voxel Deep Network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IMLS-SLAM: scan-to-model matching based on 3D data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th workshop on Planning, Perceptionand Navigation for Intelligent Vehicules PPNIV'2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">ICRA - International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763469v2</w:t>
+                <w:t xml:space="preserve">hal-01959570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMLS-SLAM: scan-to-model matching based on 3D data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Descripteurs sphériques multi-échelles pour la classification sémantique de nuages de points 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Marcotegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA - International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">Conférence Française de Photogrammétrie et Télédétection (CFPT) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959570v1</w:t>
+                <w:t xml:space="preserve">hal-01852565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descripteurs sphériques multi-échelles pour la classification sémantique de nuages de points 3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Semantic Classification of 3D Point Clouds with Multiscale Spherical Neighborhoods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Marcotegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Française de Photogrammétrie et Télédétection (CFPT) 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 International Conference on 3D Vision (3DV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Verone, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DV.2018.00052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852565v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Classification of 3D Point Clouds with Multiscale Spherical Neighborhoods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Thomas</w:t>
+                <w:t xml:space="preserve">Paris-Lille-3D: A Point Cloud Dataset for Urban Scene Segmentation and Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on 3D Vision (3DV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CVPR Workshop on Real-World Challenges and New Benchmarks for Deep Learning in Robotic Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Salt Lake City, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/3DV.2018.00052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01985640v1</w:t>
+                <w:t xml:space="preserve">hal-01959556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris-Lille-3D: A Point Cloud Dataset for Urban Scene Segmentation and Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Roynard</w:t>
+                <w:t xml:space="preserve">Raw point cloud deferred shading through screen space pyramidal operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouchiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Goulette</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR Workshop on Real-World Challenges and New Benchmarks for Deep Learning in Robotic Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">39th Eurographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959556v1</w:t>
+                <w:t xml:space="preserve">hal-01959578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality and efficient direct rendering of massive real-world point clouds</w:t>
               </w:r>
@@ -4288,437 +4288,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEGMENTATION ET CLASSIFICATION ROBUSTE POUR LA DÉTECTION DE CHANGEMENTS DANS LES NUAGES DE POINTS URBAINS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Roynard</w:t>
+                <w:t xml:space="preserve">Du nuage de points au maillage volumique anisotrope pour la simulation en mécanique des fluides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouchiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupez Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « PHOTOGRAMMÉTRIE NUMÉRIQUE ET PERCEPTION 3D, LES NOUVELLESCONQUÊTES »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Photogrammétrie et Télédétection, Mar 2016, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520079v1</w:t>
+                <w:t xml:space="preserve">hal-01520070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POINT CLOUD REFINEMENT WITH A TARGET-FREE INTRINSIC CALIBRATION OF A MOBILE MULTI-BEAM LIDAR SYSTEM</w:t>
+                <w:t xml:space="preserve">Amélioration de la qualité d'un nuage de points 3D d'un MLS (Mobile Laser Scanning) par ajustement de la calibration du LIDAR multi-fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Nouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Goulette</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ISPRS congress 2016 International Society for Photogrammetry and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Colloque « PHOTOGRAMMÉTRIE NUMÉRIQUE ET PERCEPTION 3D, LES NOUVELLESCONQUÊTES » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Photogrammétrie et Télédétection, Mar 2016, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374068v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du nuage de points au maillage volumique anisotrope pour la simulation en mécanique des fluides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Bouchiba</w:t>
+                <w:t xml:space="preserve">POINT CLOUD REFINEMENT WITH A TARGET-FREE INTRINSIC CALIBRATION OF A MOBILE MULTI-BEAM LIDAR SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Nouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve"> ISPRS congress 2016 International Society for Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520070v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la qualité d'un nuage de points 3D d'un MLS (Mobile Laser Scanning) par ajustement de la calibration du LIDAR multi-fibres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssem Nouira</w:t>
+                <w:t xml:space="preserve">SEGMENTATION ET CLASSIFICATION ROBUSTE POUR LA DÉTECTION DE CHANGEMENTS DANS LES NUAGES DE POINTS URBAINS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « PHOTOGRAMMÉTRIE NUMÉRIQUE ET PERCEPTION 3D, LES NOUVELLESCONQUÊTES » </w:t>
+              <w:t xml:space="preserve">Colloque « PHOTOGRAMMÉTRIE NUMÉRIQUE ET PERCEPTION 3D, LES NOUVELLESCONQUÊTES »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Photogrammétrie et Télédétection, Mar 2016, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520074v1</w:t>
+                <w:t xml:space="preserve">hal-01520079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TARGET-FREE EXTRINSIC CALIBRATION OF A MOBILE MULTI-BEAM LIDAR SYSTEM</w:t>
               </w:r>
@@ -4802,446 +4802,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendu de routes et perception sémantique de marquages au sol à partir de données laser 4D (3D+intensité)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniela Craciun</w:t>
+                <w:t xml:space="preserve">Visualisation Temps Réel de Nuages de Points 3D Structurés Linéairement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouchiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Analyse conjointe des images RGB-Depth »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR ISIS, Feb 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de l’Association Française d’Informatique Graphique (AFIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIG, Oct 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259319v1</w:t>
+                <w:t xml:space="preserve">hal-01259307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation Temps Réel de Nuages de Points 3D Structurés Linéairement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Goulette</w:t>
+                <w:t xml:space="preserve">Paris-rue-Madame database: a 3D mobile laser scanner dataset for benchmarking urban detection, segmentation and classification methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Marcotegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Association Française d’Informatique Graphique (AFIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIG, Oct 2014, Reims, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Pattern Recognition, Applications and Methods ICPRAM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259307v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris-rue-Madame database: a 3D mobile laser scanner dataset for benchmarking urban detection, segmentation and classification methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Goulette</w:t>
+                <w:t xml:space="preserve">Experimental Implementation of an Invariant Extended Kalman Filter-based Scan Matching SLAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Barczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Bonnabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Pattern Recognition, Applications and Methods ICPRAM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Angers, France</w:t>
+              <w:t xml:space="preserve">American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Portland, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00963812v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Implementation of an Invariant Extended Kalman Filter-based Scan Matching SLAM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvère Bonnabel</w:t>
+                <w:t xml:space="preserve">Rendu de routes et perception sémantique de marquages au sol à partir de données laser 4D (3D+intensité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Craciun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference (ACC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Portland, Oregon, United States</w:t>
+              <w:t xml:space="preserve">Journée « Analyse conjointe des images RGB-Depth »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR ISIS, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259294v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Road Environment Modeling Applied to Visibility Mapping: an Experimental Comparison</w:t>
               </w:r>
@@ -5955,122 +5955,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre d’une plateforme expérimentale mobile de relevé laser pour le calcul de distance de visibilité</w:t>
+                <w:t xml:space="preserve">Relevés laser mobiles de parcours routiers pour la mesure de visibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Senpauroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence PRAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de fin de projet DIVAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259359v1</w:t>
+                <w:t xml:space="preserve">hal-01259360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POINT CLOUD NON LOCAL DENOISING USING LOCAL SURFACE DESCRIPTOR SIMILARITY</w:t>
               </w:r>
@@ -6132,122 +6132,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevés laser mobiles de parcours routiers pour la mesure de visibilité</w:t>
+                <w:t xml:space="preserve">Mise en œuvre d’une plateforme expérimentale mobile de relevé laser pour le calcul de distance de visibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Senpauroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de fin de projet DIVAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence PRAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259360v1</w:t>
+                <w:t xml:space="preserve">hal-01259359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colorisation et texturation d’environnements urbains par système mobile avec scanner laser et caméra</w:t>
               </w:r>
@@ -6703,51 +6703,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Scanning of Celtic Coins and Deep Learning to Identify Monetary Dies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Horache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7223,51 +7223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Clustering Of Celtic Coins Based On 3d Point Cloud Pattern Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Horache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7725,51 +7725,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="129F9CE3"/>
+    <w:nsid w:val="45ABE430"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7956,51 +7956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-emmanuel.deschaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6696-9354" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152116885" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383733v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sanchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Deschaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goulette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3543302" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849850v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soum-Fontez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Goulette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3393209" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Richa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalmasso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14246262" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359796v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Horache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gruel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lejars" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20211410" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445098v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marcotegui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13224713" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03203390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Horache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV53792.2021.00142" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ku" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco C Veltkamp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Boom" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duque-Arias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.09.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983194v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouchiba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Santoso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rocha-Da-Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpx.2020.100069" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01695873v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roynard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364918767506" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chehata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Craciun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01695870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Nouira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12198" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barczyk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Bonnabel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2413933" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01264893v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Browning" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Prasser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rander" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364912460288" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259355v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abou Haidar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chariot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Darouich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Joly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11246557" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383754v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11247260" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849946v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Blanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paljic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00183" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383742v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Elnecave Xavier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Viozelange" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine P&#233;triaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11128659" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382871v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Petriaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10160539" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445114v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dellenbach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jacquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9811849" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Serna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Qi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182477v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duque-Arias" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30645-8_17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959578v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763469v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959570v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852565v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gall" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985640v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2018.00052" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959556v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519917v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Groscot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01692177v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01520079v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374068v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01520070v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coupez Thierry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01520074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255774v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nouira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Goulette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W5-97-2015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259319v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Roussel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259307v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963812v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259294v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259342v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tarel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852783v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097388v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259361v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Senpauroca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259363v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259369v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097361v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259359v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259360v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259377v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097425v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04799429v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01959576v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05401193v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lejars" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.WSA-EB.5.145083" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256855v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383713v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383789v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445117v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559952v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961605v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00580384v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ENMP0041" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03916523v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-emmanuel.deschaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6696-9354" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152116885" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383733v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sanchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Deschaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goulette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3543302" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849850v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soum-Fontez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Goulette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3393209" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Richa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalmasso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14246262" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359796v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Horache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gruel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lejars" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20211410" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03203390v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Horache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV53792.2021.00142" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duque" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marcotegui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13224713" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ku" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco C Veltkamp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Boom" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duque-Arias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.09.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983194v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouchiba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Santoso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rocha-Da-Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpx.2020.100069" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01695873v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roynard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364918767506" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chehata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Craciun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01695870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Nouira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12198" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barczyk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Bonnabel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2413933" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01264893v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Browning" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Prasser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rander" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364912460288" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259355v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abou Haidar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chariot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Darouich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Joly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11246557" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383754v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11247260" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849946v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Blanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paljic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00183" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383742v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Elnecave Xavier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Viozelange" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine P&#233;triaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11128659" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382871v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Petriaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10160539" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445114v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dellenbach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jacquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9811849" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Serna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182477v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duque-Arias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30645-8_17" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thomas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Qi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763469v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959570v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852565v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gall" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985640v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2018.00052" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519917v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Groscot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01692177v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01520070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coupez Thierry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01520074v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374068v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01520079v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255774v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nouira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Goulette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W5-97-2015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259307v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963812v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259294v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259319v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Roussel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259342v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tarel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852783v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097388v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259361v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Senpauroca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259363v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259369v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097361v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259360v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259359v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259377v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097425v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04799429v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01959576v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05401193v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lejars" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.WSA-EB.5.145083" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256855v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383713v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383789v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445117v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559952v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961605v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00580384v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ENMP0041" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03916523v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>