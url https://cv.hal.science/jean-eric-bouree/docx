--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03630750v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Photo-Induced Phase Segregation and Origin of Long Carrier Lifetime in Mixed-Halide Perovskite Films</w:t>
+                <w:t xml:space="preserve">Electron irradiation induced aging effects on radiative recombination properties of quadruple cation organic-inorganic perovskite layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subodh K Gautam</w:t>
+                <w:t xml:space="preserve">Pierfrancesco Aversa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minjin Kim</w:t>
+                <w:t xml:space="preserve">Senol Öz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas R Miquita</w:t>
+                <w:t xml:space="preserve">Eunhwan Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Eric Bourée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Geffroy</w:t>
+                <w:t xml:space="preserve">Olivier Plantevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202002622⟩</w:t>
+              <w:t xml:space="preserve">Emergent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.133-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42247-020-00096-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373162v1</w:t>
+                <w:t xml:space="preserve">cea-02561816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron irradiation induced aging effects on radiative recombination properties of quadruple cation organic-inorganic perovskite layers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reversible Photo-Induced Phase Segregation and Origin of Long Carrier Lifetime in Mixed-Halide Perovskite Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senol Öz</w:t>
+                <w:t xml:space="preserve">Subodh K Gautam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eunhwan Jung</w:t>
+                <w:t xml:space="preserve">Minjin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Plantevin</w:t>
+                <w:t xml:space="preserve">Douglas R Miquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cavani</w:t>
+                <w:t xml:space="preserve">Jean-Eric Bourée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3, pp.133-160. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (28), pp.2002622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42247-020-00096-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202002622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02561816v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Halide Ion Migration on the Electrical Properties of Methylammonium Lead Tri-Iodide Perovskite Solar Cells</w:t>
               </w:r>
@@ -560,51 +560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tondelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Bourée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123, pp.17728-17734. </w:t>
@@ -904,51 +904,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of low energy argon plasma treatment on the moisture barrier performance of hot wire-CVD grown SiN x multilayers Influence of low energy argon plasma treatment on the moisture barrier performance of hot wire-CVD grown SiN x multilayers</w:t>
+                <w:t xml:space="preserve">Flexible organic–inorganic hybrid layer encapsulation for organic opto-electronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subimal Majee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fátima Cerqueira</w:t>
@@ -983,82 +983,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bonnassieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jpn. J. Appl. Phys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53, pp.05FM05. </w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.27 - 32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7567/JJAP.53.05FM05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2014.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228629v1</w:t>
+                <w:t xml:space="preserve">cea-01758732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface effects on the moisture barrier properties of SiN x /PMMA/SiN x hybrid structure</w:t>
               </w:r>
@@ -1083,51 +1083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bonnassieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Bourée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 254, pp.429-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1167,295 +1167,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible organic–inorganic hybrid layer encapsulation for organic opto-electronic devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Subimal Majee</w:t>
+                <w:t xml:space="preserve">Permeation barrier performance of Hot Wire-CVD grown silicon-nitride films treated by argon plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Majee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fátima Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yvan Bonnassieux</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Tondelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Vanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2014.11.015⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 575, pp.72-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2014.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01758732v1</w:t>
+                <w:t xml:space="preserve">hal-01228635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeation barrier performance of Hot Wire-CVD grown silicon-nitride films treated by argon plasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Majee</w:t>
+                <w:t xml:space="preserve">Influence of low energy argon plasma treatment on the moisture barrier performance of hot wire-CVD grown SiN x multilayers Influence of low energy argon plasma treatment on the moisture barrier performance of hot wire-CVD grown SiN x multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subimal Majee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fátima Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B Geffroy</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tondelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bonnassieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 575, pp.72-75. </w:t>
+              <w:t xml:space="preserve">Jpn. J. Appl. Phys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.05FM05. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2014.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7567/JJAP.53.05FM05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228635v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas phase and surface kinetics in plasma and hot filament-enhanced catalytic chemical vapor deposition of carbon nanostructures</w:t>
               </w:r>
@@ -2496,51 +2496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.Y. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Bourée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 299-302, pp.215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3872,51 +3872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'aimantation sur l'orthoferrite d'holmium HoFeO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Bourée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4025,77 +4025,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible nature of photo-induced phase segregation and origin of long carrier lifetime in triple cation mixed halide perovskite films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subodh K. Gautam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minjin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas R. Miquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Bourée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4150,51 +4150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dominant positron capture and annihilation at vacancies in MAPbI$_3$ and CsMAFAPb(I$_x$Br$_{1-x}$)$_3$ layers on PEDOT-PPS/ITO/glass substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aversa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minjin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4814,51 +4814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tondelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Bourée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées Pérovskites Hybrides (JPH2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Rennes, France</w:t>
@@ -5388,506 +5388,506 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of internal circuit change of perovskite solar cell according to ageing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effects of ageing time on ion distributions in perovskite solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tondelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minjin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Bourée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bonnassieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPH 2021 - 6èmes Journées Pérovskites Halogénées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Palaiseau, France. </w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Dourdan, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03185883v1</w:t>
+                <w:t xml:space="preserve">cea-03123518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ageing time on ion distributions in perovskite solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ageing mechanism of triple cation perovskite solar cells based on GD-OES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minjin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Dally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tondelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Bourée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Dourdan, France. , 2021</w:t>
+              <w:t xml:space="preserve">JNPV 2021 - Journées nationales du PhotoVoltaïque 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Dourdan, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03123518v1</w:t>
+                <w:t xml:space="preserve">cea-03456355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing mechanism of triple cation perovskite solar cells based on GD-OES</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
+                <w:t xml:space="preserve">Utility of Scanning Transmission X-ray Microscopy to Investigate Chemical Composition in Perovskite Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haeyon Jun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tondelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Bourée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sufal Swaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2021 - Journées nationales du PhotoVoltaïque 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Dourdan, France. </w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Dourdan, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03456355v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03123519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utility of Scanning Transmission X-ray Microscopy to Investigate Chemical Composition in Perovskite Thin Films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Tondelier</w:t>
+                <w:t xml:space="preserve">Observation of internal circuit change of perovskite solar cell according to ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minjin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Bourée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bonnassieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geffroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Dourdan, France. , 2021</w:t>
+              <w:t xml:space="preserve">JPH 2021 - 6èmes Journées Pérovskites Halogénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Palaiseau, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03123519v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03185883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId185"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6042,51 +6042,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03630750v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeyeon Jun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Ryung Lee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schulz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08256-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh K Gautam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjin Kim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R Miquita" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Bour&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202002622" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02561816v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierfrancesco Aversa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senol &#214;z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunhwan Jung" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantevin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-020-00096-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02183126v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejae Lee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gaiaschi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04662" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01510777v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marronnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeryung Lee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.7b00150" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245106v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Alpuim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Majee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Cerqueira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tondelier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Geffroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.09.048" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228629v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subimal Majee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F&#225;tima Cerqueira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.53.05FM05" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228637v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.06.059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3TC263C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01758732v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2014.11.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vanel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.10.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794994v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Normand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gulas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Veis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Eric Bour&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.01.079" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyoung Kim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Hoon Lim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Guilley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.06.089" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350802v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Filonovich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alpuim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rebouta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bour&#233;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrebegnan Moussa Soro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicher Haj Ibrahim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelene Botha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bouree" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bulkin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dr&#233;villon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541131v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dohyung Kim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pribat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Eric Bouree" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Minoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JNONCRYSOL.2006.01.065" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541129v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.07.162" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914160v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daineka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kouznetsov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914155v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458760v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Garcia-Caurel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chisato Niikura" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Kim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Drevillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heitz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Drevillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clerc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000511v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Etemadi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245597v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perraki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Revel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01987002207068700" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C76AAB49E719BC8E489C44FFEE8E4E87A1E41BCD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00224694v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maurice" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laval" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouree" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1985443" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF35144BDF23C5C6243EEA4DBE579E56DC4BEFAA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00223123v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1983537" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9A2269599E624E81C23FC5A2F165A962F8A32D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244722v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Therez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01980001502024500" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5531225C8B12458ED19532EFCDAA98D42BDC3B73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244675v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gave" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019790014010087500" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5CDDB14DE8547B9CFD7079793B34EDBDE1CC675/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244210v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Bour&#233;e" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01977001204055900" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6C82BF8BC2E97FB0C472CECCD9FE062F3EE8184/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00208319v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bidaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hammann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01975003609080300" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EAC11180371E6932F135AA15C9ACA49EED75118/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00208264v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01975003605039100" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0BD8271C29ABC6FC28162944356C5D2DA0EBEE3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00213984v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Allain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wajnflasz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecomte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19711163" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/740F1020E3EB3B0C5517192BE41EFBB0D42B550E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458372v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Allain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wajnflasz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lecomte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03185858v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh K. Gautam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R. Miquita" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03185871v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aversa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#233;ger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tondelier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339627v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340036v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340911v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pellereau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fregnaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dindault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340988v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346356v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322309v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914161v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007066v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003198v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03185883v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03123518v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03456355v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Dally" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03123519v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeyon Jun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufal Swaraj" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03630750v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeyeon Jun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Ryung Lee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schulz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08256-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02561816v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierfrancesco Aversa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senol &#214;z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunhwan Jung" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-020-00096-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373162v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh K Gautam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjin Kim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R Miquita" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Bour&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202002622" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02183126v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejae Lee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gaiaschi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04662" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01510777v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marronnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeryung Lee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.7b00150" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245106v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Alpuim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Majee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Cerqueira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tondelier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Geffroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.09.048" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01758732v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subimal Majee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F&#225;tima Cerqueira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2014.11.015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228637v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.06.059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3TC263C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228635v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vanel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.10.009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228629v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.53.05FM05" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794994v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Normand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gulas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Veis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Eric Bour&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.01.079" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyoung Kim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Hoon Lim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Guilley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.06.089" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350802v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Filonovich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alpuim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rebouta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bour&#233;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrebegnan Moussa Soro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicher Haj Ibrahim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelene Botha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bouree" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bulkin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dr&#233;villon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541131v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dohyung Kim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pribat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Eric Bouree" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Minoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JNONCRYSOL.2006.01.065" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541129v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.07.162" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914160v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daineka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kouznetsov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914155v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458760v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Garcia-Caurel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chisato Niikura" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Kim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Drevillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heitz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Drevillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clerc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000511v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Etemadi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245597v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perraki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Revel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01987002207068700" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C76AAB49E719BC8E489C44FFEE8E4E87A1E41BCD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00224694v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maurice" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laval" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouree" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1985443" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF35144BDF23C5C6243EEA4DBE579E56DC4BEFAA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00223123v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1983537" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9A2269599E624E81C23FC5A2F165A962F8A32D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244722v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Therez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01980001502024500" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5531225C8B12458ED19532EFCDAA98D42BDC3B73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244675v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gave" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019790014010087500" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5CDDB14DE8547B9CFD7079793B34EDBDE1CC675/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244210v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Bour&#233;e" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01977001204055900" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6C82BF8BC2E97FB0C472CECCD9FE062F3EE8184/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00208319v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bidaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hammann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01975003609080300" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EAC11180371E6932F135AA15C9ACA49EED75118/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00208264v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01975003605039100" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0BD8271C29ABC6FC28162944356C5D2DA0EBEE3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00213984v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Allain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wajnflasz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecomte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19711163" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/740F1020E3EB3B0C5517192BE41EFBB0D42B550E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458372v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Allain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wajnflasz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lecomte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03185858v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh K. Gautam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R. Miquita" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03185871v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aversa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#233;ger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tondelier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339627v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340036v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340911v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pellereau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fregnaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dindault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340988v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346356v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322309v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914161v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007066v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003198v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03123518v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03456355v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Dally" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03123519v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeyon Jun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufal Swaraj" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03185883v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>