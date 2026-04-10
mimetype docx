--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -334,51 +334,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, NS 4, pp.235-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/revue-novae.2025.9706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
@@ -791,399 +791,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR/Cas9-mediated fine-tuning of miRNA expression in tetraploid potato</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tjaša Mahkovec Povalej</w:t>
+                <w:t xml:space="preserve">Développement d'une core collection pomme de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hr/uhac147⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.84-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805266v1</w:t>
+                <w:t xml:space="preserve">hal-04181808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une core collection pomme de terre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryoconservation d’apex de Solanum tuberosum et espèces apparentées par la technique de vitrification en gouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art10⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.73-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181808v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryoconservation d’apex de Solanum tuberosum et espèces apparentées par la technique de vitrification en gouttes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CRISPR/Cas9-mediated fine-tuning of miRNA expression in tetraploid potato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjaša Lukan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Križnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Souchet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tjaša Mahkovec Povalej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.73-83. </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhac147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181718v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prime Editing in the model plant Physcomitrium patens and its potential in the tetraploid potato</w:t>
               </w:r>
@@ -1561,554 +1561,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop plants with improved culture and quality traits for food, feed and other uses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t>
+                <w:t xml:space="preserve">Transgene-Free Genome Editing in Tomato and Potato Plants Using Agrobacterium-Mediated Delivery of a CRISPR/Cas9 Cytidine Base Editor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouchka Guyon-Debast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transgenic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11248-019-00135-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20020402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563918v1</w:t>
+                <w:t xml:space="preserve">hal-02628093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgene-Free Genome Editing in Tomato and Potato Plants Using Agrobacterium-Mediated Delivery of a CRISPR/Cas9 Cytidine Base Editor</w:t>
+                <w:t xml:space="preserve">The Solanum tuberosum GBSSI gene: a target for assessing gene and base editing in tetraploid potato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anouchka Guyon-Debast</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sevestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20020402⟩</w:t>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (9), pp.1065-1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00299-019-02426-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628093v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Solanum tuberosum GBSSI gene: a target for assessing gene and base editing in tetraploid potato</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Sevestre</w:t>
+                <w:t xml:space="preserve">Lutte contre le mildiou : allier le biocontrôle à d'autres méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Menil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Merrer</w:t>
+                <w:t xml:space="preserve">Rolland Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 721, pp.21-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409488v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte contre le mildiou : allier le biocontrôle à d'autres méthodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crop plants with improved culture and quality traits for food, feed and other uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Menil</w:t>
+                <w:t xml:space="preserve">Philippe Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolland Pellé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Gaucher</w:t>
+                <w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transgenic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (S2), pp.65-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11248-019-00135-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03297187v1</w:t>
+                <w:t xml:space="preserve">hal-02563918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inra, l'impact des recherches</w:t>
               </w:r>
@@ -2265,693 +2265,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Potato Cultivar (Solanum tuberosum L.) Core Collection, a Valuable Tool to Prospect Genetic Variation for Novel Traits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des géniteurs Inra : valorisation de la résistance génétique aux bioagresseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
+                <w:t xml:space="preserve">D. Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Berard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Chatot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potato Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Potato Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.48-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535204v1</w:t>
+                <w:t xml:space="preserve">hal-01604669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Vitro Evaluation of Resistance to Late Blight (Phytophthora infestans Mont. De Bary.) in Solanum Accessions Native to Chile, by Inoculation of Detached Leaflets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivette Acuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Brabant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (3), pp.581-589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/ajps.2016.73051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des géniteurs Inra : valorisation de la résistance génétique aux bioagresseurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a Potato Cultivar (Solanum tuberosum L.) Core Collection, a Valuable Tool to Prospect Genetic Variation for Novel Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bourget</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potato Planet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Potato Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59 (4), pp.329-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11540-016-9332-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604669v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertes alimentaires dans les filières fruits, légumes et pomme de terre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Plénet</w:t>
+                <w:t xml:space="preserve">La lutte génétique contre le mildiou et les nématodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Carlin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Dosba</w:t>
+                <w:t xml:space="preserve">Sylvie Marhadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Esnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 680, pp.24-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462726v1</w:t>
+                <w:t xml:space="preserve">hal-01603508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lutte génétique contre le mildiou et les nématodes</w:t>
+                <w:t xml:space="preserve">La biodiversité au service de la production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Esnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 680, pp.24-29</w:t>
+              <w:t xml:space="preserve">Plants de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49, pp.22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603508v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biodiversité au service de la production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pertes alimentaires dans les filières fruits, légumes et pomme de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jeannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Dosba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants de Bretagne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (48), pp.59-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.4622706360085347E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607695v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity analysis of a potato (Solanum tuberosum L.) collection including Chiloé Island landraces and a large panel of worldwide cultivars</w:t>
               </w:r>
@@ -3065,316 +3065,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Archidémio : surface foliaire et mildiou étroitement liés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roland Pellé</w:t>
+                <w:t xml:space="preserve">Quelques exemples d’intérêts et de limites de la sélection assistée par marqueurs chez la pomme de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Andrivon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Gaucher</w:t>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.111-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/8a3r-m431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643183v1</w:t>
+                <w:t xml:space="preserve">hal-01208610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques exemples d’intérêts et de limites de la sélection assistée par marqueurs chez la pomme de terre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Danan</w:t>
+                <w:t xml:space="preserve">Projet Archidémio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 590, pp.38-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208610v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disease Progress Curve Parameters Help to Characterise the Types of Resistance to Late Blight Segregating in Cultivated Potato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3470,454 +3470,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Archidémio</w:t>
+                <w:t xml:space="preserve">Projet Archidémio : surface foliaire et mildiou étroitement liés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 590, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208700v1</w:t>
+                <w:t xml:space="preserve">hal-02643183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of yield losses caused by potato late blight on eight cultivars with different levels of resistance to phytophthora infestans</w:t>
+                <w:t xml:space="preserve">Quelle architecture des couverts végétaux pour mieux résister aux épidémies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toky Rakotonindraina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roland Pellé</w:t>
+                <w:t xml:space="preserve">Dorothée Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Faivre</w:t>
+                <w:t xml:space="preserve">Bernard Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Chatot</w:t>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Potato Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.68-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208661v1</w:t>
+                <w:t xml:space="preserve">hal-01601832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle architecture des couverts végétaux pour mieux résister aux épidémies ?</w:t>
+                <w:t xml:space="preserve">Modeling of yield losses caused by potato late blight on eight cultivars with different levels of resistance to phytophthora infestans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Bourget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Andrivon</w:t>
+                <w:t xml:space="preserve">Toky Rakotonindraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Tivoli</w:t>
+                <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Baranger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudine Pasco</w:t>
+                <w:t xml:space="preserve">Catherine Chatot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potato Planet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 96 (7), pp.935 - 942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-09-11-0752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601832v1</w:t>
+                <w:t xml:space="preserve">hal-01208661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Course poursuite entre gènes de résistance et mildiou.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir Céréales Grandes Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 244, pp.40-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3955,51 +3955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des cultures fruitières et légumières à hautes performances environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jeannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dosba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4072,77 +4072,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour mieux quantifier l’inoculum primaire de mildiou. Traquer les repousses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toky Rakotonindraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chatot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4187,444 +4187,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réchauffement climatique : Evolution de la recherche : le point de vue d'un généticien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marker-assisted breeding for disease resistance in potato.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Trognitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rubio-Covarruvias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Potato Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (3), pp.245-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11540-009-9132-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657526v1</w:t>
+                <w:t xml:space="preserve">hal-02659139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marker-assisted breeding for disease resistance in potato.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Carrasco</w:t>
+                <w:t xml:space="preserve">Major-effect QTLs for stem and foliage resistance to late blight in the wild potato relatives Solanum sparsipilum and S. spegazzinii are mapped to chromosome X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Rubio-Covarruvias</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Denis Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potato Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11540-009-9132-7⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 119 (4), pp.705-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-009-1081-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02659139v1</w:t>
+                <w:t xml:space="preserve">hal-02661699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major-effect QTLs for stem and foliage resistance to late blight in the wild potato relatives Solanum sparsipilum and S. spegazzinii are mapped to chromosome X</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réchauffement climatique : Evolution de la recherche : le point de vue d'un généticien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 563, pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02661699v1</w:t>
+                <w:t xml:space="preserve">hal-02657526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre les nématodes à kyste de la pomme de terre Globodera rostochiensis et Globodera pallida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4915,321 +4915,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro bulb development in shallot (Allium cepa L. Aggregatum Group): effects of anti-gibberellins, sucrose and light</w:t>
+                <w:t xml:space="preserve">Introduction and expression of a deregulated tobacco nitrate reductase gene in potato lead to highly reduced nitrate levels in transgenic tubers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Le Guen-Le Saos</w:t>
+                <w:t xml:space="preserve">Samia Djennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hourmant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+                <w:t xml:space="preserve">Isabelle I. Quillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transgenic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 11, pp.175-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681964v1</w:t>
+                <w:t xml:space="preserve">hal-02674808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction and expression of a deregulated tobacco nitrate reductase gene in potato lead to highly reduced nitrate levels in transgenic tubers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samia Djennane</w:t>
+                <w:t xml:space="preserve">In vitro bulb development in shallot (Allium cepa L. Aggregatum Group): effects of anti-gibberellins, sucrose and light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Guen-Le Saos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hourmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Chupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transgenic Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 89, pp.419-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcf063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674808v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glasshouse behaviour of eight trangenic potato clones with a modified nitrate reductase espression under two fertilization regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Djennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 53 (371), pp.1037-1045</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5375,51 +5375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of gelling agents on in vitro regeneration and kanamycin efficiency as a selective agent in plant transformation procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cohat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5559,243 +5559,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelioration genetique du chataignier. Mise au point de tests d'evaluation du comportement vis-a-vis de la maladie de l'encre</w:t>
+                <w:t xml:space="preserve">Anther culture of kale (Brassica oleracea L. convar. acephala (DC.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Salesses</w:t>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ronco</w:t>
+                <w:t xml:space="preserve">M.P. Fuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chapa</w:t>
+                <w:t xml:space="preserve">A. Schlesser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arboriculture Fruitière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 458, pp.23-31</w:t>
+              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 33 (3), pp.303-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02713495v1</w:t>
+                <w:t xml:space="preserve">hal-02713085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anther culture of kale (Brassica oleracea L. convar. acephala (DC.)</w:t>
+                <w:t xml:space="preserve">Amelioration genetique du chataignier. Mise au point de tests d'evaluation du comportement vis-a-vis de la maladie de l'encre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Kieffer</w:t>
+                <w:t xml:space="preserve">G. Salesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Fuller</w:t>
+                <w:t xml:space="preserve">L. Ronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Schlesser</w:t>
+                <w:t xml:space="preserve">J. Chapa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 33 (3), pp.303-313</w:t>
+              <w:t xml:space="preserve">Arboriculture Fruitière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 458, pp.23-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02713085v1</w:t>
+                <w:t xml:space="preserve">hal-02713495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtention d'embryons par culture d'anthères chez le chou-fleur et le brocoli et évaluation des potentialités du matériel obtenu pour la création variétale</w:t>
               </w:r>
@@ -5991,217 +5991,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02709792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of factors affecting anther culture of cauliflower (Brassica oleracea, var. botrytis)</w:t>
+                <w:t xml:space="preserve">Obtention d'embryons androgenetiques par culture in vitro de boutons floraux chez le brocoli (Brassica oleracea var. italica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Herve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 28, pp.289-296</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 314, pp.147-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02707405v1</w:t>
+                <w:t xml:space="preserve">hal-02707168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtention d'embryons androgenetiques par culture in vitro de boutons floraux chez le brocoli (Brassica oleracea var. italica)</w:t>
+                <w:t xml:space="preserve">A study of factors affecting anther culture of cauliflower (Brassica oleracea, var. botrytis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Herve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 314, pp.147-152</w:t>
+              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 28, pp.289-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02707168v1</w:t>
+                <w:t xml:space="preserve">hal-02707405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de caractères morphologiques et iso-enzymatiques sur des plantes issues de culture d'anthères chez le chou-fleur (Brassica oleracea var botrytis)</w:t>
               </w:r>
@@ -6492,191 +6492,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02716071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in chestnut micropropagation (Castanea sp.)</w:t>
+                <w:t xml:space="preserve">Effet du fructose sur la micropropagation du chataignier Castanea sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Salesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 227, pp.340-345</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 306 (5), pp.207-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02724974v1</w:t>
+                <w:t xml:space="preserve">hal-02716992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du fructose sur la micropropagation du chataignier Castanea sp.</w:t>
+                <w:t xml:space="preserve">Advances in chestnut micropropagation (Castanea sp.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Salesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 306 (5), pp.207-212</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 227, pp.340-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02716992v1</w:t>
+                <w:t xml:space="preserve">hal-02724974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6858,51 +6858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sevestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjaša Lukan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Nogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7159,51 +7159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faloya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7255,51 +7255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-breeding lines for the creation of potato varieties resistant to late blight and cyst nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7392,103 +7392,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche et maitrise des produits de biocontrôle dans un schéma de protection intégrée des cultures (projet MilPomBio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Menil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolland Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international Natural Products and biocontrôle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Perpignan, France</w:t>
@@ -7530,90 +7530,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENIUS project. Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Nogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
@@ -8039,51 +8039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des cultures fruitières et légumières à hautes performances environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jeannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dosba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8147,77 +8147,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of volunteer density under the influence of cropping practices: a contribution to the modelling of primary inoculum of Phytophthora infestans in potato crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toky Rakotonindraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chatot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8272,90 +8272,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycoalcaloid contents in a family from a cross between a diploid S. tuberosum and a diploid S. sparsipilum clone are under polygenic control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8406,90 +8406,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of late blight quantitative resistance in potato diversity: QTL meta-analysis including the novel resistance sources Solanum sparsipilum and Solanum spegazzinii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Veyrieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Congress on Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Quebec, Canada</w:t>
@@ -8531,77 +8531,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late blight quantitative resistance in potato diversity: QTL meta-analysis including the novel resistance sources Solanum sparsipilum and Solanum spegazzinii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Veyrieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8643,103 +8643,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of late blight quantitative resistance in potato diversity: QTL meta-analysis including the novel resistance sources Solanum sparsiplum and Solanum spegazzinii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Veyrieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Solanaceae Genome Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Cologne, Germany</w:t>
@@ -8768,51 +8768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major-effect late blight resistance QTLs in Solanum sparsipilum and Solanum spegazzinii map in resistance gene clusters of chromosomes VIII and X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8876,51 +8876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie haute résolution de QTL de résistance aux Phytophtora colinéaires entre le piment et la pomme de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9325,51 +9325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guinberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Salesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Colloque sur les recherches fruitieres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1988, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9407,51 +9407,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques aspects de la culture in vitro chez le chataignier (Castanea sp.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Salesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque sur les Recherches Fruitieres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1987, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9793,77 +9793,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jeannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dosba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIAG 2014 : Carrefours de l'Innovation Agronomique "Associations Végétales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France. 2015, Leviers pour réduire les pertes agricoles et alimentaires : comprendre, quantifier et analyser</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9901,51 +9901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Nogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10575,51 +10575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Helle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sevestre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2026.150329" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453618v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-novae.2025.9706" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920787v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dantec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.houu8356" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04615219v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leuenberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Kumar Sharma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mclean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pell&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1384401" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805266v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tja&#353;a Lukan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Kri&#382;nik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Coll" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tja&#353;a Mahkovec Povalej" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac147" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art10" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181718v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souchet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art09" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Perroud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon-Debast" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Kermarrec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111162" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235942" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142023v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21031024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-019-00135-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628093v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20020402" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409488v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Merrer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-019-02426-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Menil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Pell&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaucher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622928v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeannequin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/XASYCK" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535204v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-016-9332-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Solano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Acuna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Brabant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajps.2016.73051" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462726v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dosba" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622706360085347E12" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607695v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208695v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Perretant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Label-Richardson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1479262113000300" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643183v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208610v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Danan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8a3r-m431" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Abiven" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Aurousseau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubreuil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-013-9233-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-642XFZQS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208700v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208661v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Rakotonindraina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chatot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-11-0752" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601832v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bourget" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642361v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512048v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/m6da-zy06" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642141v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657526v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659139v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrasco" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Trognitz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Pawlak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rubio-Covarruvias" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-009-9132-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF630AA46B41A47265D236EC6D5087C9E222757B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661699v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Moal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1081-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C786E3EABE79F550BDFF9FC8C14E97565B2B4325/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rulliat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0217" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662884v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Conseil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tr&#233;horel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672634v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souchet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dantec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Elliss&#232;che" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681964v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Guen-Le Saos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hourmant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcf063" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674808v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Quillere" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Meyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chupeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672405v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697257v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hugon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Nard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698115v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713495v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salesses" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ronco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chapa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713085v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Fuller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schlesser" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885576v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Yang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Le Jeune" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Herv&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709792v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Jeune" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herve" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707405v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707168v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885413v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boucault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Margale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715265v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boucault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Margale" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716071v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724974v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716992v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181932v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ravet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lairy-Joly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-0600-8_18" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176077v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1609-3_16" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196759v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Savajol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-V Tatry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602982v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faloya" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799028v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Bap" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asirpa (analyse Socio&#8208;&#233;conomique Des Impacts de La Recherche Publique Agronomique)" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414809v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204208v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208790v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aveline" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ayral" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillieul" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Brisset" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920356v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Engelmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balsemin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barreneche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatelet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2831/10956" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189505v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coquin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Christin Brand-Daunay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512047v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746606v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pinchon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754859v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757474v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Veyrieras" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Signoret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751645v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ewert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757139v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752951v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757356v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mallard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841204v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769081v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774338v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Renaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783903v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guinberteau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781125v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090453v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gesret" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kermarrec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337456v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moutier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/infrastructure/00007" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269470v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743151v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Nogu&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283791v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitrat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balfourier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Daunay" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606997v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colleu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841722v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Christine Daunay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Helle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sevestre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2026.150329" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453618v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-novae.2025.9706" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920787v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dantec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.houu8356" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04615219v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leuenberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Kumar Sharma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mclean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pell&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1384401" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181808v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art10" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181718v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art09" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805266v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tja&#353;a Lukan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Kri&#382;nik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Coll" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tja&#353;a Mahkovec Povalej" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac147" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Perroud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon-Debast" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Kermarrec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111162" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235942" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142023v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21031024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20020402" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Merrer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-019-02426-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Menil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Pell&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaucher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563918v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-019-00135-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622928v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeannequin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/XASYCK" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604669v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourget" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584254v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Solano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Acuna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Brabant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajps.2016.73051" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535204v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-016-9332-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607695v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462726v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dosba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622706360085347E12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208695v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Perretant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Label-Richardson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1479262113000300" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208610v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Danan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8a3r-m431" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208700v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Abiven" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Aurousseau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubreuil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-013-9233-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-642XFZQS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643183v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601832v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bourget" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Rakotonindraina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chatot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-11-0752" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642361v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512048v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/m6da-zy06" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642141v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659139v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrasco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Trognitz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Pawlak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rubio-Covarruvias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-009-9132-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF630AA46B41A47265D236EC6D5087C9E222757B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Moal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1081-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C786E3EABE79F550BDFF9FC8C14E97565B2B4325/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657526v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rulliat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0217" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662884v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Conseil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tr&#233;horel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672634v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souchet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dantec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Elliss&#232;che" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674808v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Quillere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Meyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chupeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681964v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Guen-Le Saos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hourmant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcf063" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672405v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697257v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hugon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Nard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698115v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713085v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Fuller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schlesser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713495v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salesses" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ronco" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chapa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885576v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Yang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Le Jeune" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Herv&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709792v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Jeune" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herve" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707168v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707405v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885413v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boucault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Margale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715265v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boucault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Margale" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716071v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716992v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724974v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181932v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ravet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lairy-Joly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-0600-8_18" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176077v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1609-3_16" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196759v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Savajol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-V Tatry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602982v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faloya" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799028v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Bap" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asirpa (analyse Socio&#8208;&#233;conomique Des Impacts de La Recherche Publique Agronomique)" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414809v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204208v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208790v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aveline" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ayral" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillieul" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Brisset" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920356v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Engelmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balsemin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barreneche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatelet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2831/10956" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189505v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coquin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Christin Brand-Daunay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512047v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746606v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pinchon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754859v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757474v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Veyrieras" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Signoret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751645v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ewert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757139v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752951v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757356v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mallard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841204v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769081v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774338v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Renaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783903v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guinberteau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781125v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090453v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gesret" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kermarrec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337456v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moutier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/infrastructure/00007" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269470v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743151v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Nogu&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283791v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitrat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balfourier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Daunay" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606997v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colleu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841722v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Christine Daunay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>