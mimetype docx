--- v1 (2026-04-10)
+++ v2 (2026-05-10)
@@ -791,399 +791,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une core collection pomme de terre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Dantec</w:t>
+                <w:t xml:space="preserve">CRISPR/Cas9-mediated fine-tuning of miRNA expression in tetraploid potato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjaša Lukan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Križnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjaša Mahkovec Povalej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art10⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhac147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181808v1</w:t>
+                <w:t xml:space="preserve">hal-03805266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryoconservation d’apex de Solanum tuberosum et espèces apparentées par la technique de vitrification en gouttes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d'une core collection pomme de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.73-83. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art09⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.84-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181718v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR/Cas9-mediated fine-tuning of miRNA expression in tetraploid potato</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cryoconservation d’apex de Solanum tuberosum et espèces apparentées par la technique de vitrification en gouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tjaša Mahkovec Povalej</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, </w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.73-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hr/uhac147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805266v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prime Editing in the model plant Physcomitrium patens and its potential in the tetraploid potato</w:t>
               </w:r>
@@ -1561,554 +1561,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgene-Free Genome Editing in Tomato and Potato Plants Using Agrobacterium-Mediated Delivery of a CRISPR/Cas9 Cytidine Base Editor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anouchka Guyon-Debast</w:t>
+                <w:t xml:space="preserve">Crop plants with improved culture and quality traits for food, feed and other uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20020402⟩</w:t>
+              <w:t xml:space="preserve">Transgenic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (S2), pp.65-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11248-019-00135-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628093v1</w:t>
+                <w:t xml:space="preserve">hal-02563918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Solanum tuberosum GBSSI gene: a target for assessing gene and base editing in tetraploid potato</w:t>
+                <w:t xml:space="preserve">Transgene-Free Genome Editing in Tomato and Potato Plants Using Agrobacterium-Mediated Delivery of a CRISPR/Cas9 Cytidine Base Editor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Merrer</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouchka Guyon-Debast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20020402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00299-019-02426-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02409488v1</w:t>
+                <w:t xml:space="preserve">hal-02628093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte contre le mildiou : allier le biocontrôle à d'autres méthodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+                <w:t xml:space="preserve">The Solanum tuberosum GBSSI gene: a target for assessing gene and base editing in tetraploid potato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sevestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolland Pellé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Gaucher</w:t>
+                <w:t xml:space="preserve">Mathilde Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (9), pp.1065-1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00299-019-02426-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297187v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop plants with improved culture and quality traits for food, feed and other uses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lutte contre le mildiou : allier le biocontrôle à d'autres méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vergne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+                <w:t xml:space="preserve">Antoine Menil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t>
+                <w:t xml:space="preserve">Rolland Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transgenic Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 721, pp.21-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563918v1</w:t>
+                <w:t xml:space="preserve">hal-03297187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inra, l'impact des recherches</w:t>
               </w:r>
@@ -2265,693 +2265,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des géniteurs Inra : valorisation de la résistance génétique aux bioagresseurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a Potato Cultivar (Solanum tuberosum L.) Core Collection, a Valuable Tool to Prospect Genetic Variation for Novel Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bourget</w:t>
+                <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chatot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potato Planet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Potato Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59 (4), pp.329-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11540-016-9332-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604669v1</w:t>
+                <w:t xml:space="preserve">hal-01535204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Vitro Evaluation of Resistance to Late Blight (Phytophthora infestans Mont. De Bary.) in Solanum Accessions Native to Chile, by Inoculation of Detached Leaflets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivette Acuna</w:t>
+                <w:t xml:space="preserve">Impact des géniteurs Inra : valorisation de la résistance génétique aux bioagresseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Brabant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Plant Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Potato Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.48-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584254v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Potato Cultivar (Solanum tuberosum L.) Core Collection, a Valuable Tool to Prospect Genetic Variation for Novel Traits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-Vitro Evaluation of Resistance to Late Blight (Phytophthora infestans Mont. De Bary.) in Solanum Accessions Native to Chile, by Inoculation of Detached Leaflets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
+                <w:t xml:space="preserve">Jaime Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Berard</w:t>
+                <w:t xml:space="preserve">Ivette Acuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe P. Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potato Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 59 (4), pp.329-343. </w:t>
+              <w:t xml:space="preserve">American Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (3), pp.581-589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11540-016-9332-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/ajps.2016.73051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535204v1</w:t>
+                <w:t xml:space="preserve">hal-01584254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lutte génétique contre le mildiou et les nématodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pertes alimentaires dans les filières fruits, légumes et pomme de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jeannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Marhadour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Esnault</w:t>
+                <w:t xml:space="preserve">Francoise Dosba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (48), pp.59-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.4622706360085347E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603508v1</w:t>
+                <w:t xml:space="preserve">hal-01462726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biodiversité au service de la production</w:t>
+                <w:t xml:space="preserve">La lutte génétique contre le mildiou et les nématodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marhadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Esnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants de Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 49, pp.22-25</w:t>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 680, pp.24-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607695v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertes alimentaires dans les filières fruits, légumes et pomme de terre</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La biodiversité au service de la production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise Dosba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plants de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49, pp.22-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.4622706360085347E12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01462726v1</w:t>
+                <w:t xml:space="preserve">hal-01607695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity analysis of a potato (Solanum tuberosum L.) collection including Chiloé Island landraces and a large panel of worldwide cultivars</w:t>
               </w:r>
@@ -3065,859 +3065,859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques exemples d’intérêts et de limites de la sélection assistée par marqueurs chez la pomme de terre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Marhadour</w:t>
+                <w:t xml:space="preserve">Projet Archidémio : surface foliaire et mildiou étroitement liés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Caromel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarah Danan</w:t>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 590, pp.38-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208610v1</w:t>
+                <w:t xml:space="preserve">hal-02643183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Archidémio</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Gaucher</w:t>
+                <w:t xml:space="preserve">Quelques exemples d’intérêts et de limites de la sélection assistée par marqueurs chez la pomme de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marhadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.111-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/8a3r-m431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208700v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disease Progress Curve Parameters Help to Characterise the Types of Resistance to Late Blight Segregating in Cultivated Potato</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Marhadour</w:t>
+                <w:t xml:space="preserve">Projet Archidémio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Herve Dubreuil</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potato Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 590, pp.38-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208626v1</w:t>
+                <w:t xml:space="preserve">hal-01208700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Archidémio : surface foliaire et mildiou étroitement liés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Esnault</w:t>
+                <w:t xml:space="preserve">Disease Progress Curve Parameters Help to Characterise the Types of Resistance to Late Blight Segregating in Cultivated Potato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Gaucher</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Abiven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Potato Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (2), pp.99 - 114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11540-013-9233-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643183v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle architecture des couverts végétaux pour mieux résister aux épidémies ?</w:t>
+                <w:t xml:space="preserve">Modeling of yield losses caused by potato late blight on eight cultivars with different levels of resistance to phytophthora infestans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Bourget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Andrivon</w:t>
+                <w:t xml:space="preserve">Toky Rakotonindraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Tivoli</w:t>
+                <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Baranger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudine Pasco</w:t>
+                <w:t xml:space="preserve">Catherine Chatot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potato Planet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 96 (7), pp.935 - 942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-09-11-0752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601832v1</w:t>
+                <w:t xml:space="preserve">hal-01208661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of yield losses caused by potato late blight on eight cultivars with different levels of resistance to phytophthora infestans</w:t>
+                <w:t xml:space="preserve">Quelle architecture des couverts végétaux pour mieux résister aux épidémies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toky Rakotonindraina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roland Pellé</w:t>
+                <w:t xml:space="preserve">Dorothée Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Faivre</w:t>
+                <w:t xml:space="preserve">Bernard Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Chatot</w:t>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Potato Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.68-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208661v1</w:t>
+                <w:t xml:space="preserve">hal-01601832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Course poursuite entre gènes de résistance et mildiou.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir Céréales Grandes Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 244, pp.40-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3936,695 +3936,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des cultures fruitières et légumières à hautes performances environnementales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Plénet</w:t>
+                <w:t xml:space="preserve">Pour mieux quantifier l’inoculum primaire de mildiou. Traquer les repousses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toky Rakotonindraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chatot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pitrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+                <w:t xml:space="preserve">Roselyne Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Potato Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28, pp.47-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512048v1</w:t>
+                <w:t xml:space="preserve">hal-02642141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour mieux quantifier l’inoculum primaire de mildiou. Traquer les repousses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Toky Rakotonindraina</w:t>
+                <w:t xml:space="preserve">Vers des cultures fruitières et légumières à hautes performances environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jeannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Dosba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potato Planet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.73-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/m6da-zy06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642141v1</w:t>
+                <w:t xml:space="preserve">hal-01512048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marker-assisted breeding for disease resistance in potato.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réchauffement climatique : Evolution de la recherche : le point de vue d'un généticien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potato Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 563, pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659139v1</w:t>
+                <w:t xml:space="preserve">hal-02657526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major-effect QTLs for stem and foliage resistance to late blight in the wild potato relatives Solanum sparsipilum and S. spegazzinii are mapped to chromosome X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Danan</w:t>
+                <w:t xml:space="preserve">Marker-assisted breeding for disease resistance in potato.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roland Pellé</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Trognitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rubio-Covarruvias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-009-1081-7⟩</w:t>
+              <w:t xml:space="preserve">Potato Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (3), pp.245-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11540-009-9132-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661699v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réchauffement climatique : Evolution de la recherche : le point de vue d'un généticien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Major-effect QTLs for stem and foliage resistance to late blight in the wild potato relatives Solanum sparsipilum and S. spegazzinii are mapped to chromosome X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Danan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Denis Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 119 (4), pp.705-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-009-1081-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657526v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre les nématodes à kyste de la pomme de terre Globodera rostochiensis et Globodera pallida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5375,51 +5375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of gelling agents on in vitro regeneration and kanamycin efficiency as a selective agent in plant transformation procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cohat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5991,217 +5991,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02709792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtention d'embryons androgenetiques par culture in vitro de boutons floraux chez le brocoli (Brassica oleracea var. italica)</w:t>
+                <w:t xml:space="preserve">A study of factors affecting anther culture of cauliflower (Brassica oleracea, var. botrytis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Herve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 314, pp.147-152</w:t>
+              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 28, pp.289-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02707168v1</w:t>
+                <w:t xml:space="preserve">hal-02707405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of factors affecting anther culture of cauliflower (Brassica oleracea, var. botrytis)</w:t>
+                <w:t xml:space="preserve">Obtention d'embryons androgenetiques par culture in vitro de boutons floraux chez le brocoli (Brassica oleracea var. italica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Herve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 28, pp.289-296</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 314, pp.147-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02707405v1</w:t>
+                <w:t xml:space="preserve">hal-02707168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de caractères morphologiques et iso-enzymatiques sur des plantes issues de culture d'anthères chez le chou-fleur (Brassica oleracea var botrytis)</w:t>
               </w:r>
@@ -6492,191 +6492,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02716071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du fructose sur la micropropagation du chataignier Castanea sp.</w:t>
+                <w:t xml:space="preserve">Advances in chestnut micropropagation (Castanea sp.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Salesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 306 (5), pp.207-212</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 227, pp.340-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02716992v1</w:t>
+                <w:t xml:space="preserve">hal-02724974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in chestnut micropropagation (Castanea sp.)</w:t>
+                <w:t xml:space="preserve">Effet du fructose sur la micropropagation du chataignier Castanea sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Salesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 227, pp.340-345</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 306 (5), pp.207-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02724974v1</w:t>
+                <w:t xml:space="preserve">hal-02716992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6858,51 +6858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sevestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjaša Lukan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Nogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7159,51 +7159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faloya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7255,51 +7255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-breeding lines for the creation of potato varieties resistant to late blight and cyst nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7392,103 +7392,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche et maitrise des produits de biocontrôle dans un schéma de protection intégrée des cultures (projet MilPomBio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Menil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolland Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international Natural Products and biocontrôle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Perpignan, France</w:t>
@@ -7530,90 +7530,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENIUS project. Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Nogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
@@ -7914,51 +7914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conservation et la connaissance des ressources génétiques d'espèces végétales cultivées: un enjeu pour l'agriculture et un défi pour les acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Coquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8039,77 +8039,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des cultures fruitières et légumières à hautes performances environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jeannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dosba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8147,77 +8147,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of volunteer density under the influence of cropping practices: a contribution to the modelling of primary inoculum of Phytophthora infestans in potato crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toky Rakotonindraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chatot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8272,90 +8272,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycoalcaloid contents in a family from a cross between a diploid S. tuberosum and a diploid S. sparsipilum clone are under polygenic control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8406,90 +8406,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of late blight quantitative resistance in potato diversity: QTL meta-analysis including the novel resistance sources Solanum sparsipilum and Solanum spegazzinii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Danan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Veyrieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Congress on Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Quebec, Canada</w:t>
@@ -8531,77 +8531,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late blight quantitative resistance in potato diversity: QTL meta-analysis including the novel resistance sources Solanum sparsipilum and Solanum spegazzinii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Danan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Veyrieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8643,103 +8643,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of late blight quantitative resistance in potato diversity: QTL meta-analysis including the novel resistance sources Solanum sparsiplum and Solanum spegazzinii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Danan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Danan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Veyrieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Solanaceae Genome Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Cologne, Germany</w:t>
@@ -8768,51 +8768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major-effect late blight resistance QTLs in Solanum sparsipilum and Solanum spegazzinii map in resistance gene clusters of chromosomes VIII and X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8876,51 +8876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie haute résolution de QTL de résistance aux Phytophtora colinéaires entre le piment et la pomme de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9793,77 +9793,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jeannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dosba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIAG 2014 : Carrefours de l'Innovation Agronomique "Associations Végétales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France. 2015, Leviers pour réduire les pertes agricoles et alimentaires : comprendre, quantifier et analyser</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9901,51 +9901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Nogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10301,51 +10301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conservation et la connaissance des ressources génétiques d'espèces végétales cultivées : un enjeu pour l'agriculture et un défi pour les acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Coquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10575,51 +10575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Helle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sevestre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2026.150329" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453618v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-novae.2025.9706" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920787v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dantec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.houu8356" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04615219v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leuenberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Kumar Sharma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mclean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pell&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1384401" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181808v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art10" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181718v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art09" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805266v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tja&#353;a Lukan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Kri&#382;nik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Coll" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tja&#353;a Mahkovec Povalej" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac147" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Perroud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon-Debast" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Kermarrec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111162" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235942" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142023v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21031024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20020402" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Merrer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-019-02426-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Menil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Pell&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaucher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563918v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-019-00135-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622928v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeannequin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/XASYCK" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604669v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourget" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584254v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Solano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Acuna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Brabant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajps.2016.73051" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535204v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-016-9332-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607695v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462726v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dosba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622706360085347E12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208695v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Perretant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Label-Richardson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1479262113000300" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208610v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Danan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8a3r-m431" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208700v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Abiven" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Aurousseau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubreuil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-013-9233-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-642XFZQS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643183v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601832v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bourget" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Rakotonindraina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chatot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-11-0752" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642361v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512048v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/m6da-zy06" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642141v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659139v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrasco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Trognitz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Pawlak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rubio-Covarruvias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-009-9132-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF630AA46B41A47265D236EC6D5087C9E222757B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Moal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1081-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C786E3EABE79F550BDFF9FC8C14E97565B2B4325/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657526v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rulliat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0217" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662884v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Conseil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tr&#233;horel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672634v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souchet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dantec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Elliss&#232;che" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674808v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Quillere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Meyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chupeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681964v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Guen-Le Saos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hourmant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcf063" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672405v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697257v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hugon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Nard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698115v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713085v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Fuller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schlesser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713495v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salesses" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ronco" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chapa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885576v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Yang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Le Jeune" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Herv&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709792v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Jeune" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herve" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707168v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707405v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885413v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boucault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Margale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715265v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boucault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Margale" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716071v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716992v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724974v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181932v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ravet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lairy-Joly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-0600-8_18" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176077v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1609-3_16" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196759v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Savajol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-V Tatry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602982v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faloya" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799028v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Bap" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asirpa (analyse Socio&#8208;&#233;conomique Des Impacts de La Recherche Publique Agronomique)" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414809v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204208v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208790v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aveline" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ayral" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillieul" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Brisset" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920356v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Engelmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balsemin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barreneche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatelet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2831/10956" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189505v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coquin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Christin Brand-Daunay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512047v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746606v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pinchon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754859v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757474v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Veyrieras" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Signoret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751645v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ewert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757139v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752951v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757356v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mallard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841204v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769081v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774338v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Renaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783903v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guinberteau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781125v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090453v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gesret" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kermarrec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337456v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moutier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/infrastructure/00007" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269470v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743151v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Nogu&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283791v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitrat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balfourier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Daunay" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606997v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colleu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841722v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Christine Daunay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Helle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sevestre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2026.150329" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453618v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-novae.2025.9706" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920787v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dantec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.houu8356" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04615219v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leuenberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Kumar Sharma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mclean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pell&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1384401" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805266v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tja&#353;a Lukan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Kri&#382;nik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Coll" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tja&#353;a Mahkovec Povalej" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac147" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art10" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181718v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souchet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art09" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Perroud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon-Debast" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Kermarrec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111162" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235942" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142023v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21031024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-019-00135-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628093v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20020402" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409488v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Merrer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-019-02426-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Menil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Pell&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaucher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622928v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeannequin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/XASYCK" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535204v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-016-9332-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604669v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourget" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584254v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Solano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Acuna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Brabant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajps.2016.73051" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462726v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dosba" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622706360085347E12" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607695v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208695v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Perretant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Label-Richardson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1479262113000300" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643183v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208610v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Danan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8a3r-m431" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208700v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208626v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Abiven" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Aurousseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubreuil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-013-9233-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-642XFZQS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208661v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Rakotonindraina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chatot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-11-0752" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601832v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bourget" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642361v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512048v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/m6da-zy06" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657526v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659139v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrasco" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Trognitz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Pawlak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rubio-Covarruvias" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-009-9132-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF630AA46B41A47265D236EC6D5087C9E222757B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661699v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Moal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1081-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C786E3EABE79F550BDFF9FC8C14E97565B2B4325/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rulliat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0217" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662884v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Conseil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tr&#233;horel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672634v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souchet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dantec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Elliss&#232;che" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674808v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Quillere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Meyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chupeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681964v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Guen-Le Saos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hourmant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcf063" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672405v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697257v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hugon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Nard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698115v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713085v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Fuller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schlesser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713495v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salesses" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ronco" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chapa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885576v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Yang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Le Jeune" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Herv&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709792v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Jeune" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herve" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707405v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707168v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885413v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boucault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Margale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715265v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boucault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Margale" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716071v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724974v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716992v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181932v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ravet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lairy-Joly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-0600-8_18" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176077v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1609-3_16" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196759v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Savajol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-V Tatry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602982v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faloya" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799028v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Bap" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asirpa (analyse Socio&#8208;&#233;conomique Des Impacts de La Recherche Publique Agronomique)" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414809v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204208v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208790v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aveline" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ayral" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillieul" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Brisset" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920356v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Engelmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balsemin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barreneche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatelet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2831/10956" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189505v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coquin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Christin Brand-Daunay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512047v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746606v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pinchon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754859v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757474v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Veyrieras" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Signoret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751645v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ewert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757139v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752951v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757356v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mallard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841204v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769081v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774338v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Renaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783903v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guinberteau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781125v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090453v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gesret" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kermarrec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337456v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moutier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/infrastructure/00007" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269470v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743151v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Nogu&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283791v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitrat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balfourier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Daunay" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606997v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colleu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841722v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Christine Daunay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>