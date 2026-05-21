--- v0 (2026-04-05)
+++ v1 (2026-05-21)
@@ -724,209 +724,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Media Advertising Effectiveness: The Role of Perceived originality, Liking, Credibility, Irritation, Intrusiveness, and Ad destination</w:t>
+                <w:t xml:space="preserve">Context-aware optimization of mobile commerce website interfaces from the consumers' perspective: Effects on behavioral intentions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Éric Pelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saïd Aboubaker Ettis</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Taieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18, pp.1 - 20. </w:t>
+              <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.100225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/ijthi.2022010106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chbr.2022.100225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139094v1</w:t>
+                <w:t xml:space="preserve">hal-04103611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-aware optimization of mobile commerce website interfaces from the consumers' perspective: Effects on behavioral intentions</w:t>
+                <w:t xml:space="preserve">Social Media Advertising Effectiveness: The Role of Perceived originality, Liking, Credibility, Irritation, Intrusiveness, and Ad destination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Éric Pelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Basma Taieb</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Aboubaker Ettis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7, pp.100225. </w:t>
+              <w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, pp.1 - 20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chbr.2022.100225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/ijthi.2022010106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103611v1</w:t>
+                <w:t xml:space="preserve">hal-04139094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-aware optimization of mobile commerce website interfaces from the consumers’ perspective: Effects on behavioral intentions</w:t>
               </w:r>
@@ -948,51 +948,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Taieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chbr.2022.100225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138288v1</w:t>
@@ -1039,51 +1039,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Aboubaker Ettis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18, pp.1 - 20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/ijthi.2022010106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139083v1</w:t>
@@ -1296,226 +1296,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label design of wines sold online: Effects of perceived authenticity on purchase intentions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Label design of wines sold online: effects of perceived authenticity on purchase intentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Durrieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erhard Lick</w:t>
+                <w:t xml:space="preserve">J. E. Pelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 55, pp.102087. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911220v1</w:t>
+                <w:t xml:space="preserve">hal-03422089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label design of wines sold online: effects of perceived authenticity on purchase intentions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. E. Pelet</w:t>
+                <w:t xml:space="preserve">Label design of wines sold online: Effects of perceived authenticity on purchase intentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Éric Pelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Durrieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Lick</w:t>
+                <w:t xml:space="preserve">François Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erhard Lick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 55, pp.102087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2020.102087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422089v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal experience of flow enhanced by telepresence: Evidence from social media use</w:t>
               </w:r>
@@ -1872,174 +1872,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la couleur des sites web marchands sur la mémorisation et sur l’intention d’achat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eric Pelet</w:t>
+                <w:t xml:space="preserve">Effets de la couleur des sites web marchands sur la mémorisation et sur l'intention d'achat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Éric Pelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 15 (1), pp.97-131</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, Volume15 (1), pp.97 - 131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.101.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660043v1</w:t>
+                <w:t xml:space="preserve">hal-04139045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la couleur des sites web marchands sur la mémorisation et sur l'intention d'achat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Éric Pelet</w:t>
+                <w:t xml:space="preserve">Effets de la couleur des sites web marchands sur la mémorisation et sur l’intention d’achat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Pelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Volume15 (1), pp.97 - 131. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 15 (1), pp.97-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sim.101.0097⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04139045v1</w:t>
+                <w:t xml:space="preserve">hal-02660043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2051,178 +2051,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecting the Digital Future</w:t>
+                <w:t xml:space="preserve">Consumer Behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Éric Pelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGI Global</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kogan Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9781398618619</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179153v1</w:t>
+                <w:t xml:space="preserve">hal-05179073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer Behaviour</w:t>
+                <w:t xml:space="preserve">Architecting the Digital Future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Éric Pelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IGI Global</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.578, 2025, Advances in Web Technologies and Engineering, 9798369329733. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kogan Pages</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4018/979-8-3693-2973-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179073v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3350,239 +3350,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Networks and Online Advertising: Should Companies Promote Their Brand Fan Page or Their Brand Website?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saïd Ettis</w:t>
+                <w:t xml:space="preserve">Du design des sites de m-commerce aux intentions comportementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Éric Pelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Hammami</w:t>
+                <w:t xml:space="preserve">B. Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Schwob</w:t>
+                <w:t xml:space="preserve">Norchène Ben Dahmane Mouelhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMS 2014 World Marketing Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st Symposium of the Association Information and Management 2016, AIM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477812v1</w:t>
+                <w:t xml:space="preserve">hal-02180707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du design des sites de m-commerce aux intentions comportementales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Éric Pelet</w:t>
+                <w:t xml:space="preserve">Social Networks and Online Advertising: Should Companies Promote Their Brand Fan Page or Their Brand Website?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Pelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Ettis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Taieb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Norchène Ben Dahmane Mouelhi</w:t>
+                <w:t xml:space="preserve">Alexandre Schwob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Symposium of the Association Information and Management 2016, AIM 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AMS 2014 World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Marketing Science, 2014, Lima, Peru. pp.549-562, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19428-8_137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180707v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Learning Platforms to Assist Individual Knowledge Management</w:t>
               </w:r>
@@ -4183,51 +4183,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Taieb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;ric Pelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707261422531" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05517714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701251408610" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670360v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Canziani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic Terblanche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWBR-12-2023-0082" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303713v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Aboubaker Ettis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lynne Zaichkowsky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11846-023-00712-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216164v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;&#233;ric Pelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lecat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic S Terblanche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Alkhudary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cb.2255" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100575v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Pelet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-11-2022-0483" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139094v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijthi.2022010106" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04103611v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2022.100225" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138288v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139083v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139743v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jashim Khan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Zamani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBM-10-2019-2597" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137824v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Lick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJCHM-02-2021-0226" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durrieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2020.102087" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422089v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Pelet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durrieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lick" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ettis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Cowart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.im.2016.05.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Papadopoulou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijthi.2014100103" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ijwbr-04-2013-0015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027333v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejis.2012.17" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139045v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.101.0097" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179153v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/architecting-digital-future/334706#table-of-contents" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/979-8-3693-2973-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179073v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koganpage.com/marketing-communications/consumer-behaviour-9781398618619" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Haller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-48219-0_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178709v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97799-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/chapter/184306" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2255-3.ch527" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04465530v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Pratt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fauvy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22629-3_4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01132039v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bernardin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8619-9.ch049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04654447v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04654414v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671131v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671133v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474634v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Massarini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norchene Ben Dahmane Mouelhi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Mishra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47331-4_21" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477812v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Hammami" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schwob" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19428-8_137" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180707v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taieb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norch&#232;ne Ben Dahmane Mouelhi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477566v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Uden" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08618-7_26" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01470547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37437-1_5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756335v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652600v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655435v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballantyne David" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Taieb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;ric Pelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707261422531" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05517714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701251408610" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670360v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Canziani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic Terblanche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWBR-12-2023-0082" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303713v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Aboubaker Ettis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lynne Zaichkowsky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11846-023-00712-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216164v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;&#233;ric Pelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lecat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic S Terblanche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Alkhudary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cb.2255" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100575v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Pelet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-11-2022-0483" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04103611v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2022.100225" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139094v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijthi.2022010106" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138288v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139083v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139743v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jashim Khan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Zamani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBM-10-2019-2597" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137824v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Lick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJCHM-02-2021-0226" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Pelet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durrieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lick" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911220v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durrieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2020.102087" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ettis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Cowart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.im.2016.05.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Papadopoulou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijthi.2014100103" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ijwbr-04-2013-0015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027333v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejis.2012.17" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.101.0097" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660043v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179073v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koganpage.com/marketing-communications/consumer-behaviour-9781398618619" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179153v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/architecting-digital-future/334706#table-of-contents" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/979-8-3693-2973-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Haller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-48219-0_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178709v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97799-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/chapter/184306" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2255-3.ch527" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04465530v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Pratt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fauvy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22629-3_4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01132039v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bernardin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8619-9.ch049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04654447v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04654414v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671131v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671133v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474634v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Massarini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norchene Ben Dahmane Mouelhi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Mishra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47331-4_21" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180707v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taieb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norch&#232;ne Ben Dahmane Mouelhi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477812v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Hammami" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schwob" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19428-8_137" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477566v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Uden" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08618-7_26" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01470547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37437-1_5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756335v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652600v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655435v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballantyne David" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>