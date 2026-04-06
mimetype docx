--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2704,51 +2704,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68678D89"/>
+    <w:nsid w:val="11608EA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>