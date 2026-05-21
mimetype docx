--- v1 (2026-04-06)
+++ v2 (2026-05-21)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">feydy_j_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=hmn_ITgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -171,717 +192,851 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic power diagrams for polycrystal modelling: efficient generation of curved grains via optimal transport</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting primary aldosteronism: risk stratification-based and machine learning-based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste de Freminville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David P. Bourne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Cremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boulestreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113317⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.zwag197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurjpc/zwag197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860489v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next generation phenotyping for diagnosis and phenotype–genotype correlations in Kabuki syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hennocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Willems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Attie-Bitach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.2330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-52691-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence in diagnostic and interventional radiology: Where are we now?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anisotropic power diagrams for polycrystal modelling: efficient generation of curved grains via optimal transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Buze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Soyer</w:t>
+                <w:t xml:space="preserve">Steven M. Roper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Feydy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karo Sedighiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P. Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2022.11.004⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 245, pp.113317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949288v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence in musculoskeletal oncology imaging: A critical review of current applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial intelligence in diagnostic and interventional radiology: Where are we now?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodore Aouad</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tom Boeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Biau</w:t>
+                <w:t xml:space="preserve">Augustin Lecler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Larousserie</w:t>
+                <w:t xml:space="preserve">Philippe Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 104 (1), pp.18-23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2022.10.004⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 104 (1), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2022.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909429v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Artificial intelligence in musculoskeletal oncology imaging: A critical review of current applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Feydy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Biau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larousserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 104 (1), pp.18-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2022.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kernel Operations on the GPU, with Autodiff,without Memory Overflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-David Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Durif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (74), pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2004.11127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517462v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -891,945 +1046,945 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untangling Vascular Trees for Surgery and Interventional Radiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Houry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Boeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stèphanie Allassonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Feydy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI 2025 - 28th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea. pp.669-679, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-05114-1_64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DiffMaSIF: Surface-based Protein-Protein Docking with Diffusion Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freyr Sverrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Akdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Abramson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Goncearenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning in Structural Biology workshop at NeurIPS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics-informed deep neural network for rigid-body protein docking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freyr Sverrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Southern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M Bronstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno E Correia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MLDD 2022 - Machine Learning for Drug Discovery Workshop of ICLR 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Point Cloud Registration with Robust Optimal Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peirong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Hernán Curiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben San Jose Estepar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast geometric learning with symbolic matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M Bronstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirty-fourth Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtual-only, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Scalable Optimal Transport for Brain Tractograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roussillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-32248-9_71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KeOps: Calcul rapide sur GPU dans les espaces à noyaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Transport for Diffeomorphic Registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> MICCAI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1839,150 +1994,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SurvivalGPU: a GPU Powered Library for Scalable Survival Analysis in R and Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Poirot-Bourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis van Straaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Feydy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI4Health Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1992,133 +2147,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating High-Dimensional Temporal Modelling Using Graphics Processing Units for Pharmacovigilance Signal Detection on Real-Life Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges of Trustable AI and Added-Value on Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOS Press, 2022, Studies in Health Technology and Informatics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI220401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2128,515 +2283,515 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gromov-Wasserstein at Scale, Beyond Squared Norms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Houry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Vialard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Large Deformation Matching with the Energy Distance Kernel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwan Boufadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Vialard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolating between Optimal Transport and MMD using Sinkhorn Divergences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Global divergences between measures: from Hausdorff distance to Optimal Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898858v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827184v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global divergences between measures: from Hausdorff distance to Optimal Transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Interpolating between Optimal Transport and MMD using Sinkhorn Divergences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun-Ichi Amari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827184v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de données géométriques, au delà des convolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Feydy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques générales [math.GM]. Université Paris-Saclay, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020UPASN017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02945979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2704,51 +2859,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11608EA6"/>
+    <w:nsid w:val="0B4CF190"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2935,51 +3090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-feydy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6049-563X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/feydy_j_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860489v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Buze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Feydy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Roper" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karo Sedighiani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Bourne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113317" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hennocq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Willems" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Amiel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arpin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Attie-Bitach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52691-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Boeken" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lecler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Feydy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2022.11.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909429v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lacroix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Aouad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larousserie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2022.10.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517462v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charlier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Collin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2004.11127" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271418v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Houry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#232;phanie Allassonni&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05114-1_64" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360638v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyr Sverrisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Akdel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Abramson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goncearenco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Southern" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Bronstein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno E Correia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Shen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peirong Liu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Hern&#225;n Curiale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben San Jose Estepar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Alexis Glaun&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02264177v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roussillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouv&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gori" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32248-9_71" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03973487v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540455v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Vialard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390757v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poirot-Bourdain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis van Straaten" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bacry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jannot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911970v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220401" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035450v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwan Boufadene" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898858v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Ichi Amari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827184v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02945979v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASN017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-feydy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6049-563X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/feydy_j_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=hmn_ITgAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614499v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de Freminville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Feydy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cremer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulestreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwag197" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hennocq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Willems" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Amiel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arpin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Attie-Bitach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52691-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860489v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Buze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Roper" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karo Sedighiani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Bourne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113317" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949288v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Boeken" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lecler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Feydy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2022.11.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909429v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lacroix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Aouad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larousserie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2022.10.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517462v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charlier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Collin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2004.11127" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Houry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#232;phanie Allassonni&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05114-1_64" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360638v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyr Sverrisson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Akdel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Abramson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goncearenco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949198v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Southern" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Bronstein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno E Correia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949118v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Shen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peirong Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Hern&#225;n Curiale" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben San Jose Estepar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232595v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Alexis Glaun&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02264177v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roussillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouv&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gori" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32248-9_71" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03973487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540455v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Vialard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390757v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poirot-Bourdain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis van Straaten" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bacry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jannot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911970v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220401" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495620v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035450v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwan Boufadene" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827184v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Ichi Amari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02945979v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASN017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>