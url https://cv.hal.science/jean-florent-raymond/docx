--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -1006,261 +1006,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enumerating Minimal Dominating Sets in Kt-free Graphs and Variants</w:t>
+                <w:t xml:space="preserve">On the Tractability of Optimization Problems on H-Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marthe Bonamy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oscar Defrain</w:t>
+                <w:t xml:space="preserve">Fedor Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Heinrich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michał Pilipczuk</w:t>
+                <w:t xml:space="preserve">Petr Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (3), pp.1-23. </w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (9), pp.2432-2473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3386686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00453-020-00692-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448793v1</w:t>
+                <w:t xml:space="preserve">hal-03449925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Tractability of Optimization Problems on H-Graphs</w:t>
+                <w:t xml:space="preserve">Enumerating Minimal Dominating Sets in Kt-free Graphs and Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fedor Fomin</w:t>
+                <w:t xml:space="preserve">Marthe Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Defrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Golovach</w:t>
+                <w:t xml:space="preserve">Marc Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Pilipczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 82 (9), pp.2432-2473. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (3), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-020-00692-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3386686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449925v1</w:t>
+                <w:t xml:space="preserve">hal-03448793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutwidth: Obstructions and Algorithmic Aspects</w:t>
               </w:r>
@@ -1604,356 +1604,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigraphs without large bonds are wqo by contraction</w:t>
+                <w:t xml:space="preserve">An $O(\log \mathrm {OPT})$-Approximation for Covering and Packing Minor Models of $\theta _r$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin Jakub Kamiński</w:t>
+                <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Théophile Trunck</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.22229⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80 (4), pp.1330-1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-017-0313-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01140407v2</w:t>
+                <w:t xml:space="preserve">lirmm-01609998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitting minors, subdivisions, and immersions in tournaments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multigraphs without large bonds are wqo by contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Jakub Kamiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Trunck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88 (4), pp.558-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.22229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23638/DMTCS-20-1-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01814499v1</w:t>
+                <w:t xml:space="preserve">lirmm-01140407v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An $O(\log \mathrm {OPT})$-Approximation for Covering and Packing Minor Models of $\theta _r$</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hitting minors, subdivisions, and immersions in tournaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 80 (4), pp.1330-1356. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (1), pp.4212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-017-0313-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23638/DMTCS-20-1-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01609998v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-quasi-ordering $H$-contraction-free graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Jakub Kamiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2232,261 +2232,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing and covering immersion-expansions of planar sub-cubic graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O-Joung Kwon</w:t>
+                <w:t xml:space="preserve">Minors in graphs of large θr-girth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 65, pp.154-167. </w:t>
+              <w:t xml:space="preserve">, 2017, 65, pp.106-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2017.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2017.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01610005v2</w:t>
+                <w:t xml:space="preserve">hal-01218519v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minors in graphs of large θr-girth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
+                <w:t xml:space="preserve">Packing and covering immersion-expansions of planar sub-cubic graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archontia C. Giannopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O-Joung Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 65, pp.106-121. </w:t>
+              <w:t xml:space="preserve">, 2017, 65, pp.154-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2017.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2017.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218519v2</w:t>
+                <w:t xml:space="preserve">lirmm-01610005v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Polynomial Exclusion of Planar Graph Patterns</w:t>
               </w:r>
@@ -2771,51 +2771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An edge variant of the Erdős–Pósa property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3860,77 +3860,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enumerating Minimal Dominating Sets in Triangle-Free Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Defrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4458,77 +4458,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An $O(log OPT)$-Approximation for Covering/Packing Minor Models of $θ _r$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4692,77 +4692,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covering and packing pumpkin models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4813,51 +4813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An edge variant of the Erdős-Pósa property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6527,51 +6527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florent Raymond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1720366" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04075469v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Defrain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2023.12.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874817v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hilaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11029" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ard&#233;vol Mart&#237;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caoduro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feuilloley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Narboni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Pournajafi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114068" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03450765v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dreier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Gajarsky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Jiang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ossona de Mendez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2021.112746" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03449910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-Joung Kwon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1226166" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327286v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archontia Giannopoulou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Pilipczuk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Wrochna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1228839" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094586v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archontia C Giannopoulou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2020.12.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03448793v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heinrich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386686" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03449925v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Fomin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Golovach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00692-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archontia C. Giannopoulou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0424-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813903v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw B&#322;asiok" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kami&#324;ski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Trunck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2018.05.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03449935v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Cames van Batenburg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Huyn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Joret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19086/aic.10807" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01140407v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Jakub Kami&#324;ski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22229" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814499v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-20-1-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01609998v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Chatzidimitriou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-017-0313-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01486775v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.02.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525782v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.09.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995696v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fiorini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Huynh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Joret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1153169" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01610005v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.05.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218519v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.04.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263767v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01486771v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.12.025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401905v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aistis Atminas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.07.021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347430v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.03.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349277v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2015.06.029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Berthe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.26" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938252v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75409-8_5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938282v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2024.13" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04149792v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SWAT.2024.11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683575v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagoutte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Morin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2024.48" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874784v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21017-4_16" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342775v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2019.32" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181721v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2019.16" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975482.90" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995703v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr A. Golovach" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2018.30" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01610076v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pilipczuk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2017.57" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370305v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2016.15" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_11" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370310v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53536-3_7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083652v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904544v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083659v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-7642-475-5_3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286791v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh-Minh Bui-Xuan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01488486v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01486769v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Cou&#235;toux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348070v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Krnc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Milani&#269;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405556v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873623v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janko Gravner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348094v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903476v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bok" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foucaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Quiroz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636118v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781928v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04313338v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florent Raymond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1720366" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04075469v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Defrain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2023.12.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874817v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hilaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11029" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ard&#233;vol Mart&#237;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caoduro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feuilloley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Narboni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Pournajafi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114068" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03450765v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dreier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Gajarsky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Jiang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ossona de Mendez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2021.112746" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03449910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-Joung Kwon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1226166" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327286v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archontia Giannopoulou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Pilipczuk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Wrochna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1228839" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094586v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archontia C Giannopoulou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2020.12.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03449925v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Fomin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Golovach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00692-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03448793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heinrich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386686" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archontia C. Giannopoulou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0424-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813903v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw B&#322;asiok" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kami&#324;ski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Trunck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2018.05.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03449935v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Cames van Batenburg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Huyn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Joret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19086/aic.10807" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01609998v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Chatzidimitriou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-017-0313-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01140407v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Jakub Kami&#324;ski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22229" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814499v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-20-1-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01486775v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.02.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525782v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.09.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995696v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fiorini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Huynh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Joret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1153169" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218519v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.04.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01610005v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.05.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263767v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01486771v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.12.025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401905v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aistis Atminas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.07.021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347430v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.03.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349277v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2015.06.029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Berthe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.26" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938252v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75409-8_5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938282v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2024.13" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04149792v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SWAT.2024.11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683575v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagoutte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Morin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2024.48" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874784v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21017-4_16" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342775v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2019.32" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181721v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2019.16" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975482.90" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995703v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr A. Golovach" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2018.30" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01610076v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pilipczuk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2017.57" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370305v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2016.15" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_11" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370310v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53536-3_7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083652v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904544v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083659v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-7642-475-5_3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286791v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh-Minh Bui-Xuan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01488486v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01486769v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Cou&#235;toux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348070v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Krnc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Milani&#269;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405556v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873623v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janko Gravner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348094v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903476v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bok" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foucaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Quiroz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636118v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781928v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04313338v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>