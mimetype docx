--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1006,261 +1006,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Tractability of Optimization Problems on H-Graphs</w:t>
+                <w:t xml:space="preserve">Enumerating Minimal Dominating Sets in Kt-free Graphs and Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fedor Fomin</w:t>
+                <w:t xml:space="preserve">Marthe Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Defrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Golovach</w:t>
+                <w:t xml:space="preserve">Marc Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Pilipczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 82 (9), pp.2432-2473. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (3), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-020-00692-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3386686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449925v1</w:t>
+                <w:t xml:space="preserve">hal-03448793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enumerating Minimal Dominating Sets in Kt-free Graphs and Variants</w:t>
+                <w:t xml:space="preserve">On the Tractability of Optimization Problems on H-Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marthe Bonamy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oscar Defrain</w:t>
+                <w:t xml:space="preserve">Fedor Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Heinrich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michał Pilipczuk</w:t>
+                <w:t xml:space="preserve">Petr Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (3), pp.1-23. </w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (9), pp.2432-2473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3386686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00453-020-00692-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448793v1</w:t>
+                <w:t xml:space="preserve">hal-03449925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutwidth: Obstructions and Algorithmic Aspects</w:t>
               </w:r>
@@ -1604,430 +1604,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An $O(\log \mathrm {OPT})$-Approximation for Covering and Packing Minor Models of $\theta _r$</w:t>
+                <w:t xml:space="preserve">Well-quasi-ordering $H$-contraction-free graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
+                <w:t xml:space="preserve">Marcin Jakub Kamiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Trunck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-017-0313-5⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 248, pp.18-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01609998v1</w:t>
+                <w:t xml:space="preserve">lirmm-01486775v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multigraphs without large bonds are wqo by contraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Jakub Kamiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Trunck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 88 (4), pp.558-565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jgt.22229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01140407v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitting minors, subdivisions, and immersions in tournaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (1), pp.4212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23638/DMTCS-20-1-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-quasi-ordering $H$-contraction-free graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcin Jakub Kamiński</w:t>
+                <w:t xml:space="preserve">An $O(\log \mathrm {OPT})$-Approximation for Covering and Packing Minor Models of $\theta _r$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Théophile Trunck</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 248, pp.18-27. </w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80 (4), pp.1330-1356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.02.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00453-017-0313-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01486775v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01609998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial expansion and sublinear separators</w:t>
               </w:r>
@@ -2232,144 +2232,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minors in graphs of large θr-girth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low Polynomial Exclusion of Planar Graph Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 65, pp.106-121. </w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84 (1), pp.26-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2017.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgt.22009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218519v2</w:t>
+                <w:t xml:space="preserve">lirmm-01263767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packing and covering immersion-expansions of planar sub-cubic graphs</w:t>
               </w:r>
@@ -2466,118 +2440,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01610005v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Polynomial Exclusion of Planar Graph Patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minors in graphs of large θr-girth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 84 (1), pp.26-44. </w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.106-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgt.22009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2017.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01263767v1</w:t>
+                <w:t xml:space="preserve">hal-01218519v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent techniques and results on the Erdős-Pósa property</w:t>
               </w:r>
@@ -2771,51 +2771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An edge variant of the Erdős–Pósa property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3239,51 +3239,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04938252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kick the Cliques</w:t>
+                <w:t xml:space="preserve">Subexponential algorithms in geometric graphs via the subquadratic grid minor property: the role of local radius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
@@ -3301,106 +3301,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2024 - 19th International Symposium on Parameterized and Exact Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Londres, United Kingdom. pp.13:1-13:17, </w:t>
+              <w:t xml:space="preserve">SWAT 2024 - 19th Scandinavian Symposium and Workshops on Algorithm Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Helsinki, Finland. pp.11:1-11:18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2024.13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SWAT.2024.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04938282v1</w:t>
+                <w:t xml:space="preserve">hal-04149792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subexponential algorithms in geometric graphs via the subquadratic grid minor property: the role of local radius</w:t>
+                <w:t xml:space="preserve">Kick the Cliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
@@ -3418,82 +3418,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWAT 2024 - 19th Scandinavian Symposium and Workshops on Algorithm Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Helsinki, Finland. pp.11:1-11:18, </w:t>
+              <w:t xml:space="preserve">IPEC 2024 - 19th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Londres, United Kingdom. pp.13:1-13:17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SWAT.2024.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2024.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149792v1</w:t>
+                <w:t xml:space="preserve">lirmm-04938282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Certification of Geometric Graph Classes</w:t>
               </w:r>
@@ -3860,77 +3860,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enumerating Minimal Dominating Sets in Triangle-Free Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Defrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4192,343 +4192,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Kernels for Edge Deletion Problems to Immersion-Closed Graph Classes</w:t>
+                <w:t xml:space="preserve">Cutwidth: obstructions and algorithmic aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archontia C. Giannopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michal Pilipczuk</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Pilipczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Wrochna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP: International Colloquium on Automata, Languages, and Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2017.57⟩</w:t>
+              <w:t xml:space="preserve">IPEC 2016 - 11th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Aarhus, Denmark. pp.15:1--15:13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2016.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01610076v1</w:t>
+                <w:t xml:space="preserve">lirmm-01370305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutwidth: obstructions and algorithmic aspects</w:t>
+                <w:t xml:space="preserve">Linear Kernels for Edge Deletion Problems to Immersion-Closed Graph Classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archontia C. Giannopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michał Pilipczuk</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Pilipczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Wrochna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2016 - 11th International Symposium on Parameterized and Exact Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Aarhus, Denmark. pp.15:1--15:13, </w:t>
+              <w:t xml:space="preserve">ICALP: International Colloquium on Automata, Languages, and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Varsovie, Poland. pp.1-15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2016.15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2017.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01370305v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01610076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An $O(log OPT)$-Approximation for Covering/Packing Minor Models of $θ _r$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4692,77 +4692,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covering and packing pumpkin models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4813,51 +4813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An edge variant of the Erdős-Pósa property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5650,312 +5650,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing the frontiers of subexponential FPT time for Feedback Vertex Set</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+                <w:t xml:space="preserve">Multiparty equality in the local broadcast model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Esperet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405556v1</w:t>
+                <w:t xml:space="preserve">hal-05348094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young domination on Hamming rectangles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Milanič</w:t>
+                <w:t xml:space="preserve">Pushing the frontiers of subexponential FPT time for Feedback Vertex Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873623v1</w:t>
+                <w:t xml:space="preserve">hal-05405556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparty equality in the local broadcast model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Esperet</w:t>
+                <w:t xml:space="preserve">Young domination on Hamming rectangles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janko Gravner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matjaž Krnc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Milanič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05348094v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profile and neighbourhood complexity of graphs with excluded minors and tree-structured graphs</w:t>
               </w:r>
@@ -6527,51 +6527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florent Raymond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1720366" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04075469v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Defrain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2023.12.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874817v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hilaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11029" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ard&#233;vol Mart&#237;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caoduro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feuilloley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Narboni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Pournajafi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114068" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03450765v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dreier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Gajarsky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Jiang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ossona de Mendez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2021.112746" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03449910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-Joung Kwon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1226166" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327286v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archontia Giannopoulou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Pilipczuk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Wrochna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1228839" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094586v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archontia C Giannopoulou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2020.12.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03449925v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Fomin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Golovach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00692-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03448793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heinrich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386686" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archontia C. Giannopoulou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0424-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813903v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw B&#322;asiok" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kami&#324;ski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Trunck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2018.05.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03449935v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Cames van Batenburg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Huyn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Joret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19086/aic.10807" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01609998v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Chatzidimitriou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-017-0313-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01140407v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Jakub Kami&#324;ski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22229" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814499v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-20-1-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01486775v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.02.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525782v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.09.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995696v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fiorini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Huynh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Joret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1153169" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218519v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.04.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01610005v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.05.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263767v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01486771v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.12.025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401905v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aistis Atminas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.07.021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347430v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.03.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349277v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2015.06.029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Berthe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.26" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938252v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75409-8_5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938282v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2024.13" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04149792v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SWAT.2024.11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683575v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagoutte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Morin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2024.48" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874784v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21017-4_16" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342775v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2019.32" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181721v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2019.16" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975482.90" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995703v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr A. Golovach" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2018.30" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01610076v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pilipczuk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2017.57" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370305v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2016.15" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_11" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370310v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53536-3_7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083652v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904544v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083659v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-7642-475-5_3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286791v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh-Minh Bui-Xuan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01488486v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01486769v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Cou&#235;toux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348070v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Krnc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Milani&#269;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405556v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873623v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janko Gravner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348094v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903476v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bok" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foucaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Quiroz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636118v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781928v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04313338v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florent Raymond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1720366" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04075469v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Defrain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2023.12.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874817v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hilaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11029" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ard&#233;vol Mart&#237;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caoduro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feuilloley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Narboni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Pournajafi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114068" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03450765v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dreier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Gajarsky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Jiang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ossona de Mendez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2021.112746" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03449910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-Joung Kwon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1226166" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327286v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archontia Giannopoulou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Pilipczuk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Wrochna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1228839" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094586v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archontia C Giannopoulou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2020.12.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03448793v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heinrich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386686" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03449925v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Fomin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Golovach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00692-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archontia C. Giannopoulou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0424-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813903v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw B&#322;asiok" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kami&#324;ski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Trunck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2018.05.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03449935v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Cames van Batenburg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Huyn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Joret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19086/aic.10807" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01486775v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Jakub Kami&#324;ski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.02.018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01140407v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22229" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-20-1-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01609998v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Chatzidimitriou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-017-0313-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525782v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.09.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995696v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fiorini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Huynh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Joret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1153169" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263767v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01610005v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.05.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218519v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.04.011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01486771v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.12.025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401905v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aistis Atminas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.07.021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347430v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.03.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349277v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2015.06.029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Berthe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.26" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938252v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75409-8_5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04149792v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SWAT.2024.11" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2024.13" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683575v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagoutte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Morin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2024.48" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874784v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21017-4_16" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342775v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2019.32" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181721v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2019.16" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975482.90" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995703v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr A. Golovach" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2018.30" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370305v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2016.15" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01610076v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pilipczuk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2017.57" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_11" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370310v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53536-3_7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083652v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904544v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083659v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-7642-475-5_3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286791v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh-Minh Bui-Xuan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01488486v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01486769v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Cou&#235;toux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348070v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Krnc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Milani&#269;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348094v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405556v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873623v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janko Gravner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903476v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bok" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foucaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Quiroz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636118v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781928v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04313338v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>