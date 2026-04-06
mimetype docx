--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1014,165 +1014,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La révision constitutionnelle du 18 octobre 2001 : l’évolution incertaine de l’Italie vers le fédéralisme ?, p. 923-961</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Fougerouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le secret de la défense nationale, p. 1449-1480</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fougerouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425507v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03425510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir législatif régional et l’unité de la République en Italie, p. 80-90</w:t>
               </w:r>
@@ -4094,319 +4094,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le régionalisme italien à l’épreuve de la pandémie</w:t>
+                <w:t xml:space="preserve">La gestion de la pandémie par les États. Les institutions publiques à l’épreuve. Propos conclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fougerouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in J. Fougerouse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gestion de la pandémie par les États. Les institutions publiques à l’épreuve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bruylant-Larcier, p. 247-266, 2023</w:t>
+              <w:t xml:space="preserve">, Bruylant-Larcier, p. 291-299, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096914v1</w:t>
+                <w:t xml:space="preserve">hal-04096921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion de la pandémie par les États. Les institutions publiques à l’épreuve. Propos conclusifs</w:t>
+                <w:t xml:space="preserve">Le régionalisme italien à l’épreuve de la pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fougerouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in J. Fougerouse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gestion de la pandémie par les États. Les institutions publiques à l’épreuve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bruylant-Larcier, p. 291-299, 2023</w:t>
+              <w:t xml:space="preserve">, Bruylant-Larcier, p. 247-266, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096921v1</w:t>
+                <w:t xml:space="preserve">hal-04096914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude comparée de la réaction des croyants et des institutions religieuses aux restrictions imposées pour lutter contre la pandémie de Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Fougerouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in François Hourmant (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion et Covid, Discours et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, p. 97-128, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonheur, épanouissement de la personne humaine et bien-être en droit constitutionnel italien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fougerouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Félicien Lemaire, Jean Fougerouse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bonheur et bien-être dans le droit des Etats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101-147, Mare &amp; Martin, coll. Droit et science politique, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651633v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03820229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures et déclinaisons. Propos introductifs</w:t>
               </w:r>
@@ -5774,51 +5774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confluences.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-ange-guepin.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centrejeanbodin.univ-angers.fr/fr/accueil-cjb.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chaireearth.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555282v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fougerouse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162369v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425502v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425503v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425508v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425507v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425510v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425515v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430089v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280764v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316594v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162377v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904994v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425992v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02628082v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425996v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425999v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426046v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780980v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Lemaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02559108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02559090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02559080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02559114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425487v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425486v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425501v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448664v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096917v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096920v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096914v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096921v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651633v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651636v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425527v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425970v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430102v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933818v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681233v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681217v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03424923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478006v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confluences.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-ange-guepin.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centrejeanbodin.univ-angers.fr/fr/accueil-cjb.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chaireearth.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555282v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fougerouse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162369v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425502v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425503v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425508v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425515v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430089v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280764v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316594v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162377v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904994v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425992v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02628082v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425996v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425999v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426046v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780980v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Lemaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02559108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02559090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02559080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02559114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425487v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425486v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425501v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448664v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096917v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096920v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096921v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820229v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651633v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651636v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425527v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425970v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430102v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933818v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681233v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681217v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03424923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478006v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>