--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1014,165 +1014,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le secret de la défense nationale, p. 1449-1480</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Fougerouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La révision constitutionnelle du 18 octobre 2001 : l’évolution incertaine de l’Italie vers le fédéralisme ?, p. 923-961</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fougerouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425510v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03425507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir législatif régional et l’unité de la République en Italie, p. 80-90</w:t>
               </w:r>
@@ -5774,51 +5774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confluences.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-ange-guepin.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centrejeanbodin.univ-angers.fr/fr/accueil-cjb.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chaireearth.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555282v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fougerouse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162369v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425502v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425503v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425508v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425515v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430089v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280764v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316594v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162377v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904994v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425992v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02628082v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425996v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425999v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426046v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780980v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Lemaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02559108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02559090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02559080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02559114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425487v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425486v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425501v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448664v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096917v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096920v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096921v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820229v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651633v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651636v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425527v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425970v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430102v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933818v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681233v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681217v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03424923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478006v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confluences.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-ange-guepin.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centrejeanbodin.univ-angers.fr/fr/accueil-cjb.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chaireearth.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555282v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fougerouse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162369v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425502v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425503v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425508v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425507v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425510v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425515v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430089v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280764v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316594v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162377v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904994v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425992v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02628082v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425996v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425999v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426046v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780980v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Lemaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02559108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02559090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02559080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02559114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425487v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425486v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425501v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448664v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096917v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096920v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096921v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820229v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651633v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651636v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425527v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425970v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430102v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933818v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681233v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681217v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03424923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478006v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>