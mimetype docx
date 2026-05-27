--- v2 (2026-05-02)
+++ v3 (2026-05-27)
@@ -1014,165 +1014,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La révision constitutionnelle du 18 octobre 2001 : l’évolution incertaine de l’Italie vers le fédéralisme ?, p. 923-961</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Fougerouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le secret de la défense nationale, p. 1449-1480</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fougerouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425507v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03425510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir législatif régional et l’unité de la République en Italie, p. 80-90</w:t>
               </w:r>
@@ -1404,165 +1404,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La controverse de l'origine de la pandémie de covid-19 et ses enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Fougerouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation des documents, circulation des savoirs à l’épreuve des pandémies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’usage des conventions citoyennes en France, une nouvelle façon pour la société de faire son droit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fougerouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand la société fait son droit : la gouvernance de proximité en action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sherbrooke University, Oct 2023, Sherbrooke (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280764v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04316594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The shared-initiative referendum in France : a path closed ?</w:t>
               </w:r>
@@ -3802,173 +3802,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance de la personnalité juridique des entités naturelles en droit comparé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Fougerouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Braun (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Stéphane Pierré-Caps, Constitution, Etats et peuples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, p.457-472, 2023, 978-2-336-43182-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La diversité des réponses des États à la pandémie de Covid. Propos introductifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fougerouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in J. Fougerouse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gestion de la pandémie par les États. Les institutions publiques à l’épreuve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant-Larcier, p. 101-108, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096918v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04448664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur la gestion de la pandémie de Covid. Propos introductifs</w:t>
               </w:r>
@@ -4240,173 +4240,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bonheur, épanouissement de la personne humaine et bien-être en droit constitutionnel italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Fougerouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Félicien Lemaire, Jean Fougerouse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bonheur et bien-être dans le droit des Etats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-147, Mare &amp; Martin, coll. Droit et science politique, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etude comparée de la réaction des croyants et des institutions religieuses aux restrictions imposées pour lutter contre la pandémie de Covid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fougerouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in François Hourmant (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion et Covid, Discours et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, p. 97-128, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820229v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03651633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures et déclinaisons. Propos introductifs</w:t>
               </w:r>
@@ -5774,51 +5774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confluences.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-ange-guepin.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centrejeanbodin.univ-angers.fr/fr/accueil-cjb.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chaireearth.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555282v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fougerouse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162369v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425502v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425503v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425508v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425507v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425510v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425515v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430089v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280764v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316594v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162377v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904994v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425992v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02628082v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425996v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425999v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426046v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780980v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Lemaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02559108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02559090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02559080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02559114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425487v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425486v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425501v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448664v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096917v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096920v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096921v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820229v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651633v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651636v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425527v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425970v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430102v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933818v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681233v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681217v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03424923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478006v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confluences.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-ange-guepin.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centrejeanbodin.univ-angers.fr/fr/accueil-cjb.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chaireearth.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555282v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fougerouse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162369v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425502v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425503v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425508v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425515v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430089v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316594v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280764v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162377v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904994v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425992v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02628082v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425996v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425999v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426046v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780980v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Lemaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02559108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02559090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02559080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02559114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425487v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425486v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425501v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448664v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096918v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096917v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096920v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096921v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651633v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651636v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425527v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425970v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430102v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933818v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681233v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681217v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03424923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478006v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>