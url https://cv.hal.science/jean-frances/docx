--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1350,489 +1350,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage des business games dans le cursus doctoral : « esprit d’entreprendre » et « esprit d’entreprise » dans la formation à la recherche</w:t>
+                <w:t xml:space="preserve">(Re)founding the sociology of science and knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Lay</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Giry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.5217⟩</w:t>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 108 (3), pp.174-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.108.0174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018553v1</w:t>
+                <w:t xml:space="preserve">hal-05481110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)founding the sociology of science and knowledge</w:t>
+                <w:t xml:space="preserve">La pensée easy rider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johan Giry</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, n° 108 (3), pp.174-180. </w:t>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.335-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gen.108.0174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/zil.001.0335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481110v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pensée easy rider</w:t>
+                <w:t xml:space="preserve">L’usage des business games dans le cursus doctoral : « esprit d’entreprendre » et « esprit d’entreprise » dans la formation à la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1, pp.335-349. </w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.67-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/zil.001.0335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.5217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481122v1</w:t>
+                <w:t xml:space="preserve">hal-05481108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage des business games dans le cursus doctoral : « esprit d’entreprendre » et « esprit d’entreprise » dans la formation à la recherche</w:t>
+                <w:t xml:space="preserve">Rénover plus vert : les obstacles à la « montée en compétences » des artisans du bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Lay</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tricoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 140, pp.67-86. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.5217⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 135, pp.93-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.4805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1842,133 +1751,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we play at making weapons? Ethno-ergonomics of the 24 Hours of Innovation Special Forces Edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'été de l'IPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire l3, Jun 2025, Frégus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir des technologies novatrices face aux poids lourds de la certification : cas d’étude sur le “travail vivant d’innovation de défense”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1984,51 +1893,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de l’association pour les Études sur la Guerre et la Stratégie (AEGES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble Alpes, Grenoble, Dec 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2038,370 +1947,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datagames: Questioning About the Unproductive Criterion of Play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Savignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Gamification of Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley; Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9781786306456. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiley; Wiley</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119821557.ch8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sign, Beyond the signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Tricoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brice Laurent &amp; Alexandre Mallard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labelling the Economy. Qualities and Values in Contemporary Markets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave MacMillan, pp.151-183, 2020, 978-981-15-1497-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-1498-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’école des Winners : de l’innovation pédagogique en école doctorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Gaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du Croquant </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’innovation en eaux troubles. Sciences, techniques, idéologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.131-144, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01797618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2411,337 +2320,337 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gamification of Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Savignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Savignac</w:t>
+                <w:t xml:space="preserve">Pierre Lénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lénel</w:t>
-[...23 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">ISTE Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9781786306456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gamification de la société. Vers un régime du jeu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Savignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Savignac</w:t>
+                <w:t xml:space="preserve">Pierre Lénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Éditions, 2021, 978-1-78405-726-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma thèse en 180 secondes. Quand la science devient spectacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Corsi</w:t>
-[...36 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Editions du croquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9782365122801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2751,188 +2660,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des chercheurs en liberté.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pizzinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinguer la thèse du doctorat. Une condition pour « exceller » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/al5g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2942,114 +2851,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former des producteurs de savoirs. Les réformes du doctorat à l’ère de l’économie de la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. EHESS (École des Hautes Études en Sciences Sociales), 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04843723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3117,51 +3026,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDD2F724"/>
+    <w:nsid w:val="37509300"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3348,51 +3257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-frances" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17601179X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/306480790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frances" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Tabas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o0h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.253.0327" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.222.0345" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098544v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.251.0151" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843309v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Larrieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13591" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03948844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Lay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4571" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03948835v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.14172" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03079568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.051.0051" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03028335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.044.0215" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04054378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.004.0123" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135912v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cherrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Colmellere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8995" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.001.0325" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5217" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481110v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Giry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.108.0174" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.001.0335" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481108v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tricoire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4805" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456415v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coadour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03467377v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Savignac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;nel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste.co.uk/book.php?id=1752" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119821557.ch8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03079632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mallard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Tricoire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-1498-2_6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03467353v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03467312v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03467045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Corsi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/sociologie/768-ma-these-en-180-secondes.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074624v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pizzinat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063605v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/al5g" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04843723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-frances" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17601179X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/306480790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frances" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Tabas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o0h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.253.0327" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.222.0345" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098544v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.251.0151" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843309v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Larrieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13591" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03948844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Lay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4571" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03948835v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.14172" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03079568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.051.0051" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03028335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.044.0215" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04054378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.004.0123" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135912v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cherrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Colmellere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8995" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.001.0325" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Giry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.108.0174" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481122v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.001.0335" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5217" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tricoire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4805" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456415v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coadour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03467377v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684381v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Savignac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;nel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste.co.uk/book.php?id=1752" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119821557.ch8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03079632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mallard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Tricoire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-1498-2_6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03467353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03467312v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03467045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Corsi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/sociologie/768-ma-these-en-180-secondes.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pizzinat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/al5g" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04843723v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>