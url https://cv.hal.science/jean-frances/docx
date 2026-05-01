--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -3026,51 +3026,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37509300"/>
+    <w:nsid w:val="7C711A4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>