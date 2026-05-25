--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -147,1797 +147,1944 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les variations Terminator. Entre anticipation et géopolitique des robots tueurs</w:t>
+                <w:t xml:space="preserve">En attendant le changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15o0h⟩</w:t>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 16 (1), pp.405-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/zil.016.0406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506548v1</w:t>
+                <w:t xml:space="preserve">hal-05626391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on jouer à concevoir des armes ?</w:t>
+                <w:t xml:space="preserve">Les variations Terminator. Entre anticipation et géopolitique des robots tueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, N° 253, pp.327-360. </w:t>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30 (1), pp.35 - 54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.253.0327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15o0h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370116v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnographier la guerre dans l’ombre de Norbert Elias</w:t>
+                <w:t xml:space="preserve">Peut-on jouer à concevoir des armes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme et la Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 122 (1), pp.345-362. </w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 253, pp.327-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lhs.222.0345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/res.253.0327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457435v1</w:t>
+                <w:t xml:space="preserve">hal-05370116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ethnologie debout ! Les ficelles de l’enquête en milieu militaire</w:t>
+                <w:t xml:space="preserve">Ethnographier la guerre dans l’ombre de Norbert Elias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55 (1), pp.151-166. </w:t>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 122 (1), pp.345-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.251.0151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lhs.222.0345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098544v1</w:t>
+                <w:t xml:space="preserve">hal-05457435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des militaires face à l’innovation</w:t>
+                <w:t xml:space="preserve">L’ethnologie debout ! Les ficelles de l’enquête en milieu militaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violette Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.13591⟩</w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (1), pp.151-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.251.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843309v1</w:t>
+                <w:t xml:space="preserve">hal-05098544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le MT180® ou les infortunes de l’excellence</w:t>
+                <w:t xml:space="preserve">Des militaires face à l’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Lay</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ripes.4571⟩</w:t>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (1), pp.55 - 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.13591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948844v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innover dans les forces spéciales</w:t>
+                <w:t xml:space="preserve">Le MT180® ou les infortunes de l’excellence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Violette Larrieu</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.161 - 185. </w:t>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/socio.14172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ripes.4571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948835v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chercheur Academy. À quoi sert le concours Ma thèse en 180 secondes® ?</w:t>
+                <w:t xml:space="preserve">Innover dans les forces spéciales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Lay</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.161 - 185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio.14172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079568v1</w:t>
+                <w:t xml:space="preserve">hal-03948835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docteurs, Pitches et ascenseurs</w:t>
+                <w:t xml:space="preserve">Chercheur Academy. À quoi sert le concours Ma thèse en 180 secondes® ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sava.051.0051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04843342v1</w:t>
+                <w:t xml:space="preserve">hal-03079568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le benchmarking biographique : un outil discursif d’accompagnement vers les &amp;quot;carrières scientifiques nomades</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Docteurs, Pitches et ascenseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Lay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travailler </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/trav.044.0215⟩</w:t>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51, pp.51-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.051.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028335v1</w:t>
+                <w:t xml:space="preserve">hal-04843342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mégafaune des sciences. L’holocène de l’édition savante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le benchmarking biographique : un outil discursif d’accompagnement vers les &amp;quot;carrières scientifiques nomades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (2), pp.123-138. </w:t>
+              <w:t xml:space="preserve">Travailler </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, vol. 44, p. 215-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/zil.004.0123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/trav.044.0215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054378v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si le roi savait</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mégafaune des sciences. L’holocène de l’édition savante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frances</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/traces.8995⟩</w:t>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (2), pp.123-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/zil.004.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135912v1</w:t>
+                <w:t xml:space="preserve">hal-04054378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En science, l’important c’est de contribuer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Si le roi savait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Colmellere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, N° 1 (1), pp.325-333. </w:t>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Faire revue, 18, pp.89-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/zil.001.0325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/traces.8995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481120v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)founding the sociology of science and knowledge</w:t>
+                <w:t xml:space="preserve">En science, l’important c’est de contribuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johan Giry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gen.108.0174⟩</w:t>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 1 (1), pp.325-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/zil.001.0325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481110v1</w:t>
+                <w:t xml:space="preserve">hal-05481120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pensée easy rider</w:t>
+                <w:t xml:space="preserve">(Re)founding the sociology of science and knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Lay</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Giry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1, pp.335-349. </w:t>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 108 (3), pp.174-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/zil.001.0335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gen.108.0174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481122v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage des business games dans le cursus doctoral : « esprit d’entreprendre » et « esprit d’entreprise » dans la formation à la recherche</w:t>
+                <w:t xml:space="preserve">La pensée easy rider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 140, pp.67-86. </w:t>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.335-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.5217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/zil.001.0335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481108v1</w:t>
+                <w:t xml:space="preserve">hal-05481122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rénover plus vert : les obstacles à la « montée en compétences » des artisans du bâtiment</w:t>
+                <w:t xml:space="preserve">L’usage des business games dans le cursus doctoral : « esprit d’entreprendre » et « esprit d’entreprise » dans la formation à la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Tricoire</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.67-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.5217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rénover plus vert : les obstacles à la « montée en compétences » des artisans du bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tricoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2016, 135, pp.93-114. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.4805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.4805⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05481128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doctoral students in &amp;quot;demo&amp;quot; sessions: An ethnography of two poster sessions at the Doctoral Conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481128v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we play at making weapons? Ethno-ergonomics of the 24 Hours of Innovation Special Forces Edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'été de l'IPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire l3, Jun 2025, Frégus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir des technologies novatrices face aux poids lourds de la certification : cas d’étude sur le “travail vivant d’innovation de défense”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de l’association pour les Études sur la Guerre et la Stratégie (AEGES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble Alpes, Grenoble, Dec 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1947,370 +2094,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datagames: Questioning About the Unproductive Criterion of Play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Savignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Gamification of Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley; Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9781786306456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119821557.ch8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sign, Beyond the signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Tricoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brice Laurent &amp; Alexandre Mallard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labelling the Economy. Qualities and Values in Contemporary Markets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave MacMillan, pp.151-183, 2020, 978-981-15-1497-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-1498-2_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’école des Winners : de l’innovation pédagogique en école doctorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Gaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du Croquant </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’innovation en eaux troubles. Sciences, techniques, idéologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.131-144, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01797618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2320,337 +2467,337 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gamification of Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Savignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9781786306456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gamification de la société. Vers un régime du jeu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Savignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Éditions, 2021, 978-1-78405-726-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma thèse en 180 secondes. Quand la science devient spectacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions du croquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9782365122801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2660,188 +2807,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des chercheurs en liberté.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pizzinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinguer la thèse du doctorat. Une condition pour « exceller » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/al5g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2851,114 +2998,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former des producteurs de savoirs. Les réformes du doctorat à l’ère de l’économie de la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. EHESS (École des Hautes Études en Sciences Sociales), 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04843723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3026,51 +3173,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C711A4D"/>
+    <w:nsid w:val="7602D06E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3257,51 +3404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-frances" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17601179X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/306480790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frances" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Tabas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o0h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.253.0327" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.222.0345" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098544v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.251.0151" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843309v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Larrieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13591" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03948844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Lay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4571" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03948835v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.14172" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03079568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.051.0051" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03028335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.044.0215" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04054378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.004.0123" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135912v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cherrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Colmellere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8995" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.001.0325" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Giry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.108.0174" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481122v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.001.0335" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5217" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tricoire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4805" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456415v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coadour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03467377v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684381v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Savignac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;nel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste.co.uk/book.php?id=1752" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119821557.ch8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03079632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mallard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Tricoire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-1498-2_6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03467353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03467312v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03467045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Corsi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/sociologie/768-ma-these-en-180-secondes.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pizzinat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/al5g" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04843723v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-frances" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17601179X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/306480790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626391v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frances" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.016.0406" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506548v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Tabas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o0h" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370116v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.253.0327" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457435v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.222.0345" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098544v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.251.0151" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Larrieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13591" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03948844v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Lay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4571" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03948835v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.14172" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03079568v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843342v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.051.0051" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03028335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.044.0215" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04054378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.004.0123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135912v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cherrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Colmellere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8995" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.001.0325" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481110v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Giry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.108.0174" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.001.0335" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481108v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5217" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tricoire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4805" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coadour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03467377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684381v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Savignac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;nel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste.co.uk/book.php?id=1752" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119821557.ch8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03079632v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mallard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Tricoire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-1498-2_6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797618v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03467353v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03467312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03467045v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Corsi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/sociologie/768-ma-these-en-180-secondes.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074624v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pizzinat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063605v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/al5g" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04843723v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>