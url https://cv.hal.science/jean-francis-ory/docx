--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Francis ORY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sciences de gestion| Doyen de la faculté des Sciences Economiques, Sociales et de Gestion| Université de Reims Champagne-Ardenne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-francis-ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9674-4666</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">190134623</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décalage entre discours et mise en œuvre de la RSU : constat et facteurs explicatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 37 (2), pp.39-53. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mss.037.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 BIOCA - La bioéconomie en Champagne Ardenne : une variété de modèles de développement et d’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck-Dominique Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Altukhova-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bascourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Befort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.307-318. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle structuration de la démarche de Développement Durable-Responsabilité Sociale (DD-RS) à l’université ? L’exemple des universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 144 (3), pp.287-313. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.144.0287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381671v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter le développement durable dans l’université : une expérience de construction d’un tableau de bord de la RSU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.31-54. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.072.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving sustainable development in universities: the experience of constructing a USR scorecard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.31-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre différenciation et intégration, le déploiement du contrôle de gestion dans l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.105-116. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.182.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre d’un contrôle environnemental à l’université : freins et facteurs de réussite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.60. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ror.132.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la compétitivité des exploitations agricoles en transition vers l’agro-écologie : un état des lieux des problématiques comptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Altukhova-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bascourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 285-286 (3), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.285.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan vert des universités : plan stratégique ou outil de communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.46-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695045v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et performance financière : une approche par la communication des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 267-268 (3), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.267.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre besoins internes et exigences externes, la difficile mise en œuvre d'un contrôle de gestion à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 103 (4), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.103.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les classements en matière de développement durable : quel impact sur la responsabilité sociale des universités ? L’exemple d’Aix-Marseille Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Rouet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classements des universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-164, 2022, Les Essentiels d'Hermès, ISSN 1967-3566, 978-2-271-14030-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification comme accélérateur de la mise en œuvre du contrôle à l’université : l’exemple des services de formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Meyssonnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pilotage des services publics : [colloque, Université de Nantes, 2014]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 155-175, 2015, Économie et société, ISSN 1954-8478, 978-2-7535-3714-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction des Schémas Directeurs DD&RSE des universités : diversité d’approches et implications managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize-Suffrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès de l’ADERSE : « RSE &amp; Coopération »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Apr 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes comptables au prisme de la série Parlement : quand ce qui fait rire peut aussi changer le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Management en Séries - Saison 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Mar 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la RSU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de pratiques et de recherche sur la Responsabilité Sociétale et Environnementale : "les défis sociétaux et environnementaux au sein des organisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, Nov 2023, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale des universités (RSU) : discours, mise en œuvre et paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2023 du Centre d'Alembert : « Réchauffement climatique, alertes environnementales : va-t-on faire de la recherche autrement ? Séance 5: Communiquer sur l’environnement : nouvel enjeu de recherche ou/et nouvel enjeu institutionnel pour l’Université ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Alembert - Paris-Saclay, May 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies RSU, entre discours et paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nécessaire mais délicat déploiement d’outils de suivi de la durabilité agricole : l’exemple d’agriculteurs champardennais en transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Altukhova-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bascourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du programme BIOCA (PSDR4) : « Quelle variété possible en bioéconomie pour une réindustrialisation écologique sur les territoires champardennais ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic durabilité : une étude de terrain en comptabilité agricole socio-environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Altukhova-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bascourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER « La bioéconomie : organisation, innovation, soutenabilité et territoire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE à l’Université, quel processus de diffusion de l’innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque AIRMAP : « Un management public innovant ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et gestion de la mission DD-RS des universités : un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l’ADERSE : « Gouvernance et RSE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924430v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la compétitivité des exploitations agricoles familiales en transition vers l'agro-écologie : un état des lieux des problématiques comptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Altukhova-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bascourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER « Compétitivité, Agriculture et Alimentation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un tableau de bord de la responsabilité sociale de l’université, retour d’expérience d’une recherche-intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l’ADERSE : « La responsabilité sociale des organisations et des établissements d’enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan Vert des Universités, plan stratégique ou outil de communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l’ADERSE : « La responsabilité sociale des organisations et des établissements d’enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour la RSU ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère rencontre RSU, Université Toulouse 3 Paul Sabatier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la performance dans l’université par le contrôle de gestion : de la différenciation dans les méthodes à l’intégration par la finalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Workshop « Contrôle de gestion et management public » du CREGO (IAE de Dijon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déficit en outils de pilotage de la performance environnementale dans les universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journée d'Étude en Contrôle de Gestion de Nantes : « Le contrôle de la gestion environnementale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification comme accélérateur de la mise en œuvre d’un contrôle de gestion au sein de l’université : l’exemple des services de formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journée d'Étude en Contrôle de Gestion de Nantes : « Le pilotage des services publics »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre besoins internes et exigences externes, la difficile mise en œuvre d’un contrôle de gestion à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Transatlantique de Comptabilité, Contrôle, Audit et Gestion des coûts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et gestion du Développement Durable et de la Responsabilité Sociale dans les universités françaises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne Ardenne URCA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et performance financière : une approche par la communication des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comptabilité socio-environnementale – outil d’une transition agroécologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Altukhova-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bascourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle et pilotage de la performance globale des universités. Une approche par les parties prenantes : l'exemple du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Reims Champagne-Ardenne, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01277042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Francis ORY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sciences de gestion| Directeur de l'UFR des Sciences Economiques, Sociales et de Gestion| Université de Reims Champagne-Ardenne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-francis-ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9674-4666</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">190134623</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rire de la comptabilité et « changer le monde ». La mise en débats des normes extra-financières dans Parlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saison. La revue des séries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1 (11), pp.17-37. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-20338-4.p.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décalage entre discours et mise en œuvre de la RSU : constat et facteurs explicatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 37 (2), pp.39-53. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mss.037.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 BIOCA - La bioéconomie en Champagne Ardenne : une variété de modèles de développement et d’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck-Dominique Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Altukhova-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bascourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Befort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.307-318. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle structuration de la démarche de Développement Durable-Responsabilité Sociale (DD-RS) à l’université ? L’exemple des universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 144 (3), pp.287-313. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.144.0287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381671v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter le développement durable dans l’université : une expérience de construction d’un tableau de bord de la RSU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.31-54. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.072.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving sustainable development in universities: the experience of constructing a USR scorecard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.31-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre différenciation et intégration, le déploiement du contrôle de gestion dans l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.105-116. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.182.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre d’un contrôle environnemental à l’université : freins et facteurs de réussite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.60. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ror.132.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la compétitivité des exploitations agricoles en transition vers l’agro-écologie : un état des lieux des problématiques comptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Altukhova-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bascourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 285-286 (3), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.285.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan vert des universités : plan stratégique ou outil de communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.46-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695045v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et performance financière : une approche par la communication des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 267-268 (3), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.267.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre besoins internes et exigences externes, la difficile mise en œuvre d'un contrôle de gestion à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 103 (4), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.103.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les classements en matière de développement durable : quel impact sur la responsabilité sociale des universités ? L’exemple d’Aix-Marseille Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Rouet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classements des universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-164, 2022, Les Essentiels d'Hermès, ISSN 1967-3566, 978-2-271-14030-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification comme accélérateur de la mise en œuvre du contrôle à l’université : l’exemple des services de formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Meyssonnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pilotage des services publics : [colloque, Université de Nantes, 2014]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 155-175, 2015, Économie et société, ISSN 1954-8478, 978-2-7535-3714-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction des Schémas Directeurs DD&RSE des universités : diversité d’approches et implications managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize-Suffrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès de l’ADERSE : « RSE &amp; Coopération »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Apr 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes comptables au prisme de la série Parlement : quand ce qui fait rire peut aussi changer le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Management en Séries - Saison 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Mar 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la RSU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de pratiques et de recherche sur la Responsabilité Sociétale et Environnementale : "les défis sociétaux et environnementaux au sein des organisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, Nov 2023, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale des universités (RSU) : discours, mise en œuvre et paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2023 du Centre d'Alembert : « Réchauffement climatique, alertes environnementales : va-t-on faire de la recherche autrement ? Séance 5: Communiquer sur l’environnement : nouvel enjeu de recherche ou/et nouvel enjeu institutionnel pour l’Université ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Alembert - Paris-Saclay, May 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies RSU, entre discours et paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nécessaire mais délicat déploiement d’outils de suivi de la durabilité agricole : l’exemple d’agriculteurs champardennais en transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Altukhova-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bascourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du programme BIOCA (PSDR4) : « Quelle variété possible en bioéconomie pour une réindustrialisation écologique sur les territoires champardennais ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic durabilité : une étude de terrain en comptabilité agricole socio-environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Altukhova-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bascourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER « La bioéconomie : organisation, innovation, soutenabilité et territoire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE à l’Université, quel processus de diffusion de l’innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque AIRMAP : « Un management public innovant ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et gestion de la mission DD-RS des universités : un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l’ADERSE : « Gouvernance et RSE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924430v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la compétitivité des exploitations agricoles familiales en transition vers l'agro-écologie : un état des lieux des problématiques comptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Altukhova-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bascourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER « Compétitivité, Agriculture et Alimentation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un tableau de bord de la responsabilité sociale de l’université, retour d’expérience d’une recherche-intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l’ADERSE : « La responsabilité sociale des organisations et des établissements d’enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan Vert des Universités, plan stratégique ou outil de communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l’ADERSE : « La responsabilité sociale des organisations et des établissements d’enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour la RSU ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère rencontre RSU, Université Toulouse 3 Paul Sabatier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la performance dans l’université par le contrôle de gestion : de la différenciation dans les méthodes à l’intégration par la finalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Workshop « Contrôle de gestion et management public » du CREGO (IAE de Dijon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déficit en outils de pilotage de la performance environnementale dans les universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journée d'Étude en Contrôle de Gestion de Nantes : « Le contrôle de la gestion environnementale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification comme accélérateur de la mise en œuvre d’un contrôle de gestion au sein de l’université : l’exemple des services de formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journée d'Étude en Contrôle de Gestion de Nantes : « Le pilotage des services publics »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre besoins internes et exigences externes, la difficile mise en œuvre d’un contrôle de gestion à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Transatlantique de Comptabilité, Contrôle, Audit et Gestion des coûts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et gestion du Développement Durable et de la Responsabilité Sociale dans les universités françaises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne Ardenne URCA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et performance financière : une approche par la communication des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comptabilité socio-environnementale – outil d’une transition agroécologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Altukhova-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bascourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle et pilotage de la performance globale des universités. Une approche par les parties prenantes : l'exemple du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Reims Champagne-Ardenne, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01277042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId68"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E48797DC"/>
+    <w:nsid w:val="3FEFC5BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francis-ory" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9674-4666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190134623" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053209v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Ory" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Petitjean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry C&#244;me" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.037.0039" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Altukhova-Nys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bascourret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Befort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benoit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art26" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03381671v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.144.0287" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02433836v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.072.0031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02433925v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.182.0105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01991738v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.132.0060" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924415v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.285.0041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695045v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.267.0069" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924418v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.103.0141" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03701329v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924428v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/58594" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04535461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudya Parize-Suffrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04535456v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440716v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439916v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03036165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02159632v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053016v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924430v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053018v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053030v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01880571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330524v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958534v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01277042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francis-ory" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9674-4666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190134623" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05561437v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Ory" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20338-4.p.0017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053209v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Petitjean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry C&#244;me" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.037.0039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Altukhova-Nys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bascourret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Befort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benoit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art26" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03381671v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.144.0287" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02433836v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.072.0031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02433925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919496v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.182.0105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01991738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.132.0060" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924415v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.285.0041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695045v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924419v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.267.0069" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924418v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.103.0141" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03701329v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/58594" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04535461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudya Parize-Suffrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04535456v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439916v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03036165v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02159632v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053016v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924430v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053020v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053023v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053024v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053028v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053030v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01880571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958534v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01277042v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>