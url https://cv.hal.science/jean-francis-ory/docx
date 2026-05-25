--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Francis ORY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sciences de gestion| Directeur de l'UFR des Sciences Economiques, Sociales et de Gestion| Université de Reims Champagne-Ardenne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-francis-ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9674-4666</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">190134623</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rire de la comptabilité et « changer le monde ». La mise en débats des normes extra-financières dans Parlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saison. La revue des séries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1 (11), pp.17-37. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-20338-4.p.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décalage entre discours et mise en œuvre de la RSU : constat et facteurs explicatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 37 (2), pp.39-53. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mss.037.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 BIOCA - La bioéconomie en Champagne Ardenne : une variété de modèles de développement et d’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck-Dominique Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Altukhova-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bascourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Befort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.307-318. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle structuration de la démarche de Développement Durable-Responsabilité Sociale (DD-RS) à l’université ? L’exemple des universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 144 (3), pp.287-313. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.144.0287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381671v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter le développement durable dans l’université : une expérience de construction d’un tableau de bord de la RSU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.31-54. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.072.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving sustainable development in universities: the experience of constructing a USR scorecard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.31-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre différenciation et intégration, le déploiement du contrôle de gestion dans l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.105-116. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.182.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre d’un contrôle environnemental à l’université : freins et facteurs de réussite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.60. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ror.132.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la compétitivité des exploitations agricoles en transition vers l’agro-écologie : un état des lieux des problématiques comptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Altukhova-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bascourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 285-286 (3), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.285.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan vert des universités : plan stratégique ou outil de communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.46-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695045v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et performance financière : une approche par la communication des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 267-268 (3), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.267.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre besoins internes et exigences externes, la difficile mise en œuvre d'un contrôle de gestion à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 103 (4), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.103.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les classements en matière de développement durable : quel impact sur la responsabilité sociale des universités ? L’exemple d’Aix-Marseille Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Rouet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classements des universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-164, 2022, Les Essentiels d'Hermès, ISSN 1967-3566, 978-2-271-14030-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification comme accélérateur de la mise en œuvre du contrôle à l’université : l’exemple des services de formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Meyssonnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pilotage des services publics : [colloque, Université de Nantes, 2014]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 155-175, 2015, Économie et société, ISSN 1954-8478, 978-2-7535-3714-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction des Schémas Directeurs DD&RSE des universités : diversité d’approches et implications managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize-Suffrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès de l’ADERSE : « RSE &amp; Coopération »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Apr 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes comptables au prisme de la série Parlement : quand ce qui fait rire peut aussi changer le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Management en Séries - Saison 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Mar 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la RSU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de pratiques et de recherche sur la Responsabilité Sociétale et Environnementale : "les défis sociétaux et environnementaux au sein des organisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, Nov 2023, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale des universités (RSU) : discours, mise en œuvre et paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2023 du Centre d'Alembert : « Réchauffement climatique, alertes environnementales : va-t-on faire de la recherche autrement ? Séance 5: Communiquer sur l’environnement : nouvel enjeu de recherche ou/et nouvel enjeu institutionnel pour l’Université ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Alembert - Paris-Saclay, May 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies RSU, entre discours et paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nécessaire mais délicat déploiement d’outils de suivi de la durabilité agricole : l’exemple d’agriculteurs champardennais en transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Altukhova-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bascourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du programme BIOCA (PSDR4) : « Quelle variété possible en bioéconomie pour une réindustrialisation écologique sur les territoires champardennais ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic durabilité : une étude de terrain en comptabilité agricole socio-environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Altukhova-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bascourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER « La bioéconomie : organisation, innovation, soutenabilité et territoire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE à l’Université, quel processus de diffusion de l’innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque AIRMAP : « Un management public innovant ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et gestion de la mission DD-RS des universités : un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l’ADERSE : « Gouvernance et RSE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924430v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la compétitivité des exploitations agricoles familiales en transition vers l'agro-écologie : un état des lieux des problématiques comptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Altukhova-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bascourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER « Compétitivité, Agriculture et Alimentation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un tableau de bord de la responsabilité sociale de l’université, retour d’expérience d’une recherche-intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l’ADERSE : « La responsabilité sociale des organisations et des établissements d’enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan Vert des Universités, plan stratégique ou outil de communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l’ADERSE : « La responsabilité sociale des organisations et des établissements d’enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour la RSU ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère rencontre RSU, Université Toulouse 3 Paul Sabatier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la performance dans l’université par le contrôle de gestion : de la différenciation dans les méthodes à l’intégration par la finalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Workshop « Contrôle de gestion et management public » du CREGO (IAE de Dijon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déficit en outils de pilotage de la performance environnementale dans les universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journée d'Étude en Contrôle de Gestion de Nantes : « Le contrôle de la gestion environnementale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification comme accélérateur de la mise en œuvre d’un contrôle de gestion au sein de l’université : l’exemple des services de formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journée d'Étude en Contrôle de Gestion de Nantes : « Le pilotage des services publics »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre besoins internes et exigences externes, la difficile mise en œuvre d’un contrôle de gestion à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Transatlantique de Comptabilité, Contrôle, Audit et Gestion des coûts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et gestion du Développement Durable et de la Responsabilité Sociale dans les universités françaises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne Ardenne URCA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et performance financière : une approche par la communication des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comptabilité socio-environnementale – outil d’une transition agroécologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Altukhova-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bascourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle et pilotage de la performance globale des universités. Une approche par les parties prenantes : l'exemple du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Reims Champagne-Ardenne, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01277042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId68"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Francis ORY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sciences de gestion| Directeur de l'UFR des Sciences Economiques, Sociales et de Gestion| Université de Reims Champagne-Ardenne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-francis-ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9674-4666</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">190134623</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rire de la comptabilité et « changer le monde ». La mise en débats des normes extra-financières dans Parlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saison. La revue des séries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1 (11), pp.17-37. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-20338-4.p.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décalage entre discours et mise en œuvre de la RSU : constat et facteurs explicatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 37 (2), pp.39-53. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mss.037.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 BIOCA - La bioéconomie en Champagne Ardenne : une variété de modèles de développement et d’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck-Dominique Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Altukhova-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bascourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Befort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.307-318. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle structuration de la démarche de Développement Durable-Responsabilité Sociale (DD-RS) à l’université ? L’exemple des universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 144 (3), pp.287-313. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.144.0287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381671v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter le développement durable dans l’université : une expérience de construction d’un tableau de bord de la RSU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.31-54. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.072.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving sustainable development in universities: the experience of constructing a USR scorecard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.31-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre différenciation et intégration, le déploiement du contrôle de gestion dans l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.105-116. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.182.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre d’un contrôle environnemental à l’université : freins et facteurs de réussite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.60. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ror.132.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la compétitivité des exploitations agricoles en transition vers l’agro-écologie : un état des lieux des problématiques comptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Altukhova-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bascourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 285-286 (3), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.285.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan vert des universités : plan stratégique ou outil de communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.46-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695045v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et performance financière : une approche par la communication des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 267-268 (3), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.267.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre besoins internes et exigences externes, la difficile mise en œuvre d'un contrôle de gestion à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 103 (4), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.103.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les classements en matière de développement durable : quel impact sur la responsabilité sociale des universités ? L’exemple d’Aix-Marseille Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Rouet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classements des universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-164, 2022, Les Essentiels d'Hermès, ISSN 1967-3566, 978-2-271-14030-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification comme accélérateur de la mise en œuvre du contrôle à l’université : l’exemple des services de formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Meyssonnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pilotage des services publics : [colloque, Université de Nantes, 2014]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 155-175, 2015, Économie et société, ISSN 1954-8478, 978-2-7535-3714-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes comptables au prisme de la série Parlement : quand ce qui fait rire peut aussi changer le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Management en Séries - Saison 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Mar 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction des Schémas Directeurs DD&RSE des universités : diversité d’approches et implications managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize-Suffrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès de l’ADERSE : « RSE &amp; Coopération »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Apr 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la RSU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de pratiques et de recherche sur la Responsabilité Sociétale et Environnementale : "les défis sociétaux et environnementaux au sein des organisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, Nov 2023, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale des universités (RSU) : discours, mise en œuvre et paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2023 du Centre d'Alembert : « Réchauffement climatique, alertes environnementales : va-t-on faire de la recherche autrement ? Séance 5: Communiquer sur l’environnement : nouvel enjeu de recherche ou/et nouvel enjeu institutionnel pour l’Université ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Alembert - Paris-Saclay, May 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies RSU, entre discours et paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nécessaire mais délicat déploiement d’outils de suivi de la durabilité agricole : l’exemple d’agriculteurs champardennais en transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Altukhova-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bascourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du programme BIOCA (PSDR4) : « Quelle variété possible en bioéconomie pour une réindustrialisation écologique sur les territoires champardennais ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic durabilité : une étude de terrain en comptabilité agricole socio-environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Altukhova-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bascourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER « La bioéconomie : organisation, innovation, soutenabilité et territoire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE à l’Université, quel processus de diffusion de l’innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque AIRMAP : « Un management public innovant ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et gestion de la mission DD-RS des universités : un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l’ADERSE : « Gouvernance et RSE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924430v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la compétitivité des exploitations agricoles familiales en transition vers l'agro-écologie : un état des lieux des problématiques comptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Altukhova-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bascourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER « Compétitivité, Agriculture et Alimentation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un tableau de bord de la responsabilité sociale de l’université, retour d’expérience d’une recherche-intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l’ADERSE : « La responsabilité sociale des organisations et des établissements d’enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan Vert des Universités, plan stratégique ou outil de communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l’ADERSE : « La responsabilité sociale des organisations et des établissements d’enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour la RSU ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère rencontre RSU, Université Toulouse 3 Paul Sabatier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la performance dans l’université par le contrôle de gestion : de la différenciation dans les méthodes à l’intégration par la finalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Workshop « Contrôle de gestion et management public » du CREGO (IAE de Dijon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déficit en outils de pilotage de la performance environnementale dans les universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journée d'Étude en Contrôle de Gestion de Nantes : « Le contrôle de la gestion environnementale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification comme accélérateur de la mise en œuvre d’un contrôle de gestion au sein de l’université : l’exemple des services de formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journée d'Étude en Contrôle de Gestion de Nantes : « Le pilotage des services publics »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre besoins internes et exigences externes, la difficile mise en œuvre d’un contrôle de gestion à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Transatlantique de Comptabilité, Contrôle, Audit et Gestion des coûts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et gestion du Développement Durable et de la Responsabilité Sociale dans les universités françaises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne Ardenne URCA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et performance financière : une approche par la communication des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comptabilité socio-environnementale – outil d’une transition agroécologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Altukhova-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bascourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle et pilotage de la performance globale des universités. Une approche par les parties prenantes : l'exemple du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Reims Champagne-Ardenne, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01277042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId68"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FEFC5BC"/>
+    <w:nsid w:val="08312761"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francis-ory" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9674-4666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190134623" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05561437v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Ory" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20338-4.p.0017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053209v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Petitjean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry C&#244;me" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.037.0039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Altukhova-Nys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bascourret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Befort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benoit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art26" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03381671v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.144.0287" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02433836v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.072.0031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02433925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919496v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.182.0105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01991738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.132.0060" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924415v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.285.0041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695045v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924419v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.267.0069" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924418v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.103.0141" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03701329v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/58594" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04535461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudya Parize-Suffrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04535456v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439916v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03036165v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02159632v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053016v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924430v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053020v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053023v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053024v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053028v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053030v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01880571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958534v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01277042v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francis-ory" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9674-4666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190134623" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05561437v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Ory" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20338-4.p.0017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053209v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Petitjean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry C&#244;me" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.037.0039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Altukhova-Nys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bascourret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Befort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benoit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art26" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03381671v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.144.0287" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02433836v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.072.0031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02433925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919496v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.182.0105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01991738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.132.0060" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924415v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.285.0041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695045v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924419v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.267.0069" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924418v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.103.0141" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03701329v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/58594" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04535456v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04535461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudya Parize-Suffrin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439916v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03036165v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02159632v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053016v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924430v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053020v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053023v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053024v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053028v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053030v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01880571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958534v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01277042v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>